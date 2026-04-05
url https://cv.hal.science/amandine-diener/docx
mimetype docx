--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -166,1611 +166,1775 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aux sources d’un métissage. Complexité et singularité de la pensée serraltienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léandre Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transversale. Histoire : architecture, paysage, urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9 "Parcours, tressages, hybridations : une histoire planétaire de l’architecture et de l’urbain", pp.62-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux sources d'un métissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léandre Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transversale. Histoire : architecture, paysage, urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Parcours, tressages, hybridations. Une histoire planétaire de l'architecture et de l'urbain. (9), pp.62-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">AUMASSON (Pascal), BRAND’HONNEUR (Yves), Savina - Le Corbusier, de l’art celtique à la sculpture moderne, Châteaulin, Locus Solus, 2021, 240p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la Société d’histoire et d’archéologie de Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, tome C, pp.804-806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement de l’architecture, un sujet de recherche en soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiscopie, revue de la Cité de l’architecture &amp; du patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31, pp.46-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l’architecture en temps de guerre ou la recomposition du rapport Paris-province</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEnsA20 : histoire de l'enseignement de l'architecture au 20e siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10, pp.11-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03922510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atelier professionnel du Séminaire et atelier Tony Garnier ou la genèse des formations en urbanisme. Le cas de l’atelier ‘‘Metz-Nancy, métropole d’équilibre’’ (1964-1965)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, enseigner par l'atelier, 11, http://www.riurba.review/Revue/seminaire-tony-garnier-ou-la-genese-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03922490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savina - Le Corbusier, de l’art celtique à la sculpture moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la Société d’histoire et d’archéologie de Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, tome C, pp.804-806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03922619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux franges de l’histoire et de la critique, l’enseignement de la théorie de l’architecture à l’École des beaux-arts (1894-1968)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin archéologique du Comité des travaux historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, http://books.openedition.org/cths/14617</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03922527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brest, une image en reconstruction. Le Studio Paola Vigano et le projet cœur de métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiscopie, revue de la Cité de l’architecture &amp; du patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23, pp.82-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement d’André Gutton. Une démarche construite entre l’Institut d’urbanisme de l’université de Paris et l’École des beaux-arts (1921-1974)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEnsA20 : histoire de l'enseignement de l'architecture au 20e siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, cahier 8, pp.22-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Aux franges de l’histoire et de la critique, l’enseignement de la théorie de l’architecture à l’École des beaux-arts (1894-1968)</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Schweitzer, (1925-2018) : une leçon d’architecture durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique du Comité des travaux historiques et scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, http://books.openedition.org/cths/14617</w:t>
+              <w:t xml:space="preserve">Archiscopie 27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Ville verticale, 19, pp.88-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03922552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le quartier et la Tour de l’Europe à Mulhouse (1959-2015). Perspectives européennes d’un patrimoine transfrontalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InSitu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Architecture et patrimoine des frontières. Entre identités nationales et héritage partagé, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/insitu.20178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03922566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAURER Pierre, Architectures et aménagement urbain à Metz (1947-1970). Action municipale : la modernisation d’une ville. Thèse de doctorat menée sous la dir. de A.M. Châtelet et H. Vacher (univ. de Lorraine), soutenue en 2018.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, https://journals.openedition.org/craup/337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concours scolaires et réformes de l’enseignement. Une mise en abîme de la section d’architecture de l’École des beaux-arts ? (1906-1968)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37, pp.59-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Schweitzer. Hébergements de loisirs et de vacances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMC Le Moniteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 281, pp.63-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03922549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le quartier et la Tour de l’Europe à Mulhouse (1959-2015). Perspectives européennes d’un patrimoine transfrontalier</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ABADIE (Shahram), Architecture des salles obscures, Paris, 1907-1939, Paris, AFRHC, 2018, 248p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InSitu</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, https://journals.openedition.org/craup/891</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’installation des architectes au Grand Palais : une ‘’réforme expérimentale’’ (1965-1968)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HEnsA20 : histoire de l'enseignement de l'architecture au 20e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, cahier 5, pp.42-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Amandine Diener</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03922576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de la Neustadt. Nouveaux regards sur Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiscopie 27</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Ville verticale, 19, pp.88-93</w:t>
+              <w:t xml:space="preserve">, 2018, Mobilités, 16, pp.92-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">ABADIE (Shahram), Architecture des salles obscures, Paris, 1907-1939, Paris, AFRHC, 2018, 248p.</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03922570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Architecture des salles obscures, Paris, 1907-1939</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, https://journals.openedition.org/craup/891</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’installation des architectes au Grand Palais : une ‘’réforme expérimentale’’ (1965-1968)</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03922622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cours de théorie de l’architecture à l’École des beaux-arts au XXe siècle : approches et supports pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEnsA20 : histoire de l'enseignement de l'architecture au 20e siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, cahier 5, pp.42-47</w:t>
+              <w:t xml:space="preserve">, 2017, cahier 3, pp.17-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...231 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03922589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La photographie au service de l’enseignement de la construction à l’École des beaux-arts. La démarche de François Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, La source photographique dans la pratique de l’historien de l’architecture, 31, pp.39-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lha.587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03922592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production théorique et diffusion des modèles. De l’École polytechnique à l’École des beaux-arts (1802-1967)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ra. Revista de Arquitectura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17, pp.62-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03922599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La société des Amis du Vieux Strasbourg (1957-2010). Histoire, rôles et actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de la Société des Amis du Vieux-Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, XXXVII, pp.141-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1780,4003 +1944,4078 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modération de la table-ronde Sous les ruines, la ville : reconstruire, protéger, transformer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kyrii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Haïdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khalaf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Dialogues européens »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSA de Bretagne, association Solidarité Bretagne-Ukraine, Champs-Libres, Nov 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde &amp;quot;Enseignement de l’histoire de l’architecture ; l’Ensba et les écoles régionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Gayet-Kerguiduff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Mansion-Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseignement de l’architecture en régions : Institutions et lieux, pédagogie et recherches (XIXe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Arche, EVCAU, UMR Ressources, MSH Clermont-Ferrand, Sep 2025, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mulhouse, « l’autre » capitale d’une Europe rhénane. Projets, réseaux, dynamiques (1950’-1990’)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Accélérations urbaines. Les années de croissance et la ‘‘ville européenne’’ (années 1950-1970) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSAS, ENSAN, Université Rennes 2 / UMR Arche, Lhac, Tempora, Oct 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Schweitzer et le Japon. Une modernité architecturale singulière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Le Japon et les arts décoratifs dans l’architecture en Alsace »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSAS-UMR Arche, May 2025, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modération de session &amp;quot;Enseignements croisés et pédagogies territorialisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Enseignement de l’architecture en régions : Institutions et lieux, pédagogie et recherches (XIXe-XXe siècles) »)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Arche, EVCAU, UMR Ressources, MSH Clermont-Ferrand, Sep 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un portrait pour l’histoire. Sources et enjeux du récit monographique pour l’historiographie de la profession d’architecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Vie, carrière et mort de l’architecte moderne (XIXe-XXe siècles). Biographies individuelles et collectives d’une profession en construction »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIL et CUSO, Sep 2025, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Modération de la table-ronde Sous les ruines, la ville : reconstruire, protéger, transformer.</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">modération table-ronde « Patrimoine de la Reconstruction et Ingénierie culturelle et touristique »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Kyrii</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bourbonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mazen Haïdar</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Levesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bellat</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Brégeant-Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...245 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Siot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Le Patrimoine de la Reconstruction ; connaître, pérenniser et adapter, transmettre et valoriser »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Caen-Normandie, Nov 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Spoerry à Mulhouse. Projets, réseaux, milieux (1945-1981)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Acteurs de la formations à l’architecture en régions : figures, groupes et productions (XIXe-XXe siècles) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSA de Strasbourg, ENSA de Clermont-Ferrand / UMR Arche, Evcau, Nov 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosopographie d’architectes en Bretagne ; trajectoires et enjeux professionnels (1940-1977)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Decommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Recherche « Outils et méthodes de la recherche en architecture »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grief - ENSA de Bretagne, May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’aménagement des villes en territoire étranger à l’enseignement à l’Ensba. Projet et théorie d’André Gutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau Transferts, interférences, « Acteurs et réseaux en architecture (XIXe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, laboratoire école architecture de Versailles LéaV; Université Paris-Saclay; Université Paris 1 Panthéon-Sorbonne; TPTI – Réseau Transferts, interférences, Mar 2024, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence &amp;quot;Le lycée de l‘Harteloire : un patrimoine de la Reconstruction de Brest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Goyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">80 ans du lycée de l'Harteloire de Brest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ensa de Bretagne et Service de l’Inventaire du patrimoine culturel-Région Bretagne, Sep 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruire à l’ombre de Perret. Mulhouse, 1946-1959</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Auguste Perret, 1874-1954 : un anniversaire »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Auguste Perret et Académie des Beaux-Arts, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet universitaire mulhousien ou le rêve d’un « ville modèle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Villes et universités, : quels patrimoines pour quel avenir partagé ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bordeaux Montaigne, MSH de Bordeaux, Oct 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the rebuilt city to the landscape city. Is the city of Brest heading towards a naturalist narrative?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban natures. Images and rhetoric of landscape in the contemporary project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Associazione Italiana di Storia Urbana, Sep 2023, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la ville reconstruite à la ville -paysage. Vers un récit naturaliste brestois ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Ferrare "Beyond the gaze Interpreting and understanding the city", Session « Natures urbaines. Images et rhétoriques du paysage dans le projet contemporain »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISU (Associazione Italiana di Storia Urbana), Sep 2023, Ferrare, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table-ronde « Être(s) architectes pratiques plurielles. Changes autour de l’action de ‘’faire l’architecture’’ »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Gouellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bodénez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Degorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Café-Rencontre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Objectif Mars et Atelier TLPA, Apr 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les concours d’architecture à l’École des beaux-arts, de 1903 à 1968. Essai d’études typologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ANR EnsArchi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSA de Strasbourg et EPFL de Lausanne, May 2022, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’Ensba à l’Iuup, parcours d’une cohorte de diplômés (1927-1971)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EnsArchi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03922258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les concours d’architecture à l’École des beaux-arts, de 1903 à 1968. Essai d’études typologiques</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un cœur de ville à un cœur de métropole. Le centre reconstruit dans l’élaboration d’un nouveau récit métropolitain brestois (1980-2021).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Architecture et urbanisme de la Seconde reconstruction en France : nouvelles recherches, nouveaux regards, nouveaux enjeux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ensa de Paris-Val de Seine et Ensa de Normandie, Jan 2022, Paris (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les concours d’architecture à l’École des beaux-arts, 1906-1967. Essai de synthèse à partir d’études typologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire EnsArchi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lausanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03922215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’École des beaux-arts et l’enseignement de l‘architecture (1863-1968). La tentation du modèle universitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Lyon – Association Transdisciplinaire pour les recherches historiques sur l’éducation (ATHRE) et Éducation, cultures, politiques (ECP), « L’enseignement supérieur du XIXe siècle à nos jours (France et international) : établissements, acteurs, disciplines, pédagogies »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Transdisciplinaire pour les recherches historiques sur l’éducation (ATHRE) et Éducation, cultures, politiques (ECP), Jun 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’École des beaux-arts aux Instituts d’urbanisme. Repenser l’enseignement par l’atelier au sein du Séminaire et atelier Tony Garnier (1961-1974)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Enseigner par l’atelier, une question de recherche ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau PédagAU (Pédagogies de l’aménagement et d’urbanisme) / APERAU, May 2019, Paris, France. http://www.riurba.review/Revue/seminaire-tony-garnier-ou-la-genese-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « ville » à l’Ensba (1906-1968). L’oubliée des concours scolaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANR EnsArchi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ENSA de Strasbourg et EPFL de Lausanne, May 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">, ENSA Strasbourg - Laboratoire Géoarchitecture, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...297 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’École des beaux-arts de Paris à l’École supérieure technique du Génie de Versailles. La transposition d’un enseignement de théorie de l’architecture par François Brunelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire « Traités et autres écrits d’architecture »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LAA UC Louvain - CIVA Bruxelles, Jan 2019, Bruxelles - Belgique, Belgique. pp.193-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La « ville » à l’Ensba (1906-1968). L’oubliée des concours scolaires ?</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner l’architecture en temps de guerre ou la recomposition du rapport Paris-province.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire HEnsA20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ensap de Lille, Feb 2021, Lille (en visio), France. pp.11-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gromort et l’enseignement de la théorie de l’architecture, de l’Ensba à l’Esa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANR EnsArchi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ENSA Strasbourg - Laboratoire Géoarchitecture, Jun 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">, Ensa de Strasbourg, Jun 2021, Strasbourg (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Enseigner l’architecture en temps de guerre ou la recomposition du rapport Paris-province.</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie de l’architecture : évolution et limites d’une discipline entre histoire et critique (XXe-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire HEnsA20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ensap de Lille, Feb 2021, Lille (en visio), France. pp.11-19</w:t>
+              <w:t xml:space="preserve">143e Congrès du Comité des travaux historiques et scientifiques « La transmission des savoirs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS - INALCO, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Amandine Diener</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le moment Vichy (1940-1944) : réévaluation d’un enseignement et du rapport paris-province. Regards croisés entre Paris et Lyon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marcot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANR EnsArchi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ensa de Strasbourg, Jun 2021, Strasbourg (en ligne), France</w:t>
+              <w:t xml:space="preserve">, Ensa de Strasbourg, Nov 2020, Strasbourg (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Séminaire et atelier Tony Garnier (SATG) ou la genèse de l’enseignement de l’urbanisme par l’atelier professionnel. Le cas de l’atelier ‘’Metz-Nancy, métropole d’équilibre’’ (1964-1965)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Feedback - « Perspectives critiques sur 50 ans d’enseignement et de recherche en urbanisme (1968-2018) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d’urbanisme et de Géographie Alpine, Jan 2020, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ‘’plan Gutton’’ à Alep (1941-1952). Une approche renouvelée de l’urbanisme de tradition française au Moyen-Orient ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « En marge du patrimoine contemporain. Architectes français au Moyen-Orient »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ensa de Clermont-Ferrand et Ensa de Normandie, Dec 2020, clermont-ferrand (en visio), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la théorie à l’histoire de l’architecture : la formation des architectes à l’École des beaux-arts au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Faire l’Histoire de l’Architecture. Acteurs, méthodes, enjeux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, collectif FHA - Maison de Suds à Bordeaux, Nov 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’installation des architectes au Grand Palais : une ‘’réforme expérimentale’’ (1965-1968)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEnsA20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ensa d Clemront-Ferrand et Ensa de Sant-Etienne, Jun 2018, saint-etienne, France. pp.42-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brazilian Architecture and the Ecole des beaux-arts. The teaching approach of André Gutton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIe Colloque sur l’art brésilien du XIXe siècle, « Modèles dans l’art ; 200 ans de l’Académie des beaux-arts de Rio de Janeiro »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie des beaux-arts de Rio de Janeiro, Jul 2017, Rio de janero, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cours de théorie de l’architecture à l’École des beaux-arts au XXe siècle. Évolution des approches pédagogiques au prisme des supports d’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEnsA20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ensa de Toulouse et Ensap de Bordeaux, Jun 2017, bordeaux, France. pp.17-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prises de vues, prises de vies. La photographie au service de l’enseignement et de l’histoire de l’École des beaux-arts au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« La source photographique dans la pratique de l’historien d’architecture ; histoire et méthodes, XIXe XXe siècles »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Livraisons d’histoire de l’architecture - École des Chartes, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concours du Grand Prix de Rome d’architecture à L’École des beaux-arts (1906-968). Outils et enjeux de la critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Critique et historiographie de l’architecture »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ensa de Starsbourg et Université de Rennes 2, Oct 2014, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la base de l’annuaire des anciens élèves de l’École régionale d’architecture de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Les écoles régionales d’architecture. Bilan et perspectives de recherches »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ensa de Strasbourg, Jan 2014, strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le concours du Grand Prix de Rome d’architecture à L’École des beaux-arts (1906-968). Outils et enjeux de la critique</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement à l’Ensba. Histoire croisée entre règlements et réalité de l’atelier. 1883-1968</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Critique et historiographie de l’architecture »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ensa de Starsbourg et Université de Rennes 2, Oct 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Rencontres Doctorales en Architecture, « Méthodes d’une histoire culturelle en architecture »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ensa de Paris Belleville, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Alsace et la Moselle dans la revue L’Architecture, 1921-1939</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Étudier l’histoire de l’architecture et de l’urbanisme en Alsace », programme «Genèse et réception de l’architecture et des formes urbaines dans une région frontalière (1850-1950). Une histoire croisée franco-allemande »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ensa de Strasbourg et université de Strabourg, Feb 2013, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156841v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04156840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateia, la revue de l'Ensas. Les écoles d’architecture en leurs territoires (xxe-xxie siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plateia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 93p, 2023, PUS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (9)</w:t>
+        <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une métropole en partage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Brelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flammarion. Autrement, 111p, 2025, 978-2-0804-0805-0916-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Schweitzer : Modernité et longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre des Monuments français. Éditions du Patrimoine, 2024, Carnets d'architectes, Simon Texier, 978-2-7577-0987-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Res Urbanae, a look at cities under reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Georg Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Zaschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia de Puineuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thelem. pp.283, 2024, 978–3–95908–660–8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25368/2024.232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Schweitzer : modernité et longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions du patrimoine, pp.216, 2024, 978-2-7577-0987-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une histoire culturelle de l’architecture. Essais offerts à Anne-Marie Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Métispresses, pp.320, 2023, 978-2-94-0711-25-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessins d’élèves architectes aux Beaux-Arts. Des programmes aux projets (1906-1968)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lieux Dits. Lieux Dits, pp.256, 2023, 978-2-49352-213-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une histoire culturelle de l'architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MétisPresses, 2023, 978-2-940711-25-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Locus Solus, pp.704, 2022, 978-2-36833-276-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’école d’architecture de Strasbourg (1921-2021) : une douce modernité en Alsace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Amandine Diener</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dieudonné</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lieux Dits, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Beaux-Arts à l’Université. Enseigner l’architecture à Strasbourg. Vol 2 : Dessins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hans-Georg Lippert</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Storne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kerstin Zaschke</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...27 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob Fleck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENSAS. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, 2013, 978-2-86222-087-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...625 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03922386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5786,1178 +6025,1178 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet universitaire mulhousien ou le rêve d’une ‘‘ville modèle’’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Bordeaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nina Mansion Prud'homme et Sylvain Schoonbaert (dir.), Villes et universités. Quels patrimoines pour quel avenir partagé ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.287-306, 2025, 979-10-300-1140-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Reconstructed cities, cities under reconstruction</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brest–Dresden, Reinventing the City Inner City Blocks, Problems and Potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Le Couédic</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dieudonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">thelem. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Res Urbanae, a look at cities under reconstruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Thelem; Dresden, pp.14-18, 2024, 978–3–95908–660–8</w:t>
+              <w:t xml:space="preserve">, thelem; Dresden, pp.220-224, 2024, 978–3–95908–660–8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ‘‘plan Gutton’’ pour Alep (1951-1952). Une approche renouvelée de l’urbanisme de tradition française au Moyen-Orient ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions des méandres. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectes français au Moyen-Orient, 1930-1980. Médiateurs de transferts ou agents de la globalisation ?, Shaharam Abadie et Elise Guillerm (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.100-117, 2024, 978-2-9589798-0-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Brest–Dresden, Reinventing the City Inner City Blocks, Problems and Potentials</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstructed cities, cities under reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dieudonne</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">thelem. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Res Urbanae, a look at cities under reconstruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, thelem; Dresden, pp.220-224, 2024, 978–3–95908–660–8</w:t>
+              <w:t xml:space="preserve">, Thelem; Dresden, pp.14-18, 2024, 978–3–95908–660–8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des chantiers à l’enseignement. André Gutton à Gérardmer (1945-1962)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ABADIE (Shahram), BOLLE (Gauthier), DIENER (Amandine) (dir.), Pour une histoire culturelle de l’architecture. Essais offerts à Anne-Marie Châtelet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Métispresses, pp.271-278, 2023, 978-2-94-0711-25-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessiner la ville, enseigner l’urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dessins d’élèves architectes aux Beaux-Arts. Des programmes aux projets (1906-1968)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lieux Dits, pp.98-123, 2023, 978-2-49352-213-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles générations (1987-2021) : filiations intellectuelles et bâties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BOLLE (Gauthier), DIENER (Amandine), LEFORT (Nicolas) (dir), avec la collaboration de Cécile Rivière, L’école d’architecture de Strasbourg (1921-2021). Une douce modernité en Alsace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lieux Dits, pp.46-57, 2022, 978-2-49352-200-9</w:t>
+              <w:t xml:space="preserve">, Lieux Dits, pp.120-141, 2022, 978-2-49352-200-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...59 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’Eras à l’Ensas, 100 ans de diplômes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lieux Dits. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BOLLE (Gauthier), DIENER (Amandine), LEFORT (Nicolas) (dir), avec la collaboration de Cécile Rivière, L’école d’architecture de Strasbourg (1921-2021). Une douce modernité en Alsace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lieux Dits, pp.120-141, 2022, 978-2-49352-200-9</w:t>
+              <w:t xml:space="preserve">, Lieux Dits, pp.46-57, 2022, 978-2-49352-200-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crises et restructurations (1967-1987) : expérimenter et innover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BOLLE (Gauthier), DIENER (Amandine), LEFORT (Nicolas) (dir), avec la collaboration de Cécile Rivière, L’école d’architecture de Strasbourg (1921-2021). Une douce modernité en Alsace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lieux Dits, pp.98-119, 2022, 978-2-49352-200-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos d’enseignement : regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gubler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MINNAERT (Jean-Baptiste) et QUANTIN-BIANCALANI (Stéphanie) (dir.), Jean Tschumi, architecte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bernard Chauveau, pp.77-100, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04673022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives de l’enseignement de l’architecture en France au XXe siècle. (En)quête d’une histoire à écrire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires François-Rabelais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Papiers et pixels. Collecter, conserver, étudier l’archive d’architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.161-175, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03922426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’École des beaux-arts de Paris à l’École supérieure technique du Génie de Versailles. La transposition d’un enseignement de théorie de l’architecture par François Brunelle (après 1945) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mardaga. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAYE (Pierre), MEDVEDKOVA (Olga), PLEITNIX (Renaud), STILLEMANS (Jean) (dir.), Traités et autres écrits d’architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.193-210, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03922448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos d’enseignement : regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gubler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Chauveau éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Tschumi, architecte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.77-100, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03922429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">À propos d’enseignement : regards croisés</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De tours en tours. Vers une histoire de quelques immeubles de grande hauteur en Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Docomomo, numéro spécial mars 2020, « Les immeubles de grande hauteur en France un héritage moderne, 1945-1975"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.64-77, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03922538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pionnières, élèves dans l’entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Recherche/ENSAS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHÂTELET (Anne-Marie) et STORNE (Franck) (dir.), avec la collaboration d’Amandine Diener et de Bob Fleck, Des Beaux-Arts à l’Université. Enseigner l’architecture à Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 1, pp.106-113, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03922606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6967,352 +7206,352 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atelier professionnel du Séminaire et atelier Tony Garnier ou la genèse des formations en urbanisme. Le cas de l’atelier ‘‘Metz-Nancy, métropole d’équilibre’’ (1964-1965)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gromort et l’enseignement de la théorie de l’architecture, de l’Ensba à l’Esa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03922165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ‘‘ville’' à l’Ensba (1906-1968). L’oubliée des concours scolaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03922181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner l’architecture durant le moment Vichy (1940-1944). De Paris à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marcot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03922107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relire Mai 68 et l’enseignement de l’architecture. La longue gestation d’une crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03922584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7322,1441 +7561,1441 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Séminaire et atelier Tony Garnier, SATG</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hautes études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.590-592</w:t>
+              <w:t xml:space="preserve">, 2022, pp.412-413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Florence Contenay</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concours à l’Ensba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.309-312</w:t>
+              <w:t xml:space="preserve">, 2022, pp.127-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vincent, Fréal &amp; Cie</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie de l’architecture, cours à l’Ensba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.664-665</w:t>
+              <w:t xml:space="preserve">, 2022, pp.624-627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Théorie de l’architecture, cours à l’Ensba</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire et atelier Tony Garnier, SATG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.624-627</w:t>
+              <w:t xml:space="preserve">, 2022, pp.590-592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Urbanisme, cours à l’Ensba</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent, Fréal &amp; Cie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.656-657</w:t>
+              <w:t xml:space="preserve">, 2022, pp.664-665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Amandine Diener</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Contenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.51-53</w:t>
+              <w:t xml:space="preserve">, 2022, pp.309-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance des écoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Contenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.379-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">École supérieure du génie militaire de Versailles, ESGM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.216-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoles d’architecture, projets d’élèves de l’Ensba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.220-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.139-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Émulation</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbanisme, cours à l’Ensba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.242</w:t>
+              <w:t xml:space="preserve">, 2022, pp.656-657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Diplômes</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives de l’enseignement de l’architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.171-174</w:t>
+              <w:t xml:space="preserve">, 2022, pp.51-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Patron d’atelier</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.533-534</w:t>
+              <w:t xml:space="preserve">, 2022, pp.242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ensba, section Architecture</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diplômes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.307-309</w:t>
+              <w:t xml:space="preserve">, 2022, pp.171-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hautes études</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patron d’atelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.412-413</w:t>
+              <w:t xml:space="preserve">, 2022, pp.533-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Concours à l’Ensba</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ensba, section Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.127-132</w:t>
+              <w:t xml:space="preserve">, 2022, pp.307-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156722v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ANR EnsArchi : L’enseignement de l’architecture au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana bela de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de la culture. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR EnsArchi. Rapport de l'axe 2 Pédagogie et enseignement : une réévaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Violeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire ARCHE (Arts, civilisations, histoire de l'Europe); Laboratoire Geoarchitecture; laboratoire AAU. 2023, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362618v1</w:t>
-              </w:r>
-[...120 lines deleted...]
-                <w:t xml:space="preserve">hal-04751963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId161"/>
+      <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8824,51 +9063,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB360DD9"/>
+    <w:nsid w:val="8EF07985"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9055,51 +9294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-diener" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5489-9182" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156704v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Diener" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156651v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922510v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922619v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156684v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156657v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922527v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156702v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156690v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922549v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922566v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.20178" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922552v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922570v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922622v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922589v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922592v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.587" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156698v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415256v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415264v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415282v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415288v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kyrii" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Ha&#239;dar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bellat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khalaf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415271v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Gayet-Kerguiduff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Abadie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Mansion-Prud'Homme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourbonnais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Levesque" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Br&#233;geant-Belin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Siot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415258v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decommer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415298v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goyet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156810v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673082v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156758v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gouellou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bod&#233;nez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duverger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Degorce" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922258v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156755v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922215v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156815v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156756v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156753v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156820v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156834v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156826v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156833v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156831v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156750v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156835v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156839v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156837v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156841v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156840v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lefort" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415235v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Brelot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672939v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Georg Lippert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Zaschke" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Puineuf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25368/2024.232" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05150922v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156620v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672975v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037079v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rivi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156621v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chatelet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Dumont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922386v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#226;telet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Storne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Fleck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-recherches.com/fiche.php?id=128" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415238v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151000v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672958v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dieudonne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156637v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672988v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156647v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156649v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156650v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922426v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922448v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922429v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gubler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04673022v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922538v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922606v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922165v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922181v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156653v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922107v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922584v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156743v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156736v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Contenay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156748v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156744v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156745v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156707v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156737v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156728v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156729v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156723v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156732v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156724v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156742v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156733v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156738v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156722v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362618v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Violeau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751963v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana bela de Araujo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Klein" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-diener" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5489-9182" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577105v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Diener" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Gu&#233;guen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577630v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156651v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922510v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922490v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922619v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922527v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156684v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156657v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922552v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922566v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.20178" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156690v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922549v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156703v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922576v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922570v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922622v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922589v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.587" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922599v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kyrii" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Ha&#239;dar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bellat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khalaf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415271v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Gayet-Kerguiduff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Abadie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Mansion-Prud'Homme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415256v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415264v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415282v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415251v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415281v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourbonnais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Levesque" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Br&#233;geant-Belin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Siot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415262v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decommer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672965v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415298v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goyet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415248v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156810v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156758v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gouellou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bod&#233;nez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duverger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Degorce" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156755v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922258v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156815v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922215v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156756v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156830v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156818v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156753v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156821v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156820v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156834v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156826v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156824v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156831v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156833v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156750v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156835v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156837v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156839v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156840v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156841v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156665v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lefort" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415235v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Brelot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572015v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672939v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Georg Lippert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Zaschke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Puineuf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25368/2024.232" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05150922v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156620v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037079v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156621v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chatelet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Dumont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874308v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rivi&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922386v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#226;telet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Storne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Fleck" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-recherches.com/fiche.php?id=128" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415238v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672958v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dieudonne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415241v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151000v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156637v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672988v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156649v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156647v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156650v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04673022v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gubler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922426v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922448v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922429v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922538v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922606v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156653v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922165v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922181v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922107v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922584v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156738v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156722v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156744v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156743v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156748v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156736v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Contenay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156737v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156728v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156729v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156723v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156745v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156707v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156732v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156724v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156742v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156733v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751963v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana bela de Araujo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Klein" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362618v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Violeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>