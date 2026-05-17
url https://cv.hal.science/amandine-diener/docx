--- v1 (2026-04-05)
+++ v2 (2026-05-17)
@@ -510,173 +510,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’atelier professionnel du Séminaire et atelier Tony Garnier ou la genèse des formations en urbanisme. Le cas de l’atelier ‘‘Metz-Nancy, métropole d’équilibre’’ (1964-1965)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, enseigner par l'atelier, 11, http://www.riurba.review/Revue/seminaire-tony-garnier-ou-la-genese-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03922490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enseigner l’architecture en temps de guerre ou la recomposition du rapport Paris-province</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEnsA20 : histoire de l'enseignement de l'architecture au 20e siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10, pp.11-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03922510v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03922490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savina - Le Corbusier, de l’art celtique à la sculpture moderne</w:t>
               </w:r>
@@ -729,762 +729,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03922619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Brest, une image en reconstruction. Le Studio Paola Vigano et le projet cœur de métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiscopie, revue de la Cité de l’architecture &amp; du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23, pp.82-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement d’André Gutton. Une démarche construite entre l’Institut d’urbanisme de l’université de Paris et l’École des beaux-arts (1921-1974)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HEnsA20 : histoire de l'enseignement de l'architecture au 20e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, cahier 8, pp.22-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aux franges de l’histoire et de la critique, l’enseignement de la théorie de l’architecture à l’École des beaux-arts (1894-1968)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique du Comité des travaux historiques et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, http://books.openedition.org/cths/14617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03922527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Brest, une image en reconstruction. Le Studio Paola Vigano et le projet cœur de métropole</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAURER Pierre, Architectures et aménagement urbain à Metz (1947-1970). Action municipale : la modernisation d’une ville. Thèse de doctorat menée sous la dir. de A.M. Châtelet et H. Vacher (univ. de Lorraine), soutenue en 2018.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiscopie, revue de la Cité de l’architecture &amp; du patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23, pp.82-86</w:t>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://journals.openedition.org/craup/337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concours scolaires et réformes de l’enseignement. Une mise en abîme de la section d’architecture de l’École des beaux-arts ? (1906-1968)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37, pp.59-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Schweitzer. Hébergements de loisirs et de vacances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMC Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 281, pp.63-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’enseignement d’André Gutton. Une démarche construite entre l’Institut d’urbanisme de l’université de Paris et l’École des beaux-arts (1921-1974)</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03922549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le quartier et la Tour de l’Europe à Mulhouse (1959-2015). Perspectives européennes d’un patrimoine transfrontalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InSitu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Architecture et patrimoine des frontières. Entre identités nationales et héritage partagé, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/insitu.20178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03922566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Schweitzer, (1925-2018) : une leçon d’architecture durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiscopie 27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Ville verticale, 19, pp.88-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03922552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’installation des architectes au Grand Palais : une ‘’réforme expérimentale’’ (1965-1968)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEnsA20 : histoire de l'enseignement de l'architecture au 20e siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, cahier 8, pp.22-27</w:t>
+              <w:t xml:space="preserve">, 2018, cahier 5, pp.42-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...184 lines deleted...]
-                <w:t xml:space="preserve">MAURER Pierre, Architectures et aménagement urbain à Metz (1947-1970). Action municipale : la modernisation d’une ville. Thèse de doctorat menée sous la dir. de A.M. Châtelet et H. Vacher (univ. de Lorraine), soutenue en 2018.</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03922576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ABADIE (Shahram), Architecture des salles obscures, Paris, 1907-1939, Paris, AFRHC, 2018, 248p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, https://journals.openedition.org/craup/337</w:t>
+              <w:t xml:space="preserve">, 2018, https://journals.openedition.org/craup/891</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...214 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156703v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03922576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de la Neustadt. Nouveaux regards sur Strasbourg</w:t>
               </w:r>
@@ -1952,752 +1952,752 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mulhouse, « l’autre » capitale d’une Europe rhénane. Projets, réseaux, dynamiques (1950’-1990’)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Accélérations urbaines. Les années de croissance et la ‘‘ville européenne’’ (années 1950-1970) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSAS, ENSAN, Université Rennes 2 / UMR Arche, Lhac, Tempora, Oct 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Schweitzer et le Japon. Une modernité architecturale singulière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Le Japon et les arts décoratifs dans l’architecture en Alsace »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSAS-UMR Arche, May 2025, Strasboug, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modération de session &amp;quot;Enseignements croisés et pédagogies territorialisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Enseignement de l’architecture en régions : Institutions et lieux, pédagogie et recherches (XIXe-XXe siècles) »)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Arche, EVCAU, UMR Ressources, MSH Clermont-Ferrand, Sep 2025, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un portrait pour l’histoire. Sources et enjeux du récit monographique pour l’historiographie de la profession d’architecte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Vie, carrière et mort de l’architecte moderne (XIXe-XXe siècles). Biographies individuelles et collectives d’une profession en construction »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIL et CUSO, Sep 2025, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modération de la table-ronde Sous les ruines, la ville : reconstruire, protéger, transformer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kyrii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Haïdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khalaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Dialogues européens »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSA de Bretagne, association Solidarité Bretagne-Ukraine, Champs-Libres, Nov 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table-ronde &amp;quot;Enseignement de l’histoire de l’architecture ; l’Ensba et les écoles régionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Gayet-Kerguiduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Mansion-Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignement de l’architecture en régions : Institutions et lieux, pédagogie et recherches (XIXe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Arche, EVCAU, UMR Ressources, MSH Clermont-Ferrand, Sep 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Mulhouse, « l’autre » capitale d’une Europe rhénane. Projets, réseaux, dynamiques (1950’-1990’)</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Spoerry à Mulhouse. Projets, réseaux, milieux (1945-1981)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Accélérations urbaines. Les années de croissance et la ‘‘ville européenne’’ (années 1950-1970) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSAS, ENSAN, Université Rennes 2 / UMR Arche, Lhac, Tempora, Oct 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">« Acteurs de la formations à l’architecture en régions : figures, groupes et productions (XIXe-XXe siècles) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSA de Strasbourg, ENSA de Clermont-Ferrand / UMR Arche, Evcau, Nov 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Roland Schweitzer et le Japon. Une modernité architecturale singulière</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">modération table-ronde « Patrimoine de la Reconstruction et Ingénierie culturelle et touristique »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...212 lines deleted...]
-                <w:t xml:space="preserve">Amandine Diener</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bourbonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bourbonnais</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Levesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Levesque</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Brégeant-Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Siot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Le Patrimoine de la Reconstruction ; connaître, pérenniser et adapter, transmettre et valoriser »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Caen-Normandie, Nov 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415281v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05415262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosopographie d’architectes en Bretagne ; trajectoires et enjeux professionnels (1940-1977)</w:t>
               </w:r>
@@ -3307,234 +3307,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l’Ensba à l’Iuup, parcours d’une cohorte de diplômés (1927-1971)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EnsArchi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03922258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un cœur de ville à un cœur de métropole. Le centre reconstruit dans l’élaboration d’un nouveau récit métropolitain brestois (1980-2021).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Architecture et urbanisme de la Seconde reconstruction en France : nouvelles recherches, nouveaux regards, nouveaux enjeux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ensa de Paris-Val de Seine et Ensa de Normandie, Jan 2022, Paris (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les concours d’architecture à l’École des beaux-arts, de 1903 à 1968. Essai d’études typologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANR EnsArchi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSA de Strasbourg et EPFL de Lausanne, May 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156755v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04156815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les concours d’architecture à l’École des beaux-arts, 1906-1967. Essai de synthèse à partir d’études typologiques.</w:t>
               </w:r>
@@ -3652,504 +3652,504 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La « ville » à l’Ensba (1906-1968). L’oubliée des concours scolaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ANR EnsArchi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSA Strasbourg - Laboratoire Géoarchitecture, Jun 2021, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l’École des beaux-arts aux Instituts d’urbanisme. Repenser l’enseignement par l’atelier au sein du Séminaire et atelier Tony Garnier (1961-1974)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Enseigner par l’atelier, une question de recherche ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, réseau PédagAU (Pédagogies de l’aménagement et d’urbanisme) / APERAU, May 2019, Paris, France. http://www.riurba.review/Revue/seminaire-tony-garnier-ou-la-genese-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La « ville » à l’Ensba (1906-1968). L’oubliée des concours scolaires ?</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’École des beaux-arts de Paris à l’École supérieure technique du Génie de Versailles. La transposition d’un enseignement de théorie de l’architecture par François Brunelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque interdisciplinaire « Traités et autres écrits d’architecture »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAA UC Louvain - CIVA Bruxelles, Jan 2019, Bruxelles - Belgique, Belgique. pp.193-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner l’architecture en temps de guerre ou la recomposition du rapport Paris-province.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire HEnsA20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ensap de Lille, Feb 2021, Lille (en visio), France. pp.11-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gromort et l’enseignement de la théorie de l’architecture, de l’Ensba à l’Esa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANR EnsArchi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ENSA Strasbourg - Laboratoire Géoarchitecture, Jun 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">, Ensa de Strasbourg, Jun 2021, Strasbourg (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l’École des beaux-arts de Paris à l’École supérieure technique du Génie de Versailles. La transposition d’un enseignement de théorie de l’architecture par François Brunelle ?</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie de l’architecture : évolution et limites d’une discipline entre histoire et critique (XXe-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque interdisciplinaire « Traités et autres écrits d’architecture »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LAA UC Louvain - CIVA Bruxelles, Jan 2019, Bruxelles - Belgique, Belgique. pp.193-210</w:t>
+              <w:t xml:space="preserve">143e Congrès du Comité des travaux historiques et scientifiques « La transmission des savoirs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS - INALCO, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Amandine Diener</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le moment Vichy (1940-1944) : réévaluation d’un enseignement et du rapport paris-province. Regards croisés entre Paris et Lyon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marcot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANR EnsArchi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ensa de Strasbourg, Jun 2021, Strasbourg (en ligne), France</w:t>
-[...149 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Ensa de Strasbourg, Nov 2020, Strasbourg (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4286,284 +4286,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’installation des architectes au Grand Palais : une ‘’réforme expérimentale’’ (1965-1968)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HEnsA20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ensa d Clemront-Ferrand et Ensa de Sant-Etienne, Jun 2018, saint-etienne, France. pp.42-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la théorie à l’histoire de l’architecture : la formation des architectes à l’École des beaux-arts au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Faire l’Histoire de l’Architecture. Acteurs, méthodes, enjeux »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, collectif FHA - Maison de Suds à Bordeaux, Nov 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’installation des architectes au Grand Palais : une ‘’réforme expérimentale’’ (1965-1968)</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brazilian Architecture and the Ecole des beaux-arts. The teaching approach of André Gutton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIe Colloque sur l’art brésilien du XIXe siècle, « Modèles dans l’art ; 200 ans de l’Académie des beaux-arts de Rio de Janeiro »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des beaux-arts de Rio de Janeiro, Jul 2017, Rio de janero, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cours de théorie de l’architecture à l’École des beaux-arts au XXe siècle. Évolution des approches pédagogiques au prisme des supports d’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEnsA20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ensa d Clemront-Ferrand et Ensa de Sant-Etienne, Jun 2018, saint-etienne, France. pp.42-47</w:t>
-[...136 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Ensa de Toulouse et Ensap de Bordeaux, Jun 2017, bordeaux, France. pp.17-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4631,303 +4631,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présentation de la base de l’annuaire des anciens élèves de l’École régionale d’architecture de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Les écoles régionales d’architecture. Bilan et perspectives de recherches »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ensa de Strasbourg, Jan 2014, strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le concours du Grand Prix de Rome d’architecture à L’École des beaux-arts (1906-968). Outils et enjeux de la critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Critique et historiographie de l’architecture »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ensa de Starsbourg et Université de Rennes 2, Oct 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Présentation de la base de l’annuaire des anciens élèves de l’École régionale d’architecture de Strasbourg</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Alsace et la Moselle dans la revue L’Architecture, 1921-1939</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Les écoles régionales d’architecture. Bilan et perspectives de recherches »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ensa de Strasbourg, Jan 2014, strasbourg, France</w:t>
+              <w:t xml:space="preserve">« Étudier l’histoire de l’architecture et de l’urbanisme en Alsace », programme «Genèse et réception de l’architecture et des formes urbaines dans une région frontalière (1850-1950). Une histoire croisée franco-allemande »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ensa de Strasbourg et université de Strabourg, Feb 2013, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement à l’Ensba. Histoire croisée entre règlements et réalité de l’atelier. 1883-1968</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Doctorales en Architecture, « Méthodes d’une histoire culturelle en architecture »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ensa de Paris Belleville, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156840v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04156841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5147,51 +5147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Schweitzer : Modernité et longue durée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5353,51 +5353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Schweitzer : modernité et longue durée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5454,51 +5454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Métispresses, pp.320, 2023, 978-2-94-0711-25-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5595,51 +5595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une histoire culturelle de l'architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5677,233 +5677,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’école d’architecture de Strasbourg (1921-2021) : une douce modernité en Alsace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lieux Dits, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Locus Solus, pp.704, 2022, 978-2-36833-276-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jeanne Dumont</w:t>
-[...41 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04156621v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-03874308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Beaux-Arts à l’Université. Enseigner l’architecture à Strasbourg. Vol 2 : Dessins</w:t>
               </w:r>
@@ -5999,533 +5999,606 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03922386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’Architecture aux Beaux-Arts (1863-1968) : la tentation du modèle universitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Y. Verneuil, R. D’Enfert, D. Bret, Y. Michel, A. D. Robert (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’enseignement supérieur du XIXe siècle à nos jours. Établissements, acteurs, disciplines, pédagogies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Comité universitaire d’information pédagogique, pp.91-108, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le projet universitaire mulhousien ou le rêve d’une ‘‘ville modèle’’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Bordeaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nina Mansion Prud'homme et Sylvain Schoonbaert (dir.), Villes et universités. Quels patrimoines pour quel avenir partagé ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.287-306, 2025, 979-10-300-1140-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Brest–Dresden, Reinventing the City Inner City Blocks, Problems and Potentials</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le ‘‘plan Gutton’’ pour Alep (1951-1952). Une approche renouvelée de l’urbanisme de tradition française au Moyen-Orient ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions des méandres. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Architectes français au Moyen-Orient, 1930-1980. Médiateurs de transferts ou agents de la globalisation ?, Shaharam Abadie et Elise Guillerm (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.100-117, 2024, 978-2-9589798-0-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstructed cities, cities under reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dieudonne</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">thelem. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Res Urbanae, a look at cities under reconstruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, thelem; Dresden, pp.220-224, 2024, 978–3–95908–660–8</w:t>
+              <w:t xml:space="preserve">, Thelem; Dresden, pp.14-18, 2024, 978–3–95908–660–8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-05415241v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructed cities, cities under reconstruction</w:t>
+                <w:t xml:space="preserve">Brest–Dresden, Reinventing the City Inner City Blocks, Problems and Potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Le Couédic</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dieudonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">thelem. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Res Urbanae, a look at cities under reconstruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Thelem; Dresden, pp.14-18, 2024, 978–3–95908–660–8</w:t>
+              <w:t xml:space="preserve">, thelem; Dresden, pp.220-224, 2024, 978–3–95908–660–8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151000v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">hal-04672958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des chantiers à l’enseignement. André Gutton à Gérardmer (1945-1962)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ABADIE (Shahram), BOLLE (Gauthier), DIENER (Amandine) (dir.), Pour une histoire culturelle de l’architecture. Essais offerts à Anne-Marie Châtelet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Métispresses, pp.271-278, 2023, 978-2-94-0711-25-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessiner la ville, enseigner l’urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dessins d’élèves architectes aux Beaux-Arts. Des programmes aux projets (1906-1968)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lieux Dits, pp.98-123, 2023, 978-2-49352-213-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles générations (1987-2021) : filiations intellectuelles et bâties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6541,529 +6614,529 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BOLLE (Gauthier), DIENER (Amandine), LEFORT (Nicolas) (dir), avec la collaboration de Cécile Rivière, L’école d’architecture de Strasbourg (1921-2021). Une douce modernité en Alsace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lieux Dits, pp.120-141, 2022, 978-2-49352-200-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’Eras à l’Ensas, 100 ans de diplômes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lieux Dits. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BOLLE (Gauthier), DIENER (Amandine), LEFORT (Nicolas) (dir), avec la collaboration de Cécile Rivière, L’école d’architecture de Strasbourg (1921-2021). Une douce modernité en Alsace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lieux Dits, pp.46-57, 2022, 978-2-49352-200-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crises et restructurations (1967-1987) : expérimenter et innover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BOLLE (Gauthier), DIENER (Amandine), LEFORT (Nicolas) (dir), avec la collaboration de Cécile Rivière, L’école d’architecture de Strasbourg (1921-2021). Une douce modernité en Alsace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lieux Dits, pp.98-119, 2022, 978-2-49352-200-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives de l’enseignement de l’architecture en France au XXe siècle. (En)quête d’une histoire à écrire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires François-Rabelais. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Papiers et pixels. Collecter, conserver, étudier l’archive d’architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-175, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03922426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’École des beaux-arts de Paris à l’École supérieure technique du Génie de Versailles. La transposition d’un enseignement de théorie de l’architecture par François Brunelle (après 1945) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mardaga. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAYE (Pierre), MEDVEDKOVA (Olga), PLEITNIX (Renaud), STILLEMANS (Jean) (dir.), Traités et autres écrits d’architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.193-210, 2021, 9782804709396</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03922448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos d’enseignement : regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gubler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Chauveau éditions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Tschumi, architecte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77-100, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03922429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos d’enseignement : regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gubler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MINNAERT (Jean-Baptiste) et QUANTIN-BIANCALANI (Stéphanie) (dir.), Jean Tschumi, architecte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bernard Chauveau, pp.77-100, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04673022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...231 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De tours en tours. Vers une histoire de quelques immeubles de grande hauteur en Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7079,124 +7152,124 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Docomomo, numéro spécial mars 2020, « Les immeubles de grande hauteur en France un héritage moderne, 1945-1975"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.64-77, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03922538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pionnières, élèves dans l’entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Recherche/ENSAS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHÂTELET (Anne-Marie) et STORNE (Franck) (dir.), avec la collaboration d’Amandine Diener et de Bob Fleck, Des Beaux-Arts à l’Université. Enseigner l’architecture à Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 1, pp.106-113, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03922606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7206,352 +7279,352 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gromort et l’enseignement de la théorie de l’architecture, de l’Ensba à l’Esa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03922165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ‘‘ville’' à l’Ensba (1906-1968). L’oubliée des concours scolaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03922181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atelier professionnel du Séminaire et atelier Tony Garnier ou la genèse des formations en urbanisme. Le cas de l’atelier ‘‘Metz-Nancy, métropole d’équilibre’’ (1964-1965)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner l’architecture durant le moment Vichy (1940-1944). De Paris à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marcot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03922107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relire Mai 68 et l’enseignement de l’architecture. La longue gestation d’une crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03922584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7561,1441 +7634,1441 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Hautes études</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent, Fréal &amp; Cie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.412-413</w:t>
+              <w:t xml:space="preserve">, 2022, pp.664-665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Amandine Diener</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Contenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.127-132</w:t>
+              <w:t xml:space="preserve">, 2022, pp.309-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Théorie de l’architecture, cours à l’Ensba</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire et atelier Tony Garnier, SATG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.624-627</w:t>
+              <w:t xml:space="preserve">, 2022, pp.590-592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernance des écoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Amandine Diener</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Contenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.590-592</w:t>
+              <w:t xml:space="preserve">, 2022, pp.379-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vincent, Fréal &amp; Cie</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">École supérieure du génie militaire de Versailles, ESGM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.664-665</w:t>
+              <w:t xml:space="preserve">, 2022, pp.216-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Contenay</w:t>
+                <w:t xml:space="preserve">hal-04156728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écoles d’architecture, projets d’élèves de l’Ensba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.309-312</w:t>
+              <w:t xml:space="preserve">, 2022, pp.220-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">Florence Contenay</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.379-381</w:t>
+              <w:t xml:space="preserve">, 2022, pp.139-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">École supérieure du génie militaire de Versailles, ESGM</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie de l’architecture, cours à l’Ensba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.216-218</w:t>
+              <w:t xml:space="preserve">, 2022, pp.624-627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Écoles d’architecture, projets d’élèves de l’Ensba</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbanisme, cours à l’Ensba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.220-223</w:t>
+              <w:t xml:space="preserve">, 2022, pp.656-657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Conférences</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives de l’enseignement de l’architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.139-140</w:t>
+              <w:t xml:space="preserve">, 2022, pp.51-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Urbanisme, cours à l’Ensba</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diplômes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.656-657</w:t>
+              <w:t xml:space="preserve">, 2022, pp.171-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Archives de l’enseignement de l’architecture</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.51-53</w:t>
+              <w:t xml:space="preserve">, 2022, pp.242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Émulation</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patron d’atelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.242</w:t>
+              <w:t xml:space="preserve">, 2022, pp.533-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Diplômes</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ensba, section Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.171-174</w:t>
+              <w:t xml:space="preserve">, 2022, pp.307-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Patron d’atelier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hautes études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.533-534</w:t>
+              <w:t xml:space="preserve">, 2022, pp.412-413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Ensba, section Architecture</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concours à l’Ensba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.307-309</w:t>
+              <w:t xml:space="preserve">, 2022, pp.127-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156733v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR EnsArchi : L’enseignement de l’architecture au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana bela de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de la culture. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana bela de Araujo</w:t>
+                <w:t xml:space="preserve">hal-04751963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ANR EnsArchi. Rapport de l'axe 2 Pédagogie et enseignement : une réévaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amandine Diener</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Ministère de la culture. 2023</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Violeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire ARCHE (Arts, civilisations, histoire de l'Europe); Laboratoire Geoarchitecture; laboratoire AAU. 2023, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...67 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId165"/>
+      <w:footerReference w:type="default" r:id="rId166"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9063,51 +9136,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8EF07985"/>
+    <w:nsid w:val="0A88D0B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9294,51 +9367,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-diener" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5489-9182" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577105v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Diener" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Gu&#233;guen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577630v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156651v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922510v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922490v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922619v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922527v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156684v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156657v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922552v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922566v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.20178" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156690v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922549v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156703v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922576v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922570v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922622v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922589v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.587" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922599v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kyrii" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Ha&#239;dar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bellat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khalaf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415271v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Gayet-Kerguiduff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Abadie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Mansion-Prud'Homme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415256v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415264v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415282v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415251v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415281v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourbonnais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Levesque" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Br&#233;geant-Belin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Siot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415262v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decommer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672965v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415298v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goyet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415248v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156810v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156758v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gouellou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bod&#233;nez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duverger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Degorce" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156755v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922258v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156815v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922215v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156756v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156830v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156818v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156753v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156821v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156820v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156834v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156826v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156824v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156831v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156833v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156750v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156835v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156837v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156839v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156840v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156841v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156665v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lefort" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415235v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Brelot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572015v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672939v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Georg Lippert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Zaschke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Puineuf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25368/2024.232" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05150922v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156620v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037079v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156621v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chatelet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Dumont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874308v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rivi&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922386v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#226;telet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Storne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Fleck" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-recherches.com/fiche.php?id=128" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415238v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672958v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dieudonne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415241v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151000v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156637v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672988v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156649v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156647v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156650v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04673022v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gubler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922426v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922448v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922429v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922538v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922606v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156653v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922165v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922181v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922107v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922584v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156738v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156722v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156744v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156743v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156748v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156736v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Contenay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156737v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156728v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156729v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156723v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156745v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156707v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156732v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156724v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156742v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156733v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751963v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana bela de Araujo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Klein" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362618v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Violeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-diener" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5489-9182" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577105v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Diener" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Gu&#233;guen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577630v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156651v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922510v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922619v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156684v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156657v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922527v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156702v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156690v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922566v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.20178" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922552v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922576v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156703v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922570v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922622v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922589v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.587" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922599v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415256v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415264v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415282v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415288v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kyrii" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Ha&#239;dar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bellat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khalaf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415271v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Gayet-Kerguiduff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Abadie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Mansion-Prud'Homme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415262v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415281v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourbonnais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Levesque" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Br&#233;geant-Belin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Siot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decommer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672965v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415298v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goyet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415248v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156810v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156758v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gouellou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bod&#233;nez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duverger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Degorce" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922258v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156815v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156755v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922215v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156756v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156818v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156753v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156821v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156820v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156834v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156826v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156827v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156824v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156833v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156831v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156750v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156835v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156839v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156837v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156840v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156665v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lefort" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415235v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Brelot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572015v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672939v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Georg Lippert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Zaschke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Puineuf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25368/2024.232" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05150922v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156620v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037079v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874308v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rivi&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156621v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chatelet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Dumont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922386v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#226;telet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Storne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Fleck" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-recherches.com/fiche.php?id=128" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619352v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415238v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151000v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672958v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dieudonne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156637v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672988v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156649v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156647v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922426v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922448v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922429v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gubler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04673022v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922538v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922606v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922165v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922181v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156653v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922107v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922584v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156748v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156736v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Contenay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156743v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156737v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156728v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156729v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156723v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156744v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156745v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156707v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156724v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156732v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156742v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156733v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156738v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156722v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751963v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana bela de Araujo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Klein" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362618v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Violeau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>