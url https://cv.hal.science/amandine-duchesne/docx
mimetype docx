--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -502,429 +502,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial regulation by multiple Gremlin1 enhancers provides digit development with cis-regulatory robustness and evolutionary plasticity</w:t>
+                <w:t xml:space="preserve">A missense mutation in the FZD7 gene is associated with dilution of the red areas of the coat in Montbéliarde cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Malkmus</w:t>
+                <w:t xml:space="preserve">S. Floriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Ramos Martins</w:t>
+                <w:t xml:space="preserve">A. Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shalu Jhanwar</w:t>
+                <w:t xml:space="preserve">C. Grohs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonnie Kircher</w:t>
+                <w:t xml:space="preserve">C. Hozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victorio Palacio</w:t>
+                <w:t xml:space="preserve">M.C. Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.5557. </w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (3), pp.351-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-25810-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/age.13055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03534496v1</w:t>
+                <w:t xml:space="preserve">hal-04478130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A missense mutation in the FZD7 gene is associated with dilution of the red areas of the coat in Montbéliarde cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-invalidation of Prnp and Sprn in FVB/N mice affects reproductive performances and highlight complex biological relationship between PrP and Shadoo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Floriot</w:t>
+                <w:t xml:space="preserve">Bruno Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Duchesne</w:t>
+                <w:t xml:space="preserve">Samira Makhzami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grohs</w:t>
+                <w:t xml:space="preserve">Marthe Vilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hozé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.C. Deloche</w:t>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/age.13055⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 551, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2021.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04478130v1</w:t>
+                <w:t xml:space="preserve">hal-03881899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-invalidation of Prnp and Sprn in FVB/N mice affects reproductive performances and highlight complex biological relationship between PrP and Shadoo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Castille</w:t>
+                <w:t xml:space="preserve">Spatial regulation by multiple Gremlin1 enhancers provides digit development with cis-regulatory robustness and evolutionary plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Malkmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Passet</w:t>
+                <w:t xml:space="preserve">Laurène Ramos Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Makhzami</w:t>
+                <w:t xml:space="preserve">Shalu Jhanwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marthe Vilotte</w:t>
+                <w:t xml:space="preserve">Bonnie Kircher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+                <w:t xml:space="preserve">Victorio Palacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 551, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.5557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2021.03.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-25810-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881899v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Prion-like protein Shadoo is involved in mouse embryonic and mammary development and differentiation</w:t>
               </w:r>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Makhzami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1070,51 +1070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1452,419 +1452,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Observatoire National des Anomalies Bovines, son action et ses résultats pour une aide efficace à la gestion des anomalies génétiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du phénotype à la mutation causale : le cas des anomalies récessives bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grohs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
+                <w:t xml:space="preserve">Pauline Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 29 (5), pp.307-318</w:t>
+              <w:t xml:space="preserve">, 2016, 29 (5), pp.319-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602238v1</w:t>
+                <w:t xml:space="preserve">hal-01608800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du phénotype à la mutation causale : le cas des anomalies récessives bovines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Construction of a large collection of small genome variations in French dairy and beef breeds using whole-genome sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Bertaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Boichard</w:t>
+                <w:t xml:space="preserve">Rabia Letaief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (1), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-016-0268-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01608800v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a large collection of small genome variations in French dairy and beef breeds using whole-genome sequences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fritz</w:t>
+                <w:t xml:space="preserve">L’Observatoire National des Anomalies Bovines, son action et ses résultats pour une aide efficace à la gestion des anomalies génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Floriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (5), pp.307-318</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01479216v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-Nap1 mutation affects centriole cohesion and is associated with a Seckel-like syndrome in cattle</w:t>
               </w:r>
@@ -1997,90 +1997,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The prion protein family: a view from the placenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Makzhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Halliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2, pp.1-10. </w:t>
@@ -2334,51 +2334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abord des anomalies génétiques bovines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Floriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3238,51 +3238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3551,273 +3551,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkage mapping of the locus responsible for the caprine-like generalized hypoplasia syndrome in cattle on chromosome 13.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of the French bovine genetic disease programme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Malafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L. Manciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant &amp; Animal Genomes XIV Conference, January 14-18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Inconnu, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813939v1</w:t>
+                <w:t xml:space="preserve">hal-02816361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of the French bovine genetic disease programme.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linkage mapping of the locus responsible for the caprine-like generalized hypoplasia syndrome in cattle on chromosome 13.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Manciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu M. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre A. Eggen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Plant &amp; Animal Genomes XIV Conference, January 14-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Inconnu, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816361v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling genetic disorders in the french dairy cattle population</w:t>
               </w:r>
@@ -4137,51 +4137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liriopé Toupenet Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII European Meeting on Glial Cells in Health and Disease (GLIA 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Marseille, France. Glia, 73 (S1), pp.E1-E1421, 2025, </w:t>
@@ -4213,51 +4213,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebellar ataxia due to mutations of KIF1C, a new player in oligodendrocyte biology</w:t>
+                <w:t xml:space="preserve">KIF1C, a new player in oligodendrocyte biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vaiman</w:t>
@@ -4292,97 +4292,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liriopé Toupenet Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress for Ataxia Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conference on multiple sclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289874v1</w:t>
+                <w:t xml:space="preserve">hal-05289854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KIF1C, a new player in oligodendrocyte biology</w:t>
+                <w:t xml:space="preserve">Cerebellar ataxia due to mutations of KIF1C, a new player in oligodendrocyte biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vaiman</w:t>
@@ -4417,362 +4417,362 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liriopé Toupenet Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on multiple sclerosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">International Congress for Ataxia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289854v1</w:t>
+                <w:t xml:space="preserve">hal-05289874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Kif1c in myelination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Duchesne</w:t>
+                <w:t xml:space="preserve">Role of motor protein KIF1C in the maintenance of myelin- Involvement in ataxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Hamid El Hachimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liriopé Toupenet Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Hamid El Hachimi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flora Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium of Tom Wahlig Foundation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Tubingen Germany, France</w:t>
+              <w:t xml:space="preserve">International Congress for Ataxia Research 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dallas, Texas, USA, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222888v1</w:t>
+                <w:t xml:space="preserve">hal-04222862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of motor protein KIF1C in the maintenance of myelin- Involvement in ataxia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Role of Kif1c in myelination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Parras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Hamid El Hachimi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress for Ataxia Research 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dallas, Texas, USA, United States. </w:t>
+              <w:t xml:space="preserve">Symposium of Tom Wahlig Foundation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Tubingen Germany, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222862v1</w:t>
+                <w:t xml:space="preserve">hal-04222888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of KIF1C in sustainable myelination in SPG58/SAX2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Hamid El Hachimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5356,51 +5356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Floriot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-025-05225-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029118v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Dinant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruder" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jimmun/vkaf031" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00762-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534496v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Malkmus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Ramos Martins" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalu Jhanwar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Kircher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorio Palacio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25810-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478130v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Floriot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duchesne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grohs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoz&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Deloche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.13055" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03881899v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makhzami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2021.03.013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Truchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63805-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624992v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise H&#233;lary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.06.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSJ9KSGH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchesne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Frah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Legoueix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007550" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaignard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006597" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608800v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bertaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479216v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Letaief" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0268-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vesque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rodriguez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourgain-Guglielmetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthi Karaiskou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7894" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193939v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makzhami" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Halliez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2014.00035" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lopez-Rios" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Speziale" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin A Peterson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13289" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193903v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin-Burge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193633v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Capel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659723v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Manciaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gautier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2007.01688.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665336v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord Dr&#246;gem&#252;ller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosso Leeb" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Harlizius" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Tammen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar Distl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-8-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657118v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657088v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2006.05.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676950v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2005.00493.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q9NCFZVP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682989v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733856v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193898v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Zeller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepziale Dario" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkan Uenal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822802v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813939v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manciaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816361v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malafosse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762175v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Denis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762850v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289905v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liriop&#233; Toupenet Marchesi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.70038" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289874v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beaurieux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289854v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222888v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Parras" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hamid El Hachimi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222862v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lasserre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733860v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albaric" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193899v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193900v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193901v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818250v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Floriot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-025-05225-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029118v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Dinant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruder" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jimmun/vkaf031" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00762-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478130v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Floriot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duchesne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grohs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoz&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Deloche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.13055" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03881899v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makhzami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2021.03.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534496v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Malkmus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Ramos Martins" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalu Jhanwar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Kircher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorio Palacio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25810-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Truchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63805-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624992v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise H&#233;lary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.06.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSJ9KSGH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchesne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Frah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Legoueix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007550" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaignard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006597" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608800v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bertaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479216v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Letaief" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0268-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602238v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vesque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rodriguez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourgain-Guglielmetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthi Karaiskou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7894" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193939v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makzhami" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Halliez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2014.00035" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lopez-Rios" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Speziale" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin A Peterson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13289" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193903v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin-Burge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193633v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Capel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659723v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Manciaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gautier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2007.01688.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665336v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord Dr&#246;gem&#252;ller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosso Leeb" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Harlizius" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Tammen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar Distl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-8-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657118v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657088v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2006.05.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676950v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2005.00493.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q9NCFZVP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682989v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733856v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193898v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Zeller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepziale Dario" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkan Uenal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822802v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816361v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malafosse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manciaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813939v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762175v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Denis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762850v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289905v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liriop&#233; Toupenet Marchesi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.70038" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289854v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beaurieux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289874v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222862v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hamid El Hachimi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lasserre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222888v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Parras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733860v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albaric" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193899v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193900v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193901v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818250v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>