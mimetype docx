--- v1 (2026-04-06)
+++ v2 (2026-05-16)
@@ -502,429 +502,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A missense mutation in the FZD7 gene is associated with dilution of the red areas of the coat in Montbéliarde cattle</w:t>
+                <w:t xml:space="preserve">Spatial regulation by multiple Gremlin1 enhancers provides digit development with cis-regulatory robustness and evolutionary plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Floriot</w:t>
+                <w:t xml:space="preserve">Jonas Malkmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Duchesne</w:t>
+                <w:t xml:space="preserve">Laurène Ramos Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grohs</w:t>
+                <w:t xml:space="preserve">Shalu Jhanwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hozé</w:t>
+                <w:t xml:space="preserve">Bonnie Kircher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Deloche</w:t>
+                <w:t xml:space="preserve">Victorio Palacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 52 (3), pp.351-355. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.5557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/age.13055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-25810-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04478130v1</w:t>
+                <w:t xml:space="preserve">hal-03534496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-invalidation of Prnp and Sprn in FVB/N mice affects reproductive performances and highlight complex biological relationship between PrP and Shadoo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A missense mutation in the FZD7 gene is associated with dilution of the red areas of the coat in Montbéliarde cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Passet</w:t>
+                <w:t xml:space="preserve">S. Floriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Makhzami</w:t>
+                <w:t xml:space="preserve">A. Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marthe Vilotte</w:t>
+                <w:t xml:space="preserve">C. Grohs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+                <w:t xml:space="preserve">C. Hozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2021.03.013⟩</w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (3), pp.351-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/age.13055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881899v1</w:t>
+                <w:t xml:space="preserve">hal-04478130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial regulation by multiple Gremlin1 enhancers provides digit development with cis-regulatory robustness and evolutionary plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonas Malkmus</w:t>
+                <w:t xml:space="preserve">Co-invalidation of Prnp and Sprn in FVB/N mice affects reproductive performances and highlight complex biological relationship between PrP and Shadoo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Ramos Martins</w:t>
+                <w:t xml:space="preserve">Bruno Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shalu Jhanwar</w:t>
+                <w:t xml:space="preserve">Samira Makhzami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonnie Kircher</w:t>
+                <w:t xml:space="preserve">Marthe Vilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victorio Palacio</w:t>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.5557. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 551, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-25810-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2021.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534496v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Prion-like protein Shadoo is involved in mouse embryonic and mammary development and differentiation</w:t>
               </w:r>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Makhzami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1070,51 +1070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1452,199 +1452,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du phénotype à la mutation causale : le cas des anomalies récessives bovines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’Observatoire National des Anomalies Bovines, son action et ses résultats pour une aide efficace à la gestion des anomalies génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grohs</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Floriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Michot</w:t>
+                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 29 (5), pp.319-328</w:t>
+              <w:t xml:space="preserve">, 2016, 29 (5), pp.307-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608800v1</w:t>
+                <w:t xml:space="preserve">hal-01602238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of a large collection of small genome variations in French dairy and beef breeds using whole-genome sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Letaief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1685,186 +1685,186 @@
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48 (1), pp.87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12711-016-0268-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Observatoire National des Anomalies Bovines, son action et ses résultats pour une aide efficace à la gestion des anomalies génétiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du phénotype à la mutation causale : le cas des anomalies récessives bovines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grohs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Floriot</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Maud Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 29 (5), pp.307-318</w:t>
+              <w:t xml:space="preserve">, 2016, 29 (5), pp.319-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602238v1</w:t>
+                <w:t xml:space="preserve">hal-01608800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-Nap1 mutation affects centriole cohesion and is associated with a Seckel-like syndrome in cattle</w:t>
               </w:r>
@@ -1997,90 +1997,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The prion protein family: a view from the placenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Makzhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Halliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2, pp.1-10. </w:t>
@@ -2334,51 +2334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abord des anomalies génétiques bovines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Floriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3238,51 +3238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3551,273 +3551,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of the French bovine genetic disease programme.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linkage mapping of the locus responsible for the caprine-like generalized hypoplasia syndrome in cattle on chromosome 13.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Manciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu M. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre A. Eggen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Plant &amp; Animal Genomes XIV Conference, January 14-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Inconnu, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816361v1</w:t>
+                <w:t xml:space="preserve">hal-02813939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkage mapping of the locus responsible for the caprine-like generalized hypoplasia syndrome in cattle on chromosome 13.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of the French bovine genetic disease programme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Malafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L. Manciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant &amp; Animal Genomes XIV Conference, January 14-18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Inconnu, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813939v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling genetic disorders in the french dairy cattle population</w:t>
               </w:r>
@@ -4137,51 +4137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liriopé Toupenet Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII European Meeting on Glial Cells in Health and Disease (GLIA 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Marseille, France. Glia, 73 (S1), pp.E1-E1421, 2025, </w:t>
@@ -4213,51 +4213,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KIF1C, a new player in oligodendrocyte biology</w:t>
+                <w:t xml:space="preserve">Cerebellar ataxia due to mutations of KIF1C, a new player in oligodendrocyte biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vaiman</w:t>
@@ -4292,97 +4292,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liriopé Toupenet Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on multiple sclerosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">International Congress for Ataxia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289854v1</w:t>
+                <w:t xml:space="preserve">hal-05289874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebellar ataxia due to mutations of KIF1C, a new player in oligodendrocyte biology</w:t>
+                <w:t xml:space="preserve">KIF1C, a new player in oligodendrocyte biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vaiman</w:t>
@@ -4417,362 +4417,362 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liriopé Toupenet Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress for Ataxia Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conference on multiple sclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289874v1</w:t>
+                <w:t xml:space="preserve">hal-05289854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of motor protein KIF1C in the maintenance of myelin- Involvement in ataxia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of Kif1c in myelination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Castille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carlos Parras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Khalid Hamid El Hachimi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress for Ataxia Research 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dallas, Texas, USA, United States. </w:t>
+              <w:t xml:space="preserve">Symposium of Tom Wahlig Foundation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Tubingen Germany, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222862v1</w:t>
+                <w:t xml:space="preserve">hal-04222888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Kif1c in myelination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Duchesne</w:t>
+                <w:t xml:space="preserve">Role of motor protein KIF1C in the maintenance of myelin- Involvement in ataxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Hamid El Hachimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liriopé Toupenet Marchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Castille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Parras</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flora Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium of Tom Wahlig Foundation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Tubingen Germany, France</w:t>
+              <w:t xml:space="preserve">International Congress for Ataxia Research 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dallas, Texas, USA, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222888v1</w:t>
+                <w:t xml:space="preserve">hal-04222862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of KIF1C in sustainable myelination in SPG58/SAX2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Hamid El Hachimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5356,51 +5356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Floriot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-025-05225-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029118v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Dinant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruder" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jimmun/vkaf031" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00762-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478130v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Floriot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duchesne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grohs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoz&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Deloche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.13055" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03881899v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makhzami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2021.03.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534496v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Malkmus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Ramos Martins" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalu Jhanwar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Kircher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorio Palacio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25810-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Truchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63805-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624992v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise H&#233;lary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.06.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSJ9KSGH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchesne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Frah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Legoueix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007550" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaignard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006597" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608800v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bertaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479216v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Letaief" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0268-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602238v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vesque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rodriguez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourgain-Guglielmetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthi Karaiskou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7894" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193939v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makzhami" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Halliez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2014.00035" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lopez-Rios" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Speziale" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin A Peterson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13289" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193903v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin-Burge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193633v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Capel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659723v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Manciaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gautier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2007.01688.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665336v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord Dr&#246;gem&#252;ller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosso Leeb" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Harlizius" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Tammen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar Distl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-8-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657118v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657088v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2006.05.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676950v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2005.00493.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q9NCFZVP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682989v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733856v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193898v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Zeller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepziale Dario" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkan Uenal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822802v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816361v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malafosse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manciaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813939v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762175v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Denis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762850v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289905v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liriop&#233; Toupenet Marchesi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.70038" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289854v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beaurieux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289874v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222862v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hamid El Hachimi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lasserre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222888v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Parras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733860v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albaric" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193899v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193900v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193901v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818250v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Floriot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-025-05225-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029118v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Dinant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruder" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jimmun/vkaf031" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaiman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00762-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534496v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Malkmus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Ramos Martins" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalu Jhanwar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Kircher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorio Palacio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25810-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478130v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Floriot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duchesne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grohs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoz&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Deloche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.13055" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03881899v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makhzami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2021.03.013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Truchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63805-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624992v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise H&#233;lary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.06.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSJ9KSGH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchesne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Frah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Legoueix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007550" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaignard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006597" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Letaief" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0268-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608800v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bertaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vesque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rodriguez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourgain-Guglielmetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthi Karaiskou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7894" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193939v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makzhami" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Halliez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2014.00035" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lopez-Rios" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Speziale" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin A Peterson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13289" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193903v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin-Burge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193633v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Capel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659723v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Manciaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gautier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2007.01688.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665336v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord Dr&#246;gem&#252;ller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosso Leeb" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Harlizius" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke Tammen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar Distl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-8-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657118v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657088v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2006.05.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676950v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2005.00493.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q9NCFZVP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682989v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733856v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193898v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Zeller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepziale Dario" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkan Uenal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822802v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813939v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manciaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816361v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malafosse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762175v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Denis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762850v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289905v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liriop&#233; Toupenet Marchesi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.70038" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289874v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beaurieux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289854v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222888v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Parras" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hamid El Hachimi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222862v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lasserre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733860v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albaric" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193899v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193900v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193901v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818250v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>