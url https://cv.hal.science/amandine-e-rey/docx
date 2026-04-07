--- v0 (2026-03-09)
+++ v1 (2026-04-07)
@@ -100,325 +100,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Sleep Disorders on Academic Achievement and Cognitive Functioning in Children and Adolescents: A Meta-Analysis of Polysomnographic Studies</w:t>
+                <w:t xml:space="preserve">De la médiation à la réception des lieux de spectacles antiques : une approche combinée en sciences cognitives et muséologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Eve Rey</w:t>
+                <w:t xml:space="preserve">Bastien Cothenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évelyne Touchette</w:t>
+                <w:t xml:space="preserve">Nicolas Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Mazza</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geoffroy Gawin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bernetière-Lebeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 42, p. 159-173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394529v1</w:t>
+                <w:t xml:space="preserve">hal-05423060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la médiation à la réception des lieux de spectacles antiques : une approche combinée en sciences cognitives et muséologie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Sleep Disorders on Academic Achievement and Cognitive Functioning in Children and Adolescents: A Meta-Analysis of Polysomnographic Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Navarro</w:t>
+                <w:t xml:space="preserve">Amandine Eve Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Gawin</w:t>
+                <w:t xml:space="preserve">Évelyne Touchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bernetière-Lebeaux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138 (1), pp.17-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5406/19398298.138.1.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423060v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du sommeil à l’école : facteurs de réussite scolaire et de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lequette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Eve Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (87), pp.27-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -452,90 +452,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sommeil, cognition et apprentissage chez l’enfant et l’adolescent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Royant-Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Schröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Eve Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 208 (7), pp.920-927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -563,338 +563,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of shift work on pain recognition, a robust ability among intensive care nurses</w:t>
+                <w:t xml:space="preserve">Sleep Stage Transitions and Sleep-Dependent Memory Consolidation in Children with Narcolepsy–Cataplexy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Schmidt</w:t>
+                <w:t xml:space="preserve">Katia Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Zabelberg</w:t>
+                <w:t xml:space="preserve">Amandine E Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Schlatter</w:t>
+                <w:t xml:space="preserve">Anne Guignard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inga Adams</w:t>
+                <w:t xml:space="preserve">Aurore Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Douplat</w:t>
+                <w:t xml:space="preserve">Eve Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27 (10), pp.1203-1215. </w:t>
+              <w:t xml:space="preserve">Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejp.2150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/children10101702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681374v1</w:t>
+                <w:t xml:space="preserve">hal-04979928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep Stage Transitions and Sleep-Dependent Memory Consolidation in Children with Narcolepsy–Cataplexy</w:t>
+                <w:t xml:space="preserve">The impact of shift work on pain recognition, a robust ability among intensive care nurses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Gagnon</w:t>
+                <w:t xml:space="preserve">Laura Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine E Rey</w:t>
+                <w:t xml:space="preserve">Sara Zabelberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Guignard-Perret</w:t>
+                <w:t xml:space="preserve">Sophie Schlatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Guyon</w:t>
+                <w:t xml:space="preserve">Inga Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Reynaud</w:t>
+                <w:t xml:space="preserve">Marion Douplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, </w:t>
+              <w:t xml:space="preserve">European Journal of Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (10), pp.1203-1215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/children10101702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejp.2150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979928v1</w:t>
+                <w:t xml:space="preserve">hal-04681374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meta-analysis of the associations between insufficient sleep duration and antibody response to vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Spiegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Eve Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cheylus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -984,51 +984,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive development of imitation of intransitive gestures: an analysis of hand and finger errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Eve Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (6), pp.714-725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1062,77 +1062,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective and Subjective Assessments of Sleep in Children: Comparison of Actigraphy, Sleep Diary Completed by Children and Parents’ Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bastuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Eve Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1166,103 +1166,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving sleep, cognitive functioning and academic performance with sleep education at school in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Eve Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guignard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Imler-Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Garcia Larrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mazza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning and Instruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 65, pp.101270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1469,51 +1469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilliano Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Eve Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1616,51 +1616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine E. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mazza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 39, pp.155-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1688,327 +1688,327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic modality takes its time: Dynamic of activations of sensory modalities in perceptual and memory processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When a Reactivated Visual Mask Disrupts Serial Recall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Versace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Dabic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rémy Versace</w:t>
+                <w:t xml:space="preserve">Gaën Plancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijop.12368⟩</w:t>
+              <w:t xml:space="preserve">Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (5), pp.263-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997023v1</w:t>
+                <w:t xml:space="preserve">hal-03997019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When a Reactivated Visual Mask Disrupts Serial Recall</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Haptic modality takes its time: Dynamic of activations of sensory modalities in perceptual and memory processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Dabic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaën Plancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 65 (5), pp.263-271. </w:t>
+              <w:t xml:space="preserve">International Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (3), pp.237-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ijop.12368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997019v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When a Reactivated Visual Mask Disrupts Serial Recall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Eve Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaën Plancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 65 (5), pp.263-271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1027/1618-3169/a000414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681388v1</w:t>
@@ -2149,51 +2149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive literature review of chronic pain and memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Frot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2214,454 +2214,466 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 87 (Pt B), pp.183-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2017.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The automatic visual simulation of words: A memory reactivated mask slows down conceptual access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Eve Rey</w:t>
+                <w:t xml:space="preserve">The automatic visual simulation of words: A memory reactivated mask slows down conceptual access.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vallet</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 71 (1), pp.14-22. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 71 (1), pp.14 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cep0000100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/cep0000100⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04979313v1</w:t>
+                <w:t xml:space="preserve">hal-01644717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The automatic visual simulation of words: A memory reactivated mask slows down conceptual access.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Rey</w:t>
+                <w:t xml:space="preserve">The automatic visual simulation of words: A memory reactivated mask slows down conceptual access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Eve Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 71 (1), pp.14 - 22. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+              <w:t xml:space="preserve">, 2017, 71 (1), pp.14-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/cep0000100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644717v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Reactivation of Motion Influences Size Categorization in a Visuo-Haptic Illusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dabic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 129 (3), pp.235-244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5406/amerjpsyc.129.3.0235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual processing affects the reactivation of a sensory dimension during a categorization task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Eve Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2698,181 +2710,181 @@
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 68 (6), pp.1223-1230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17470218.2014.978876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation gesture effect in visual and auditory presentations: the link between tools in perceptual and motor tasks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Chainay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory plays tricks on me: Perceptual bias induced by memory reactivated size in Ebbinghaus illusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2917,469 +2929,469 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 161, pp.104-109. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2015.08.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“The mask who wasn’t there”: Visual masking effect with the perceptual absence of the mask.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Manipulation gesture effect in visual and auditory presentations: the link between tools in perceptual and motor tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Eve Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Dabic</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Chainay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/xlm0000051⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.01031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884774v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation gesture effect in visual and auditory presentations: the link between tools in perceptual and motor tasks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">“The mask who wasn’t there”: Visual masking effect with the perceptual absence of the mask.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Eve Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kévin Roche</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dabic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanna Chainay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.01031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (2), pp.567 - 573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xlm0000051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979324v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of an Ebbinghaus Illusion at a Memory Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Eve Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 61 (5), pp.378-384. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When memory components act as perceptual components: Facilitatory and interference effects in a visual categorisation task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Eve Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3397,106 +3409,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26 (2), pp.221-231. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20445911.2013.865629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When memory components act as perceptual components: Facilitatory and interference effects in a visual categorisation task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Eve Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3514,70 +3526,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26 (2), pp.221-231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/20445911.2013.865629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3587,150 +3599,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de pédagogie inclusive à l'université - Auto-évaluations des attitudes &amp; action enseignant.e.s et étudiant.e.s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chau Linh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Eve Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e colloque international RIPSYDEVE (Réseau Interuniversitaire de Psychologie du Développement et de l’Éducation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3740,150 +3752,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de pédagogie inclusive à l'université: Auto-évaluation des attitudes et actions des enseignant.e.s et étudiant.e.s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chau Linh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès scientifique de la Fédération française des Dys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3893,177 +3905,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’incarnation à l’émergence : Apports de la cognition incarnée à l’étude du fonctionnement cognitif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Versace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">JÉRÔME DOKIC ET DENIS PERRIN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Cognition Incarnée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2-7116-8423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grounded conceptual knowledge: Emergence from sensorimotor interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4071,84 +4083,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foundations of Embodied Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-1-138-80583-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4158,131 +4170,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOOC Les neurosciences dans ma pratique professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Eve Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, https://moockie.fr/enrol/synopsis/index.php?id=49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4429,51 +4441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Eve Rey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Touchette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mazza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/19398298.138.1.02" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423060v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cothenet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gawin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re-Lebeaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Amat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lequette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.04.012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681363v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Royant-Parola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Schr&#246;der" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2024.02.020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681374v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schmidt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zabelberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schlatter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Adams" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Douplat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.2150" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979928v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gagnon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine E Rey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guignard-Perret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guyon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Reynaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10101702" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Spiegel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cheylus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Ayling" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Benedict" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.02.017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesourd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2022.2052886" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681382v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastuji" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00495" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Imler-Weber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia Larrea" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2019.101270" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chedid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Maria Brambati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bedetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilliano Wilson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-019-01254-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681549v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vallet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2017.09.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375016v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Cherdieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Versace" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine E. Rey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03997023v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dabic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.12368" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03997019v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;n Plancher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000414" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681388v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133956v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Riou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cuny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2014.978876" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Frot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2017.08.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979313v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000100" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644717v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03997024v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.129.3.0235" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03997111v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076118v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chainay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03997100v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2015.08.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CX7X9KP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884774v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000051" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979324v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01031" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03998243v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000258" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943583v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2013.865629" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03998241v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151314v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chau Linh Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ghanem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mazza" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gomez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043312v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03998227v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Camus" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Versace" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03998231v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122194v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Terrier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cothenet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gawin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re-Lebeaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Amat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394529v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Eve Rey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Touchette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mazza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/19398298.138.1.02" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lequette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.04.012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681363v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Royant-Parola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Schr&#246;der" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2024.02.020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979928v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gagnon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine E Rey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guignard-Perret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guyon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Reynaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10101702" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681374v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schmidt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zabelberg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schlatter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Adams" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Douplat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.2150" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Spiegel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cheylus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Ayling" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Benedict" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.02.017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesourd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2022.2052886" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681382v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastuji" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00495" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Imler-Weber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia Larrea" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2019.101270" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chedid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Maria Brambati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bedetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilliano Wilson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-019-01254-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681549v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vallet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2017.09.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375016v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Cherdieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Versace" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine E. Rey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03997019v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;n Plancher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000414" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03997023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dabic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.12368" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681388v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133956v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Riou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cuny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2014.978876" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Frot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2017.08.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SX29Q14G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644717v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000100" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03997024v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.129.3.0235" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03997111v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076118v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chainay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03997100v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2015.08.011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CX7X9KP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979324v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01031" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884774v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000051" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03998243v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000258" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943583v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2013.865629" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03998241v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151314v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chau Linh Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ghanem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mazza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gomez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043312v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03998227v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Camus" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Versace" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03998231v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122194v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Terrier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>