--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -100,325 +100,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la médiation à la réception des lieux de spectacles antiques : une approche combinée en sciences cognitives et muséologie</w:t>
+                <w:t xml:space="preserve">Effects of Sleep Disorders on Academic Achievement and Cognitive Functioning in Children and Adolescents: A Meta-Analysis of Polysomnographic Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Cothenet</w:t>
+                <w:t xml:space="preserve">Amandine Eve Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Navarro</w:t>
+                <w:t xml:space="preserve">Évelyne Touchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Gawin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138 (1), pp.17-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5406/19398298.138.1.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423060v1</w:t>
+                <w:t xml:space="preserve">hal-05394529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Sleep Disorders on Academic Achievement and Cognitive Functioning in Children and Adolescents: A Meta-Analysis of Polysomnographic Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la médiation à la réception des lieux de spectacles antiques : une approche combinée en sciences cognitives et muséologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cothenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Eve Rey</w:t>
+                <w:t xml:space="preserve">Nicolas Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évelyne Touchette</w:t>
+                <w:t xml:space="preserve">Geoffroy Gawin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Mazza</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Bernetière-Lebeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 42, p. 159-173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05394529v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du sommeil à l’école : facteurs de réussite scolaire et de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lequette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Eve Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (87), pp.27-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -452,90 +452,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sommeil, cognition et apprentissage chez l’enfant et l’adolescent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Royant-Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Schröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Eve Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 208 (7), pp.920-927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -563,338 +563,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep Stage Transitions and Sleep-Dependent Memory Consolidation in Children with Narcolepsy–Cataplexy</w:t>
+                <w:t xml:space="preserve">The impact of shift work on pain recognition, a robust ability among intensive care nurses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Gagnon</w:t>
+                <w:t xml:space="preserve">Laura Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine E Rey</w:t>
+                <w:t xml:space="preserve">Sara Zabelberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Guignard-Perret</w:t>
+                <w:t xml:space="preserve">Sophie Schlatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Guyon</w:t>
+                <w:t xml:space="preserve">Inga Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Reynaud</w:t>
+                <w:t xml:space="preserve">Marion Douplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, </w:t>
+              <w:t xml:space="preserve">European Journal of Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (10), pp.1203-1215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/children10101702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejp.2150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979928v1</w:t>
+                <w:t xml:space="preserve">hal-04681374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of shift work on pain recognition, a robust ability among intensive care nurses</w:t>
+                <w:t xml:space="preserve">Sleep Stage Transitions and Sleep-Dependent Memory Consolidation in Children with Narcolepsy–Cataplexy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Schmidt</w:t>
+                <w:t xml:space="preserve">Katia Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Zabelberg</w:t>
+                <w:t xml:space="preserve">Amandine E Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Schlatter</w:t>
+                <w:t xml:space="preserve">Anne Guignard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inga Adams</w:t>
+                <w:t xml:space="preserve">Aurore Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Douplat</w:t>
+                <w:t xml:space="preserve">Eve Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27 (10), pp.1203-1215. </w:t>
+              <w:t xml:space="preserve">Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejp.2150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/children10101702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681374v1</w:t>
+                <w:t xml:space="preserve">hal-04979928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meta-analysis of the associations between insufficient sleep duration and antibody response to vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Spiegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Eve Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cheylus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -984,51 +984,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive development of imitation of intransitive gestures: an analysis of hand and finger errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Eve Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (6), pp.714-725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1062,77 +1062,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective and Subjective Assessments of Sleep in Children: Comparison of Actigraphy, Sleep Diary Completed by Children and Parents’ Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bastuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Eve Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1166,103 +1166,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving sleep, cognitive functioning and academic performance with sleep education at school in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Eve Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guignard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Imler-Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Garcia Larrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mazza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning and Instruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 65, pp.101270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1430,2166 +1430,2178 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleep on your memory traces: How sleep effects can be explained by Act–In, a functional memory model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vallet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélaine Cherdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Versace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine E. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 39 (5), pp.155-163. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+              <w:t xml:space="preserve">, 2018, 39, pp.155-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.smrv.2017.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681549v1</w:t>
+                <w:t xml:space="preserve">hal-03375016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep on your memory traces: How sleep effects can be explained by Act–In, a functional memory model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">When a Reactivated Visual Mask Disrupts Serial Recall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Mazza</w:t>
+                <w:t xml:space="preserve">Gaën Plancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smrv.2017.09.001⟩</w:t>
+              <w:t xml:space="preserve">Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (5), pp.263-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375016v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When a Reactivated Visual Mask Disrupts Serial Recall</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Haptic modality takes its time: Dynamic of activations of sensory modalities in perceptual and memory processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Dabic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaën Plancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000414⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (3), pp.237-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijop.12368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997019v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic modality takes its time: Dynamic of activations of sensory modalities in perceptual and memory processes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sleep on your memory traces: How sleep effects can be explained by Act–In, a functional memory model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Chedid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilliano Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Eve Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijop.12368⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (5), pp.155-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smrv.2017.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997023v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When a Reactivated Visual Mask Disrupts Serial Recall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Eve Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaën Plancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 65 (5), pp.263-271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1027/1618-3169/a000414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual processing affects the reactivation of a sensory dimension during a categorization task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 68 (6), pp.1223-1230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17470218.2014.978876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive literature review of chronic pain and memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Frot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 87 (Pt B), pp.183-192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2017.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The automatic visual simulation of words: A memory reactivated mask slows down conceptual access.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">The automatic visual simulation of words: A memory reactivated mask slows down conceptual access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Eve Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 71 (1), pp.14 - 22. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 71 (1), pp.14-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cep0000100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/cep0000100⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01644717v1</w:t>
+                <w:t xml:space="preserve">hal-04979313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The automatic visual simulation of words: A memory reactivated mask slows down conceptual access</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">The automatic visual simulation of words: A memory reactivated mask slows down conceptual access.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 71 (1), pp.14-22. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+              <w:t xml:space="preserve">, 2017, 71 (1), pp.14 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/cep0000100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979313v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Reactivation of Motion Influences Size Categorization in a Visuo-Haptic Illusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dabic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 129 (3), pp.235-244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5406/amerjpsyc.129.3.0235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual processing affects the reactivation of a sensory dimension during a categorization task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Eve Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 68 (6), pp.1223-1230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17470218.2014.978876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation gesture effect in visual and auditory presentations: the link between tools in perceptual and motor tasks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Chainay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory plays tricks on me: Perceptual bias induced by memory reactivated size in Ebbinghaus illusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 161, pp.104-109. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2015.08.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation gesture effect in visual and auditory presentations: the link between tools in perceptual and motor tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Eve Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Chainay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.01031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“The mask who wasn’t there”: Visual masking effect with the perceptual absence of the mask.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Eve Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dabic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 41 (2), pp.567 - 573. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/xlm0000051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of an Ebbinghaus Illusion at a Memory Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Eve Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 61 (5), pp.378-384. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When memory components act as perceptual components: Facilitatory and interference effects in a visual categorisation task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Eve Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaine Cherdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26 (2), pp.221-231. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20445911.2013.865629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When memory components act as perceptual components: Facilitatory and interference effects in a visual categorisation task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Eve Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaine Cherdieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26 (2), pp.221-231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/20445911.2013.865629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3599,150 +3611,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de pédagogie inclusive à l'université - Auto-évaluations des attitudes &amp; action enseignant.e.s et étudiant.e.s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chau Linh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Eve Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e colloque international RIPSYDEVE (Réseau Interuniversitaire de Psychologie du Développement et de l’Éducation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3752,150 +3764,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de pédagogie inclusive à l'université: Auto-évaluation des attitudes et actions des enseignant.e.s et étudiant.e.s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chau Linh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès scientifique de la Fédération française des Dys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3905,262 +3917,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’incarnation à l’émergence : Apports de la cognition incarnée à l’étude du fonctionnement cognitif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Versace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">JÉRÔME DOKIC ET DENIS PERRIN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Cognition Incarnée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2-7116-8423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grounded conceptual knowledge: Emergence from sensorimotor interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Versace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foundations of Embodied Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-1-138-80583-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4170,131 +4182,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOOC Les neurosciences dans ma pratique professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Eve Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, https://moockie.fr/enrol/synopsis/index.php?id=49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId124"/>
+      <w:footerReference w:type="default" r:id="rId125"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4441,51 +4453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cothenet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gawin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re-Lebeaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Amat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394529v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Eve Rey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Touchette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mazza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/19398298.138.1.02" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lequette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.04.012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681363v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Royant-Parola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Schr&#246;der" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2024.02.020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979928v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gagnon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine E Rey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guignard-Perret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guyon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Reynaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10101702" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681374v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schmidt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zabelberg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schlatter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Adams" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Douplat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.2150" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Spiegel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cheylus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Ayling" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Benedict" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.02.017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesourd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2022.2052886" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681382v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastuji" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00495" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Imler-Weber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia Larrea" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2019.101270" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chedid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Maria Brambati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bedetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilliano Wilson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-019-01254-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681549v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vallet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2017.09.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375016v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Cherdieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Versace" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine E. Rey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03997019v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;n Plancher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000414" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03997023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dabic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.12368" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681388v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133956v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Riou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cuny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2014.978876" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Frot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2017.08.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SX29Q14G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644717v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000100" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03997024v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.129.3.0235" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03997111v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076118v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chainay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03997100v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2015.08.011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CX7X9KP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979324v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01031" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884774v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000051" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03998243v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000258" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943583v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2013.865629" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03998241v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151314v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chau Linh Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ghanem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mazza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gomez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043312v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03998227v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Camus" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Versace" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03998231v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122194v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Terrier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Eve Rey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Touchette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mazza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/19398298.138.1.02" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423060v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cothenet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gawin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berneti&#232;re-Lebeaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Amat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lequette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.04.012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681363v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Royant-Parola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Schr&#246;der" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2024.02.020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681374v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schmidt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zabelberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schlatter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Adams" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Douplat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.2150" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979928v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gagnon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine E Rey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guignard-Perret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guyon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Reynaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10101702" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Spiegel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cheylus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Ayling" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Benedict" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.02.017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesourd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2022.2052886" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681382v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastuji" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00495" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Imler-Weber" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia Larrea" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2019.101270" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chedid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Maria Brambati" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bedetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilliano Wilson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-019-01254-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375016v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Cherdieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Versace" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine E. Rey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2017.09.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03997019v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;n Plancher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000414" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03997023v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dabic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.12368" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vallet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPQTQWXH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681388v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133956v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Riou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cuny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2014.978876" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472454v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Frot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2017.08.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SX29Q14G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979313v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cep0000100" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644717v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03997024v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/amerjpsyc.129.3.0235" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03997111v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076118v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chainay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03997100v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2015.08.011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CX7X9KP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979324v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01031" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884774v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000051" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03998243v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000258" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943583v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2013.865629" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03998241v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151314v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chau Linh Nguyen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ghanem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mazza" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gomez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043312v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03998227v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Camus" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Versace" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03998231v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122194v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Terrier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>