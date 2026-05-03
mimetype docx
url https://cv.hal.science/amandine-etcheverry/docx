--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective disruption of DNMT1/ELK1 interactions induces DGKI re-expression and promotes temozolomide sensitivity of MGMT(methylated)/DGKI(methylated) glioblastoma</w:t>
+                <w:t xml:space="preserve">DNA methylation variations of DNA damage response in glioblastoma: NSUN5 modulates tumor-intrinsic cytosolic DNA-sensing and microglial behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Maxime Besson</w:t>
+                <w:t xml:space="preserve">An-An Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Etcheverry</w:t>
+                <w:t xml:space="preserve">Yan Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arulraj Nadaradjane</w:t>
+                <w:t xml:space="preserve">Yifeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenola Bougras-Cartron</w:t>
+                <w:t xml:space="preserve">Yu-Sha Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Aubry</w:t>
+                <w:t xml:space="preserve">Ya-Long He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (1), pp.146. </w:t>
+              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (1), pp.907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13148-025-01943-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12967-025-06360-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249512v1</w:t>
+                <w:t xml:space="preserve">hal-05235840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation variations of DNA damage response in glioblastoma: NSUN5 modulates tumor-intrinsic cytosolic DNA-sensing and microglial behavior</w:t>
+                <w:t xml:space="preserve">Selective disruption of DNMT1/ELK1 interactions induces DGKI re-expression and promotes temozolomide sensitivity of MGMT(methylated)/DGKI(methylated) glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An-An Yin</w:t>
+                <w:t xml:space="preserve">Jean-Maxime Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Yao</w:t>
+                <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yifeng Liu</w:t>
+                <w:t xml:space="preserve">Arulraj Nadaradjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Sha Ji</w:t>
+                <w:t xml:space="preserve">Gwenola Bougras-Cartron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ya-Long He</w:t>
+                <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (1), pp.907. </w:t>
+              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12967-025-06360-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13148-025-01943-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235840v1</w:t>
+                <w:t xml:space="preserve">hal-05249512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide DNA methylation analysis identifies potent CpG signature for temzolomide response in non-G-CIMP glioblastomas with unmethylated MGMT promoter: MGMT-dependent roles of GPR81</w:t>
               </w:r>
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Pseudogene Methylation Signature to Predict Temozolomide Outcome in Non-G-CIMP Glioblastomas</w:t>
+                <w:t xml:space="preserve">Aberrant DNA methylation impacts HOX genes expression in bone marrow mesenchymal stromal cells of myelodysplastic syndromes and de novo acute myeloid leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bowen Li</w:t>
+                <w:t xml:space="preserve">Benjamin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiu Wang</w:t>
+                <w:t xml:space="preserve">Frederic Picou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip L.-F. Liu</w:t>
+                <w:t xml:space="preserve">Christelle Debeissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Li</w:t>
+                <w:t xml:space="preserve">Myriam Koubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weihong Hu</w:t>
+                <w:t xml:space="preserve">Nathalie Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022, pp.6345160. </w:t>
+              <w:t xml:space="preserve">Cancer Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (8-9), pp.1263-1275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2022/6345160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41417-022-00441-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03756974v1</w:t>
+                <w:t xml:space="preserve">hal-03713209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aberrant DNA methylation impacts HOX genes expression in bone marrow mesenchymal stromal cells of myelodysplastic syndromes and de novo acute myeloid leukemia</w:t>
+                <w:t xml:space="preserve">A Novel Pseudogene Methylation Signature to Predict Temozolomide Outcome in Non-G-CIMP Glioblastomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Roux</w:t>
+                <w:t xml:space="preserve">Bowen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Picou</w:t>
+                <w:t xml:space="preserve">Jiu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Debeissat</w:t>
+                <w:t xml:space="preserve">Philip L.-F. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Koubi</w:t>
+                <w:t xml:space="preserve">Rui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gallay</w:t>
+                <w:t xml:space="preserve">Weihong Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Gene Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (8-9), pp.1263-1275. </w:t>
+              <w:t xml:space="preserve">Journal of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, pp.6345160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41417-022-00441-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2022/6345160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713209v1</w:t>
+                <w:t xml:space="preserve">hal-03756974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potent predictive CpG signature for temozolomide response in non-glioma-CpG island methylator phenotype glioblastomas with methylated MGMT promoter</w:t>
               </w:r>
@@ -936,64 +936,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1038,563 +1038,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Raman spectra with transcriptome data in glioblastoma multiforme defines tumour subtypes and predicts patient outcome</w:t>
+                <w:t xml:space="preserve">Integrative analysis identifies an immune-relevant epigenetic signature for prognostication of non-G-CIMP glioblastomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Le Reste</w:t>
+                <w:t xml:space="preserve">Anan Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleftherios Pilalis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Zhende Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yalong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luis Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jcmm.16902⟩</w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2021.1902071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467186v1</w:t>
+                <w:t xml:space="preserve">hal-03206742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative analysis identifies an immune-relevant epigenetic signature for prognostication of non-G-CIMP glioblastomas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of Raman spectra with transcriptome data in glioblastoma multiforme defines tumour subtypes and predicts patient outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Le Reste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anan Yin</w:t>
+                <w:t xml:space="preserve">Eleftherios Pilalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhende Shang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Etcheverry</w:t>
+                <w:t xml:space="preserve">Mari Mcmahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yalong He</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Aubry</w:t>
+                <w:t xml:space="preserve">Luis Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (23), pp.10846-10856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/2162402X.2021.1902071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jcmm.16902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206742v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytosine methylation of mature microRNAs inhibits their functions and is associated with poor prognosis in glioblastoma multiforme</w:t>
+                <w:t xml:space="preserve">EZH2 and KDM6B Expressions Are Associated with Specific Epigenetic Signatures during EMT in Non Small Cell Lung Carcinomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Cheray</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Camille Lachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Jacques</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pacaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenola Bougras-Cartron</w:t>
+                <w:t xml:space="preserve">Jean Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19 (1), pp.1-36. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12943-020-01155-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers12123649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500622v1</w:t>
+                <w:t xml:space="preserve">hal-03099270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EZH2 and KDM6B Expressions Are Associated with Specific Epigenetic Signatures during EMT in Non Small Cell Lung Carcinomas</w:t>
+                <w:t xml:space="preserve">Cytosine methylation of mature microRNAs inhibits their functions and is associated with poor prognosis in glioblastoma multiforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lachat</w:t>
+                <w:t xml:space="preserve">Mathilde Cheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Bruyère</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Aubry</w:t>
+                <w:t xml:space="preserve">Camille Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Mosser</w:t>
+                <w:t xml:space="preserve">Romain Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Bougras-Cartron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (12), </w:t>
+              <w:t xml:space="preserve">Molecular Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (1), pp.1-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers12123649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12943-020-01155-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099270v1</w:t>
+                <w:t xml:space="preserve">hal-02500622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local intracerebral inhibition of IRE1 by MKC8866 sensitizes glioblastoma to irradiation/chemotherapy in vivo</w:t>
               </w:r>
@@ -1714,103 +1714,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel predictive epigenetic signature for temozolomide in non-G-CIMP glioblastomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An-An Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya-Long He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-He Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Epigenetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (1), pp.76. </w:t>
@@ -1861,90 +1861,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMT is associated with an epigenetic signature of ECM remodeling genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Missey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (3), pp.205. </w:t>
@@ -2008,51 +2008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paloma Compes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2142,51 +2142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paloma Compes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2263,90 +2263,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A five-CpG signature of microRNA methylation in non-G-CIMP glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En-Ming Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An-An Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya-Long He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Jun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNS Neuroscience and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (9), pp.937-950. </w:t>
@@ -2384,90 +2384,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel prognostic six-CpG signature in glioblastomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An-An Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jill Barnholtz-Sloan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2691,64 +2691,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Boniface</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (1), pp.1213. </w:t>
@@ -2825,51 +2825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barnholtz-Sloan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2933,51 +2933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD90 Expression Controls Migration and Predicts Dasatinib Response in Glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3054,77 +3054,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the core to beyond the margin: a genomic picture of glioblastoma intratumor heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clavreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3201,51 +3201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of two glioblastoma-associated stromal cell subtypes with different carcinogenic properties in histologically normal surgical margins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clavreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tétaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3322,64 +3322,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DGKI Methylation Status Modulates the Prognostic Value of MGMT in Glioblastoma Patients Treated with Combined Radio-Chemotherapy with Temozolomide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Idbaih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3450,338 +3450,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Glioblastoma Stem-Like Cells are More Sensitive to Allogeneic NK and T Cell-Mediated Killing Compared with Serum-Cultured Glioblastoma Cells.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tony Avril</w:t>
+                <w:t xml:space="preserve">Immune genes are associated with human glioblastoma pathology and patient survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vauleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Vauléon</w:t>
+                <w:t xml:space="preserve">Avril Tony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Hamlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Cristian Chiforeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1750-3639.2011.00515.x⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (1), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1755-8794-5-41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00618443v1</w:t>
+                <w:t xml:space="preserve">hal-01064487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune genes are associated with human glioblastoma pathology and patient survival</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Avril Tony</w:t>
+                <w:t xml:space="preserve">Human Glioblastoma Stem-Like Cells are More Sensitive to Allogeneic NK and T Cell-Mediated Killing Compared with Serum-Cultured Glioblastoma Cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vauléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Hamlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Saikali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dan Cristian Chiforeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5 (1), pp.41. </w:t>
+              <w:t xml:space="preserve">Brain Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (2), pp.159-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1755-8794-5-41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1750-3639.2011.00515.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064487v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00618443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of a new cell population in the glioblastoma microenvironment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clavreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Chassevent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3883,51 +3883,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de la MGMT dans les gliomes. [MGMT analysis in gliomas].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Quillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vauléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4017,77 +4017,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 4-gene signature associated with clinical outcome in high-grade gliomas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Saïkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Surbled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4132,362 +4132,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00545436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic value of O6-methylguanine-DNA methyltransferase status in glioblastoma patients, assessed by five different methods.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of gene copy number variations in patients with mental retardation using array-CGH: Novel syndromes in a large French series.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Quillien</w:t>
+                <w:t xml:space="preserve">Séverine Drunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Guilhot</w:t>
+                <w:t xml:space="preserve">Claude Bendavid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Wager</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Fromont</w:t>
+                <w:t xml:space="preserve">Azzedine Aboura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 53 (2), pp.66-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmg.2009.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11060-009-0031-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00435222v1</w:t>
+                <w:t xml:space="preserve">inserm-00434932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of gene copy number variations in patients with mental retardation using array-CGH: Novel syndromes in a large French series.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Jaillard</w:t>
+                <w:t xml:space="preserve">Prognostic value of O6-methylguanine-DNA methyltransferase status in glioblastoma patients, assessed by five different methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Karayan-Tapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Drunat</w:t>
+                <w:t xml:space="preserve">Joëlle Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Bendavid</w:t>
+                <w:t xml:space="preserve">Michel Wager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azzedine Aboura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Etcheverry</w:t>
+                <w:t xml:space="preserve">Gaëlle Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 53 (2), pp.66-75. </w:t>
+              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (3), pp.311-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmg.2009.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11060-009-0031-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00434932v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00435222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA methylation in glioblastoma: impact on gene expression and clinical outcome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4577,64 +4577,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative genome-wide analysis reveals a robust genomic glioblastoma signature associated with copy number driving changes in gene expression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Saïkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4730,51 +4730,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NUMODIS project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4855,90 +4855,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Four-Gene Signature Associated with Clinical Outcome in High-Grade Gliomas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Saïkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Hamlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4989,90 +4989,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Genomic Alterations and Expression Profiling in Glioblastoma Multiforme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Hamlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5127,51 +5127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Expression Meta-Analysis Identifies Grading and Survival Markers in Anaplastic Glioma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5297,51 +5297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clavreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5435,51 +5435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clavreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tétaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5547,51 +5547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clavreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Chassevent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5678,77 +5678,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarkers and methods for the prognosis of glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5948,51 +5948,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249512v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Besson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Etcheverry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arulraj Nadaradjane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bougras-Cartron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-025-01943-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-An Yin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Sha Ji" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Long He" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-025-06360-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284288v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Bao Liang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hong Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Huang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Lin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Chao Mao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.14465" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968195v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leclerc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goujon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Nouyou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cluzeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/crispr.2022.0045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756974v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiu Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L.-F. Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihong Hu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/6345160" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Picou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Debeissat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Koubi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gallay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41417-022-00441-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898822v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ji" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi-2022-0344" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467186v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Le Reste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Pilalis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Mcmahon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.16902" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anan Yin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhende Shang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalong He" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2021.1902071" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02500622v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacques" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pacaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-020-01155-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099270v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lachat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bruy&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mosser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12123649" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Le Reste" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pineau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Voutetakis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Samal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Jegou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2020.08.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02153239v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-He Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-019-0670-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02076497v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Peixoto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Missey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-019-1397-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590333v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Compes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Tabouret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Colin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Appay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-019-03141-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02076599v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-019-03122-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121050v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=En-Ming Kang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jun Chen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.13133" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01711026v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Lu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Barnholtz-Sloan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.12786" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01777737v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lhomond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Avril" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dejeans" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Doultsinos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201707929" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01972440v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Monnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boniface" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bouvet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-5094-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01647188v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheverry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. He" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnholtz-Sloan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.19171" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671761v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Obacz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-17-1549" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396745v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Tayrac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavreul" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Saikali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3297" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117114v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment T&#233;taud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rousseau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-014-1683-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358132v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Idbaih" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vauleon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104455" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00618443v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vaul&#233;on" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hamlat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3639.2011.00515.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064487v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Tony" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cristian Chiforeanu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1755-8794-5-41" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00626532v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chassevent" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quillien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-011-0701-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K1NJN5JK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00587564v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Saikali" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lesimple" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2011.1332" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00545436v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Sa&#239;kali" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Surbled" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-10-1126" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00435222v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-Tapon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Guilhot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wager" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fromont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-009-0031-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LGCKQ99Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00434932v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Drunat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bendavid" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Aboura" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2009.10.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQRHLFGC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663706v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-701" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00352960v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.20618" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142224v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coulaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bletry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fivel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00550559v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noq085" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00550564v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00550572v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180639v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lem&#233;e" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guette" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180655v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogatien Faguer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180643v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menei" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Quillien" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117125v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delattre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-An Yin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Sha Ji" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Long He" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-025-06360-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249512v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Besson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Etcheverry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arulraj Nadaradjane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bougras-Cartron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-025-01943-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284288v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Bao Liang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Hong Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Huang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Lin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Chao Mao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.14465" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968195v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leclerc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Goujon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Nouyou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cluzeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/crispr.2022.0045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Picou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Debeissat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Koubi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gallay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41417-022-00441-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756974v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiu Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L.-F. Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihong Hu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/6345160" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898822v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ji" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi-2022-0344" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206742v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anan Yin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhende Shang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalong He" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2021.1902071" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467186v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Le Reste" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Pilalis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Mcmahon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.16902" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099270v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lachat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bruy&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mosser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12123649" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02500622v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacques" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pacaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-020-01155-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Le Reste" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pineau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Voutetakis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Samal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Jegou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2020.08.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02153239v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-He Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-019-0670-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02076497v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Peixoto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Missey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-019-1397-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590333v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Compes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Tabouret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Colin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Appay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-019-03141-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02076599v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-019-03122-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121050v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=En-Ming Kang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jun Chen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.13133" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01711026v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Lu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Barnholtz-Sloan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cns.12786" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01777737v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lhomond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Avril" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dejeans" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Doultsinos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201707929" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01972440v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Monnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boniface" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bouvet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-5094-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01647188v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheverry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. He" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnholtz-Sloan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.19171" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671761v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Obacz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-17-1549" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396745v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Tayrac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavreul" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Saikali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3297" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117114v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment T&#233;taud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rousseau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-014-1683-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358132v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Idbaih" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vauleon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104455" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064487v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Tony" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hamlat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cristian Chiforeanu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1755-8794-5-41" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00618443v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vaul&#233;on" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3639.2011.00515.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00626532v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chassevent" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quillien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-011-0701-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K1NJN5JK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00587564v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Saikali" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lesimple" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2011.1332" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00545436v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Sa&#239;kali" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Surbled" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-10-1126" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00434932v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Drunat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bendavid" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Aboura" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2009.10.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQRHLFGC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00435222v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-Tapon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Guilhot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wager" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fromont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-009-0031-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LGCKQ99Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663706v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-701" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00352960v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.20618" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142224v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coulaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bletry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fivel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00550559v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noq085" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00550564v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00550572v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180639v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lem&#233;e" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guette" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180655v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogatien Faguer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180643v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menei" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Quillien" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117125v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delattre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>