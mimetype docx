--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -703,278 +703,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment‐Dependent Ultrafast Photodynamics of Aurone Derivatives for the Photoprotection of Agrochemicals</w:t>
+                <w:t xml:space="preserve">Instrumental prediction of in vivo sensory properties of emollients to allow the development of new biobased ingredients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Hymas</w:t>
+                <w:t xml:space="preserve">Floriane Rischard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Dalton</w:t>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rioux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (6), pp.e202400402. </w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.105559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cptc.202400402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2025.105559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963258v1</w:t>
+                <w:t xml:space="preserve">hal-05345342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumental prediction of in vivo sensory properties of emollients to allow the development of new biobased ingredients</w:t>
+                <w:t xml:space="preserve">Environment‐Dependent Ultrafast Photodynamics of Aurone Derivatives for the Photoprotection of Agrochemicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Rischard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Flourat</w:t>
+                <w:t xml:space="preserve">Michael Hymas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+                <w:t xml:space="preserve">Jack Dalton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Savary</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine L. Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.105559. </w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (6), pp.e202400402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2025.105559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cptc.202400402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345342v1</w:t>
+                <w:t xml:space="preserve">hal-04963258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peroxidase 4-Based Enzymatic Synthesis of Stilbene Oligomers in Methyl Jasmonate-Elicited Grapevine Cell Suspensions</w:t>
               </w:r>
@@ -1624,559 +1624,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levoglucosenone to 3D-printed green materials: synthesizing sustainable and tunable monomers for eco-friendly photo-curing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Biobased Multifunctional Emollients for Cosmetic Applications: Toward the Ingredient-List Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Rischard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Pezzana</w:t>
+                <w:t xml:space="preserve">Léa Broche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdouramane Dosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Belgacem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marco Sangermano</w:t>
+                <w:t xml:space="preserve">Blandine Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3GC01833D⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (48), pp.16955-16964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c04259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195453v1</w:t>
+                <w:t xml:space="preserve">hal-04295931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biobased Polyethers via Acyclic Diene Metathesis Polymerization of α,ω-Diene Furanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Laccase-Mediated Dimerization of Resveratrol and Centrifugal Partition Chromatography: Optimization of E -Labruscol Production and Identification of New Resveratrol Dimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sursin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Annatelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sami Fadlallah</w:t>
+                <w:t xml:space="preserve">Z. Akissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Aricò</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Borie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 56 (21), pp.8845-8855. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (31), pp.11559-11569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.3c01279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c01997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273039v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Biobased Multifunctional Emollients for Cosmetic Applications: Toward the Ingredient-List Reduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Levoglucosenone to 3D-printed green materials: synthesizing sustainable and tunable monomers for eco-friendly photo-curing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Broche</w:t>
+                <w:t xml:space="preserve">Lorenzo Pezzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdouramane Dosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Blandine Godon</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sangermano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c04259⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.7571-7581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3GC01833D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295931v1</w:t>
+                <w:t xml:space="preserve">hal-04195453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Laccase-Mediated Dimerization of Resveratrol and Centrifugal Partition Chromatography: Optimization of E -Labruscol Production and Identification of New Resveratrol Dimers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biobased Polyethers via Acyclic Diene Metathesis Polymerization of α,ω-Diene Furanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Akissi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agathe Martinez</w:t>
+                <w:t xml:space="preserve">Mattia Annatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Borie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabio Aricò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (31), pp.11559-11569. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (21), pp.8845-8855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c01997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.3c01279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169252v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ferulic acid derivative concentration on the release kinetics, antioxidant capacity, and thermal behaviour of different polymeric films</w:t>
               </w:r>
@@ -2290,321 +2290,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliphatic-aromatic polyesters from naturally occurring sinapic acid through acyclic-diene metathesis polymerization in bulk and green solvent Cyrene™</w:t>
+                <w:t xml:space="preserve">Direct structural observation of ultrafast photoisomerization dynamics in sinapate esters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Zeaiter</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temitope T. Abiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josene M. Toldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Telles Do Casal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine L. Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c05901⟩</w:t>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (141), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42004-022-00757-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157196v1</w:t>
+                <w:t xml:space="preserve">hal-03839302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct structural observation of ultrafast photoisomerization dynamics in sinapate esters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aliphatic-aromatic polyesters from naturally occurring sinapic acid through acyclic-diene metathesis polymerization in bulk and green solvent Cyrene™</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Telles Do Casal</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nour Zeaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Fadlallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine L Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (141), pp.1-9. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (51), pp.17336-17345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42004-022-00757-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c05901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839302v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sustainable preparative-scale chemo-enzymatic synthesis of 6-hydroxy-5,7-dimethoxy-2-naphthoic acid (DMNA) from sinapic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Zeaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3239,51 +3239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Mouterde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Annatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Peru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6538,51 +6538,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="977C54FD"/>
+    <w:nsid w:val="DC1EC6C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6769,51 +6769,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-flourat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5692-7786" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444402v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L Flourat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brunissen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdouramane Dosso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503176" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288285v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Elasri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Fadlallah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flourat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Habibi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c00946" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05445618v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien A.M. P&#233;ru" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Imatoukene" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2025.102232" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737692v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Marant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crouzet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L. Flourat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Aziz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-024-09958-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04963258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hymas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dalton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rioux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202400402" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Rischard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Gore" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2025.105559" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Parent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c09502" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815942v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Toma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.128983" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04651909v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Breilly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boustingorry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Froidevaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c01134" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04552559v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Petracco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Belhomme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Castex" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2024.1362878" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04176067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrian Thaeder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Stanek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvreur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Borrego" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28155803" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04195453v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Pezzana" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belgacem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sangermano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3GC01833D" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04273039v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Annatelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Aric&#242;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c01279" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295931v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Broche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Godon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c04259" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04169252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sursin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Akissi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c01997" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157239v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rehan Khan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Torrieri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.135395" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157196v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Zeaiter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c05901" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839302v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temitope T. Abiola" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josene M. Toldo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Telles Do Casal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-022-00757-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843396v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vall&#233;e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518253.2022.2115317" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03722982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vinet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peyrot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brunois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c02010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980663v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Combes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bailly-Maitre-Grand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magnien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Haudrechy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202002141" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492936v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezinne C. Achinivu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105940" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03104017v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Reungoat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M M Mouterde" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010212" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03473099v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mouterde" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Peru" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202100284" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03473130v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Horbury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew a P Turner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack S Peters" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mention" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00633" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03473137v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien A.M. Peru" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109980" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03064264v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leriche-Grandchamp" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangchen Shen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Picard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Giordana" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6040362" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400639v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Renault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.9b00468" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03473143v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis A Baker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staniforth" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios G Stavros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000429" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893579v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Gaudin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Isidore" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M.M. Mouterde" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2020.06.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02012178v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bonnaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chollet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dumas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien A. M. Peru" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201800312" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400612v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien a M Peru" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00842" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400663v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Willig" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Teixeira" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2019.00012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03473084v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8gc00553b" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia R. S. Teixeira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7re00017k" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604320v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Luo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songqiu Yang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b00083" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598617v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gunawan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warwick Raverty" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Jevric" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21080988" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598622v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien A. M. Peru" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2016.00016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195511v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4gc01231c" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598634v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Barbara" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.11.035" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535299v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Burg&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra18274c" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631894v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra90099a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562839v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-Berion" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-015-1787-8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019100v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Cannet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201201290" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3XJFDPX5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195518v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pion" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando, F&#233;lix Reano" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahahe Mouandhoime" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbara" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubs.acs.org/doi/abs/10.1021/bk-2015-1192.ch004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2015-1192.ch004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01787810v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01787794v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Greatrex" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Warwick" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01787823v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-flourat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5692-7786" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444402v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L Flourat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brunissen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdouramane Dosso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503176" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288285v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Elasri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Fadlallah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flourat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Habibi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c00946" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05445618v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien A.M. P&#233;ru" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Imatoukene" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2025.102232" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737692v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Marant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crouzet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L. Flourat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Aziz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-024-09958-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345342v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Rischard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Gore" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2025.105559" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04963258v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hymas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dalton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rioux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202400402" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Parent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c09502" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815942v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Toma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.128983" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04651909v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Breilly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boustingorry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Froidevaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c01134" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04552559v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Petracco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Belhomme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Castex" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2024.1362878" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04176067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrian Thaeder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Stanek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvreur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Borrego" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28155803" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295931v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Broche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Godon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c04259" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04169252v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sursin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Akissi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c01997" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04195453v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Pezzana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belgacem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sangermano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3GC01833D" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04273039v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Annatelli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Aric&#242;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c01279" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157239v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rehan Khan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Torrieri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.135395" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839302v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temitope T. Abiola" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josene M. Toldo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Telles Do Casal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-022-00757-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157196v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Zeaiter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c05901" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843396v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vall&#233;e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518253.2022.2115317" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03722982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vinet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peyrot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brunois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c02010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980663v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Combes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bailly-Maitre-Grand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magnien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Haudrechy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202002141" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492936v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezinne C. Achinivu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105940" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03104017v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Reungoat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M M Mouterde" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010212" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03473099v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mouterde" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Peru" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202100284" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03473130v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Horbury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew a P Turner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack S Peters" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mention" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00633" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03473137v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien A.M. Peru" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109980" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03064264v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leriche-Grandchamp" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangchen Shen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Picard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Giordana" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6040362" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400639v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Renault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.9b00468" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03473143v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis A Baker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staniforth" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios G Stavros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000429" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893579v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Gaudin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Isidore" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M.M. Mouterde" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2020.06.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02012178v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bonnaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chollet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dumas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien A. M. Peru" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201800312" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400612v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien a M Peru" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00842" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400663v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Willig" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Teixeira" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2019.00012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03473084v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8gc00553b" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia R. S. Teixeira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7re00017k" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604320v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Luo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songqiu Yang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b00083" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598617v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gunawan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warwick Raverty" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Jevric" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21080988" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598622v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien A. M. Peru" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2016.00016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195511v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4gc01231c" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598634v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Barbara" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.11.035" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535299v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Burg&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra18274c" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631894v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra90099a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562839v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-Berion" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-015-1787-8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019100v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Cannet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201201290" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3XJFDPX5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195518v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pion" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando, F&#233;lix Reano" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahahe Mouandhoime" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbara" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubs.acs.org/doi/abs/10.1021/bk-2015-1192.ch004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2015-1192.ch004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01787810v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01787794v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Greatrex" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Warwick" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01787823v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>