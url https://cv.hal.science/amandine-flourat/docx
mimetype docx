--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -150,51 +150,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -452,5463 +452,5580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward and greener synthesis of naturally occurring long chain alkylresorcinols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The challenges faced by multifunctional ingredients: A critical review from sourcing to cosmetic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Rischard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Allais</w:t>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 48, pp.102232. </w:t>
+              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 340, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scp.2025.102232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cis.2025.103463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445618v1</w:t>
+                <w:t xml:space="preserve">hal-05577500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key-enzymes involved in the biosynthesis of resveratrol-based stilbenes in Vitis spp.: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Straightforward and greener synthesis of naturally occurring long chain alkylresorcinols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Marant</w:t>
+                <w:t xml:space="preserve">Aurélien A.M. Péru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Crouzet</w:t>
+                <w:t xml:space="preserve">Nabila Imatoukene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine L. Flourat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11101-024-09958-4⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48, pp.102232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scp.2025.102232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737692v1</w:t>
+                <w:t xml:space="preserve">hal-05445618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumental prediction of in vivo sensory properties of emollients to allow the development of new biobased ingredients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Key-enzymes involved in the biosynthesis of resveratrol-based stilbenes in Vitis spp.: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Marant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Rischard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Flourat</w:t>
+                <w:t xml:space="preserve">Amandine L. Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+                <w:t xml:space="preserve">Philippe Jeandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Savary</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aziz Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.105559. </w:t>
+              <w:t xml:space="preserve">Phytochemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (1), pp.461-481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2025.105559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11101-024-09958-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345342v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment‐Dependent Ultrafast Photodynamics of Aurone Derivatives for the Photoprotection of Agrochemicals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amandine L. Flourat</w:t>
+                <w:t xml:space="preserve">Instrumental prediction of in vivo sensory properties of emollients to allow the development of new biobased ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Rischard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Allais</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cptc.202400402⟩</w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.105559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2025.105559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963258v1</w:t>
+                <w:t xml:space="preserve">hal-05345342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peroxidase 4-Based Enzymatic Synthesis of Stilbene Oligomers in Methyl Jasmonate-Elicited Grapevine Cell Suspensions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Parent</w:t>
+                <w:t xml:space="preserve">Environment‐Dependent Ultrafast Photodynamics of Aurone Derivatives for the Photoprotection of Agrochemicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hymas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Dalton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine L. Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.4c09502⟩</w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (6), pp.e202400402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cptc.202400402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915757v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing stilbene recovery from cell cultures media: A comprehensive study of the adsorption process</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Peroxidase 4-Based Enzymatic Synthesis of Stilbene Oligomers in Methyl Jasmonate-Elicited Grapevine Cell Suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Marant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Duval</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lanoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2024.128983⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (3), pp.1929-1939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.4c09502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815942v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Vanillin to Concrete Plasticizers: An Innovative Path through ADMET Polymerization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Froidevaux</w:t>
+                <w:t xml:space="preserve">Optimizing stilbene recovery from cell cultures media: A comprehensive study of the adsorption process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruxandra Toma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine L. Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Marant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c01134⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 354 (4), pp.128983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2024.128983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651909v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green synthesis of (R)-3-hydroxy-decanoic acid and analogs from levoglucosenone: a novel access to the fatty acid moiety of rhamnolipids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Brunissen</w:t>
+                <w:t xml:space="preserve">From Vanillin to Concrete Plasticizers: An Innovative Path through ADMET Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Breilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Fadlallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boustingorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2024.1362878⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (29), pp.10701-10712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c01134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552559v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-Enzymatic Synthesis and Biological Assessment of p-Coumarate Fatty Esters: New Antifungal Agents for Potential Plant Protection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Célia Borrego</w:t>
+                <w:t xml:space="preserve">Green synthesis of (R)-3-hydroxy-decanoic acid and analogs from levoglucosenone: a novel access to the fatty acid moiety of rhamnolipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Petracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine L Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Belhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Brunissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28155803⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1362878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2024.1362878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176067v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Biobased Multifunctional Emollients for Cosmetic Applications: Toward the Ingredient-List Reduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Levoglucosenone to 3D-printed green materials: synthesizing sustainable and tunable monomers for eco-friendly photo-curing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léa Broche</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Pezzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdouramane Dosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Blandine Godon</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sangermano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c04259⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.7571-7581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3GC01833D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295931v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Laccase-Mediated Dimerization of Resveratrol and Centrifugal Partition Chromatography: Optimization of E -Labruscol Production and Identification of New Resveratrol Dimers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biobased Polyethers via Acyclic Diene Metathesis Polymerization of α,ω-Diene Furanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Annatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Fadlallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Aricò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c01997⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (21), pp.8845-8855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.3c01279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169252v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levoglucosenone to 3D-printed green materials: synthesizing sustainable and tunable monomers for eco-friendly photo-curing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Biobased Multifunctional Emollients for Cosmetic Applications: Toward the Ingredient-List Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Rischard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Belgacem</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Broche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdouramane Dosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Sangermano</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3GC01833D⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (48), pp.16955-16964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c04259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195453v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biobased Polyethers via Acyclic Diene Metathesis Polymerization of α,ω-Diene Furanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Laccase-Mediated Dimerization of Resveratrol and Centrifugal Partition Chromatography: Optimization of E -Labruscol Production and Identification of New Resveratrol Dimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sursin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Akissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.3c01279⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (31), pp.11559-11569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c01997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273039v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ferulic acid derivative concentration on the release kinetics, antioxidant capacity, and thermal behaviour of different polymeric films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elena Torrieri</w:t>
+                <w:t xml:space="preserve">Chemo-Enzymatic Synthesis and Biological Assessment of p-Coumarate Fatty Esters: New Antifungal Agents for Potential Plant Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrian Thaeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Stanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Borrego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brunissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.135395⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (15), pp.5803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28155803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157239v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct structural observation of ultrafast photoisomerization dynamics in sinapate esters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rioux</w:t>
+                <w:t xml:space="preserve">Effect of ferulic acid derivative concentration on the release kinetics, antioxidant capacity, and thermal behaviour of different polymeric films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Rehan Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Fadlallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gallos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Torrieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42004-022-00757-6⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 410, pp.135395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.135395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839302v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliphatic-aromatic polyesters from naturally occurring sinapic acid through acyclic-diene metathesis polymerization in bulk and green solvent Cyrene™</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Zeaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine L Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (51), pp.17336-17345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c05901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sustainable preparative-scale chemo-enzymatic synthesis of 6-hydroxy-5,7-dimethoxy-2-naphthoic acid (DMNA) from sinapic acid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct structural observation of ultrafast photoisomerization dynamics in sinapate esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Zeaiter</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sami Fadlallah</w:t>
+                <w:t xml:space="preserve">Temitope T. Abiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josene M. Toldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Telles Do Casal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine L. Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green chemistry letters and reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17518253.2022.2115317⟩</w:t>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (141), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42004-022-00757-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843396v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and Green Metrics Analysis of the AgOAc-Mediated Dimerization of Piceid: Toward a High-Yielding and More Sustainable Access to δ-Viniferin and Synthesis of New Piceid Dimers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Brunissen</w:t>
+                <w:t xml:space="preserve">A sustainable preparative-scale chemo-enzymatic synthesis of 6-hydroxy-5,7-dimethoxy-2-naphthoic acid (DMNA) from sinapic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Zeaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c02010⟩</w:t>
+              <w:t xml:space="preserve">Green chemistry letters and reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), pp.557-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17518253.2022.2115317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722982v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessing p‐Hydroxycinnamic acids: chemical synthesis, biomass recovery or engineered microbial production?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Haudrechy</w:t>
+                <w:t xml:space="preserve">Optimization and Green Metrics Analysis of the AgOAc-Mediated Dimerization of Piceid: Toward a High-Yielding and More Sustainable Access to δ-Viniferin and Synthesis of New Piceid Dimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine L Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brunissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.202002141⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (28), pp.9166-9175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c02010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980663v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of waste biomass from oleaginous “oil-bearing” seeds through the biocatalytic production of sinapic acid from mustard bran</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ezinne C. Achinivu</w:t>
+                <w:t xml:space="preserve">Selective Extraction of Sinapic Acid Derivatives from Mustard Seed Meal by Acting on pH: Toward a High Antioxidant Activity Rich Extract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Chadni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Reungoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis M M Mouterde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2020.105940⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, pp.212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26010212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492936v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Extraction of Sinapic Acid Derivatives from Mustard Seed Meal by Acting on pH: Toward a High Antioxidant Activity Rich Extract</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morad Chadni</w:t>
+                <w:t xml:space="preserve">Valorization of waste biomass from oleaginous “oil-bearing” seeds through the biocatalytic production of sinapic acid from mustard bran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezinne C. Achinivu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brunissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26010212⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 145, pp.105940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2020.105940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104017v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Hyperbranched Functional Materials via Green Polymerization of Readily Accessible Levoglucosenone‐Derived Monomers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accessing p‐Hydroxycinnamic acids: chemical synthesis, biomass recovery or engineered microbial production?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Peru</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bailly-Maitre-Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Magnien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Haudrechy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.202100284⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (1), pp.118-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.202002141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03473099v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Photochemistry of an Ethyl Sinapate Dimer: An Attempt Toward a Better Ultraviolet Filter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Mention</w:t>
+                <w:t xml:space="preserve">Sustainable Hyperbranched Functional Materials via Green Polymerization of Readily Accessible Levoglucosenone‐Derived Monomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mouterde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Annatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Peru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2020.00633⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (19), pp.2100284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.202100284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03473130v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A straightforward access to functionalizable polymers through ring-opening metathesis polymerization of levoglucosenone-derived monomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien A.M. Peru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 138, pp.109980. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2020.109980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Phenolics Uptake by Ligninolytic Fungal Cells and Its Potential as a Tool for the Production of Lignin-Derived Aromatic Building Blocks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Leriche-Grandchamp</w:t>
+                <w:t xml:space="preserve">Exploring the Photochemistry of an Ethyl Sinapate Dimer: An Attempt Toward a Better Ultraviolet Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael D Horbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew a P Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack S Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mention</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Heloïse Giordana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof6040362⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2020.00633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064264v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(S)-γ-hydroxymethyl-α,β-butenolide (aka HBO), a Valuable Chiral Synthon: Syntheses, Reactivity and Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition of Phenolics Uptake by Ligninolytic Fungal Cells and Its Potential as a Tool for the Production of Lignin-Derived Aromatic Building Blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leriche-Grandchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hangchen Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heloïse Giordana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.oprd.9b00468⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (4), pp.362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof6040362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400639v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation of ultrafast photoprotective mechanisms with increasing molecular complexity in sinapoyl malate derivatives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(S)-γ-hydroxymethyl-α,β-butenolide (aka HBO), a Valuable Chiral Synthon: Syntheses, Reactivity and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Haudrechy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vasilios G Stavros</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.202000429⟩</w:t>
+              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (5), pp.615-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.oprd.9b00468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03473143v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of an ethanol/water-based sinapine extraction from mustard bran using Response Surface Methodology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morvan Gaudin</w:t>
+                <w:t xml:space="preserve">Conservation of ultrafast photoprotective mechanisms with increasing molecular complexity in sinapoyl malate derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lewis A Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Staniforth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasilios G Stavros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbp.2020.06.001⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (17), pp.2006-2011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202000429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893579v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Performance Bio-Based Benzoxazines from Enzymatic Synthesis of Diphenols</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélien A. M. Peru</w:t>
+                <w:t xml:space="preserve">Optimization of an ethanol/water-based sinapine extraction from mustard bran using Response Surface Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Reungoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Isidore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis M.M. Mouterde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/macp.201800312⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 122, pp.322-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2020.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012178v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Total Synthesis of (β-5)-(β-O-4) Dihydroxytrimer and Dihydrotrimer of Coniferyl Alcohol (G): Advanced Lignin Model Compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Performance Bio-Based Benzoxazines from Enzymatic Synthesis of Diphenols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien A. M. Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2019.00842⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 220, pp.1800312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.201800312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400612v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-Friendly Extraction of Sinapine From Residues of Mustard Production</w:t>
+                <w:t xml:space="preserve">First Total Synthesis of (β-5)-(β-O-4) Dihydroxytrimer and Dihydrotrimer of Coniferyl Alcohol (G): Advanced Lignin Model Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien a M Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Haudrechy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2019.00012⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2019.00842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400663v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic solvent- and catalyst-free Baeyer–Villiger oxidation of levoglucosenone and dihydrolevoglucosenone (Cyrene®): a sustainable route to ( S )-γ-hydroxymethyl-α,β-butenolide and ( S )-γ-hydroxymethyl-γ-butyrolactone</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eco-Friendly Extraction of Sinapine From Residues of Mustard Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Willig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8gc00553b⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2019.00012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03473084v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From bench scale to kilolab production of renewable ferulic acid-based bisphenols: optimisation and evaluation of different purification approaches towards technical feasibility and process environmental sustainability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Couvreur</w:t>
+                <w:t xml:space="preserve">Organic solvent- and catalyst-free Baeyer–Villiger oxidation of levoglucosenone and dihydrolevoglucosenone (Cyrene®): a sustainable route to ( S )-γ-hydroxymethyl-α,β-butenolide and ( S )-γ-hydroxymethyl-γ-butyrolactone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien A. M. Peru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7re00017k⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (11), pp.2455-2458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8gc00553b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624985v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast barrierless photoisomerization and strong ultraviolet absorption of photoproducts in plant sunscreens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Luo</w:t>
+                <w:t xml:space="preserve">Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Liu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Songqiu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (5), pp.1025-1030. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b00083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-Enzymatic Synthesis of Chiral Epoxides Ethyl and Methyl (S)-3-(Oxiran-2-yl)propanoates from Renewable Levoglucosenone: An Access to Enantiopure (S)-Dairy Lactone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Peru</w:t>
+                <w:t xml:space="preserve">From bench scale to kilolab production of renewable ferulic acid-based bisphenols: optimisation and evaluation of different purification approaches towards technical feasibility and process environmental sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia R. S. Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Willig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martyn Jevric</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien A. M. Peru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules21080988⟩</w:t>
+              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (3), pp.406-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7re00017k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598617v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipase-Catalyzed Baeyer-Villiger Oxidation of Cellulose-Derived Levoglucosenone into (S)-γ-Hydroxymethyl-α,β-Butenolide: Optimization by Response Surface Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreia Teixeira</w:t>
+                <w:t xml:space="preserve">Chemo-Enzymatic Synthesis of Chiral Epoxides Ethyl and Methyl (S)-3-(Oxiran-2-yl)propanoates from Renewable Levoglucosenone: An Access to Enantiopure (S)-Dairy Lactone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Peru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gunawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warwick Raverty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyn Jevric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2016.00016⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (8), pp.988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules21080988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598622v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-enzymatic synthesis of key intermediates (S)-gamma-hydroxymethyl-alpha,beta- butenolide and (S)-gamma-hydroxymethyl-gamma-butyrolactone via lipase-mediated Baeyer-Villiger oxidation of levoglucosenone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipase-Catalyzed Baeyer-Villiger Oxidation of Cellulose-Derived Levoglucosenone into (S)-γ-Hydroxymethyl-α,β-Butenolide: Optimization by Response Surface Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andreia Teixeira</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien A. M. Peru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Brunissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (1), pp.404 - 412. </w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4gc01231c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2016.00016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195511v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable polymers derived from ferulic acid and biobased diols via ADMET</w:t>
+                <w:t xml:space="preserve">3-Hydroxypropionaldehyde (3-HPA) quantification by HPLC using a synthetic acrolein-free 3-hydroxypropionaldehyde system as analytical standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Barbara</w:t>
+                <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.11.035⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (112), pp.92619 - 92627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ra18274c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598634v1</w:t>
+                <w:t xml:space="preserve">hal-01535299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-Hydroxypropionaldehyde (3-HPA) quantification by HPLC using a synthetic acrolein-free 3-hydroxypropionaldehyde system as analytical standard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Burgé</w:t>
+                <w:t xml:space="preserve">Renewable polymers derived from ferulic acid and biobased diols via ADMET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (112), pp.92619 - 92627. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62, pp.236-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ra18274c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.11.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535299v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to &amp;quot;3-Hydroxypropionaldehyde (3-HPA) quantification by HPLC using a synthetic acrolein-free 3-hydroxypropionaldehyde system as analytical standard&amp;quot; [RSC Adv., 5 (2015) p. 92619]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemo-enzymatic synthesis of key intermediates (S)-gamma-hydroxymethyl-alpha,beta- butenolide and (S)-gamma-hydroxymethyl-gamma-butyrolactone via lipase-mediated Baeyer-Villiger oxidation of levoglucosenone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brunissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ra90099a⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (1), pp.404 - 412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4gc01231c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631894v1</w:t>
+                <w:t xml:space="preserve">hal-01195511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Lactobacillus reuteri Strains in Converting Glycerol into 3-Hydroxypropionic Acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Erratum to &amp;quot;3-Hydroxypropionaldehyde (3-HPA) quantification by HPLC using a synthetic acrolein-free 3-hydroxypropionaldehyde system as analytical standard&amp;quot; [RSC Adv., 5 (2015) p. 92619]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Burgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12010-015-1787-8⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (117), pp.96870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ra90099a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562839v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diversity of Lactobacillus reuteri Strains in Converting Glycerol into 3-Hydroxypropionic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Burgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Flourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 177 (4), pp.923 - 939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12010-015-1787-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chemoenzymatic Total Synthesis of a Naturally Occurring (5-5 ')/(8 '-O-4 '') Dehydrotrimer of Ferulic Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Mouterde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molly Cannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1, pp.173 - 179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.201201290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5918,176 +6035,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-enzymatic Synthesis, Derivatizations, and Polymerizations of Renewable Phenolic Monomers Derived from Ferulic Acid and Biobased Polyols : An access to Sustainable Copolyesters, Poly(esther-urethane)s, and Poly(ester-alkenamer)s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando, Félix Reano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahahe Mouandhoime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Polymer Chemistry: Biobased Materials and Biocatalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1192, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACS - American Chemical Society</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, ACS Symposium Series, 9780841230651. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bk-2015-1192.ch004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6097,380 +6214,380 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD FOR CONVERTING LEVOGLUCOSENONE INTO 4-HYDROXYMETHYL BUTYROLACTONE AND 4-HYDROXYMETHYL BUTENOLIDE WITHOUT USING ANY ORGANIC SOLVENT AND CATALYST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Peru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR20160056565 20160707 / WO2017FR51848 20170706. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD FOR SYNTHESIZING A PRECURSOR OF A SINGLE DAIRY-LACTONE ISOMER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Peru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Greatrex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Warwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR20150053112 20150410 / WO2016FR50813 20160408. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD FOR TRANSFORMING LEVOGLUCOSENONE INTO 4-HYDROXYMETHYN BUTYROLACTONE OR 4-HYDROXYMETHYL BUTENOLIDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Peru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Brunissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR20140053957 20140430 / WO2015EP59323 20150429. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId222"/>
+      <w:footerReference w:type="default" r:id="rId224"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6538,51 +6655,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC1EC6C9"/>
+    <w:nsid w:val="F1492E1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6769,51 +6886,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-flourat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5692-7786" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444402v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L Flourat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brunissen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdouramane Dosso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503176" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288285v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Elasri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Fadlallah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flourat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Habibi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c00946" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05445618v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien A.M. P&#233;ru" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Imatoukene" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2025.102232" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737692v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Marant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crouzet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L. Flourat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Aziz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-024-09958-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345342v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Rischard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Gore" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2025.105559" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04963258v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hymas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dalton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rioux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202400402" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Parent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c09502" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815942v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Toma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.128983" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04651909v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Breilly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boustingorry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Froidevaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c01134" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04552559v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Petracco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Belhomme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Castex" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2024.1362878" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04176067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrian Thaeder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Stanek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvreur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Borrego" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28155803" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295931v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Broche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Godon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c04259" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04169252v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sursin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Akissi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c01997" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04195453v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Pezzana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belgacem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sangermano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3GC01833D" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04273039v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Annatelli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Aric&#242;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c01279" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157239v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rehan Khan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Torrieri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.135395" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839302v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temitope T. Abiola" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josene M. Toldo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Telles Do Casal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-022-00757-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157196v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Zeaiter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c05901" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843396v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vall&#233;e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518253.2022.2115317" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03722982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vinet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peyrot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brunois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c02010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980663v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Combes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bailly-Maitre-Grand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magnien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Haudrechy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202002141" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492936v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezinne C. Achinivu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105940" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03104017v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Reungoat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M M Mouterde" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010212" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03473099v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mouterde" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Peru" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202100284" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03473130v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Horbury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew a P Turner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack S Peters" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mention" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00633" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03473137v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien A.M. Peru" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109980" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03064264v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leriche-Grandchamp" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangchen Shen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Picard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Giordana" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6040362" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400639v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Renault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.9b00468" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03473143v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis A Baker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staniforth" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios G Stavros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000429" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893579v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Gaudin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Isidore" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M.M. Mouterde" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2020.06.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02012178v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bonnaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chollet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dumas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien A. M. Peru" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201800312" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400612v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien a M Peru" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00842" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400663v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Willig" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Teixeira" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2019.00012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03473084v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8gc00553b" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia R. S. Teixeira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7re00017k" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604320v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Luo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songqiu Yang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b00083" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598617v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gunawan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warwick Raverty" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Jevric" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21080988" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598622v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien A. M. Peru" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2016.00016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195511v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4gc01231c" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598634v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Barbara" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.11.035" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535299v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Burg&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra18274c" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631894v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra90099a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562839v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-Berion" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-015-1787-8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019100v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Cannet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201201290" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3XJFDPX5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195518v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pion" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando, F&#233;lix Reano" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahahe Mouandhoime" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbara" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubs.acs.org/doi/abs/10.1021/bk-2015-1192.ch004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2015-1192.ch004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01787810v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01787794v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Greatrex" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Warwick" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01787823v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-flourat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5692-7786" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444402v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L Flourat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brunissen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdouramane Dosso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503176" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288285v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Elasri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Fadlallah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flourat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Habibi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c00946" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577500v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Rischard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Gore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2025.103463" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05445618v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien A.M. P&#233;ru" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Imatoukene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2025.102232" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Marant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crouzet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L. Flourat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Aziz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-024-09958-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2025.105559" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04963258v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hymas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dalton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rioux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202400402" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915757v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Parent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c09502" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815942v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Toma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.128983" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04651909v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Breilly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boustingorry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Froidevaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c01134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04552559v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Petracco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Belhomme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Castex" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2024.1362878" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04195453v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Pezzana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belgacem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sangermano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3GC01833D" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04273039v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Annatelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Aric&#242;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c01279" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Broche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Godon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c04259" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04169252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sursin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Akissi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c01997" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04176067v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrian Thaeder" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Stanek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvreur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Borrego" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28155803" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157239v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rehan Khan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Torrieri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.135395" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157196v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Zeaiter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c05901" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839302v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temitope T. Abiola" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josene M. Toldo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Telles Do Casal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-022-00757-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vall&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518253.2022.2115317" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03722982v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vinet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peyrot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brunois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c02010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03104017v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Reungoat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M M Mouterde" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010212" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492936v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezinne C. Achinivu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105940" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980663v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Combes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bailly-Maitre-Grand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magnien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Haudrechy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202002141" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03473099v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mouterde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Peru" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202100284" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03473137v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien A.M. Peru" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109980" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03473130v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Horbury" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew a P Turner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack S Peters" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mention" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00633" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03064264v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leriche-Grandchamp" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangchen Shen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Picard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Giordana" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6040362" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400639v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Renault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.9b00468" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03473143v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis A Baker" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staniforth" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios G Stavros" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000429" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893579v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Gaudin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Isidore" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M.M. Mouterde" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2020.06.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02012178v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bonnaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chollet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dumas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien A. M. Peru" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201800312" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400612v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien a M Peru" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00842" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400663v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Willig" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Teixeira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2019.00012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03473084v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonneau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8gc00553b" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604320v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Luo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songqiu Yang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b00083" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624985v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia R. S. Teixeira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7re00017k" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598617v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gunawan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warwick Raverty" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Jevric" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21080988" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598622v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien A. M. Peru" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2016.00016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535299v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Burg&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra18274c" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598634v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Barbara" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.11.035" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195511v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4gc01231c" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631894v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra90099a" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562839v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-Berion" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-015-1787-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019100v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Cannet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201201290" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3XJFDPX5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195518v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pion" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando, F&#233;lix Reano" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahahe Mouandhoime" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbara" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubs.acs.org/doi/abs/10.1021/bk-2015-1192.ch004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2015-1192.ch004" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01787810v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01787794v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Greatrex" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Warwick" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01787823v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>