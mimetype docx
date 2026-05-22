--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -518,51 +518,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 340, </w:t>
+              <w:t xml:space="preserve">, 2025, 340, pp.103463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cis.2025.103463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1607,291 +1607,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levoglucosenone to 3D-printed green materials: synthesizing sustainable and tunable monomers for eco-friendly photo-curing</w:t>
+                <w:t xml:space="preserve">Biobased Polyethers via Acyclic Diene Metathesis Polymerization of α,ω-Diene Furanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Pezzana</w:t>
+                <w:t xml:space="preserve">Mattia Annatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Belgacem</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabio Aricò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3GC01833D⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (21), pp.8845-8855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.3c01279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195453v1</w:t>
+                <w:t xml:space="preserve">hal-04273039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biobased Polyethers via Acyclic Diene Metathesis Polymerization of α,ω-Diene Furanics</w:t>
+                <w:t xml:space="preserve">Levoglucosenone to 3D-printed green materials: synthesizing sustainable and tunable monomers for eco-friendly photo-curing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Pezzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Annatelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sami Fadlallah</w:t>
+                <w:t xml:space="preserve">Sabrina Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdouramane Dosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Aricò</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marco Sangermano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 56 (21), pp.8845-8855. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.7571-7581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.3c01279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3GC01833D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273039v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Biobased Multifunctional Emollients for Cosmetic Applications: Toward the Ingredient-List Reduction</w:t>
               </w:r>
@@ -3356,51 +3356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Mouterde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Annatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Peru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3830,274 +3830,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(S)-γ-hydroxymethyl-α,β-butenolide (aka HBO), a Valuable Chiral Synthon: Syntheses, Reactivity and Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conservation of ultrafast photoprotective mechanisms with increasing molecular complexity in sinapoyl malate derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lewis A Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Staniforth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasilios G Stavros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.oprd.9b00468⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (17), pp.2006-2011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202000429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400639v1</w:t>
+                <w:t xml:space="preserve">hal-03473143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation of ultrafast photoprotective mechanisms with increasing molecular complexity in sinapoyl malate derivatives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(S)-γ-hydroxymethyl-α,β-butenolide (aka HBO), a Valuable Chiral Synthon: Syntheses, Reactivity and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Flourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Haudrechy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasilios G Stavros</w:t>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (17), pp.2006-2011. </w:t>
+              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (5), pp.615-636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.202000429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.oprd.9b00468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03473143v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of an ethanol/water-based sinapine extraction from mustard bran using Response Surface Methodology</w:t>
               </w:r>
@@ -4390,51 +4390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien a M Peru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Haudrechy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6655,51 +6655,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F1492E1C"/>
+    <w:nsid w:val="A930AB18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6886,51 +6886,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-flourat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5692-7786" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444402v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L Flourat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brunissen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdouramane Dosso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503176" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288285v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Elasri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Fadlallah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flourat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Habibi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c00946" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577500v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Rischard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Gore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2025.103463" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05445618v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien A.M. P&#233;ru" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Imatoukene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2025.102232" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Marant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crouzet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L. Flourat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Aziz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-024-09958-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2025.105559" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04963258v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hymas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dalton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rioux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202400402" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915757v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Parent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c09502" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815942v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Toma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.128983" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04651909v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Breilly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boustingorry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Froidevaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c01134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04552559v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Petracco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Belhomme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Castex" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2024.1362878" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04195453v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Pezzana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belgacem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sangermano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3GC01833D" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04273039v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Annatelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Aric&#242;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c01279" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Broche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Godon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c04259" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04169252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sursin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Akissi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c01997" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04176067v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrian Thaeder" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Stanek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvreur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Borrego" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28155803" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157239v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rehan Khan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Torrieri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.135395" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157196v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Zeaiter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c05901" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839302v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temitope T. Abiola" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josene M. Toldo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Telles Do Casal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-022-00757-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vall&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518253.2022.2115317" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03722982v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vinet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peyrot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brunois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c02010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03104017v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Reungoat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M M Mouterde" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010212" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492936v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezinne C. Achinivu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105940" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980663v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Combes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bailly-Maitre-Grand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magnien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Haudrechy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202002141" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03473099v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mouterde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Peru" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202100284" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03473137v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien A.M. Peru" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109980" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03473130v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Horbury" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew a P Turner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack S Peters" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mention" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00633" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03064264v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leriche-Grandchamp" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangchen Shen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Picard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Giordana" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6040362" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400639v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Renault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.9b00468" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03473143v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis A Baker" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staniforth" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios G Stavros" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000429" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893579v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Gaudin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Isidore" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M.M. Mouterde" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2020.06.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02012178v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bonnaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chollet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dumas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien A. M. Peru" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201800312" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400612v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien a M Peru" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00842" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400663v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Willig" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Teixeira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2019.00012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03473084v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonneau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8gc00553b" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604320v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Luo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songqiu Yang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b00083" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624985v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia R. S. Teixeira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7re00017k" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598617v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gunawan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warwick Raverty" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Jevric" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21080988" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598622v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien A. M. Peru" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2016.00016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535299v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Burg&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra18274c" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598634v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Barbara" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.11.035" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195511v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4gc01231c" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631894v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra90099a" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562839v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-Berion" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-015-1787-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019100v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Cannet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201201290" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3XJFDPX5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195518v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pion" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando, F&#233;lix Reano" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahahe Mouandhoime" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbara" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubs.acs.org/doi/abs/10.1021/bk-2015-1192.ch004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2015-1192.ch004" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01787810v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01787794v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Greatrex" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Warwick" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01787823v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-flourat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5692-7786" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444402v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L Flourat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brunissen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdouramane Dosso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503176" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288285v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Elasri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Fadlallah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Flourat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Habibi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c00946" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577500v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Rischard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Gore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2025.103463" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-05445618v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien A.M. P&#233;ru" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Imatoukene" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2025.102232" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Marant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crouzet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L. Flourat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Aziz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-024-09958-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2025.105559" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04963258v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hymas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dalton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rioux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202400402" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915757v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Parent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c09502" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815942v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Toma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.128983" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04651909v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Breilly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boustingorry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Froidevaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c01134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04552559v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Petracco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Belhomme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Castex" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2024.1362878" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04273039v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Annatelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Aric&#242;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c01279" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04195453v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Pezzana" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belgacem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sangermano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3GC01833D" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Broche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Godon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c04259" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04169252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sursin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Akissi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c01997" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04176067v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrian Thaeder" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Stanek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvreur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Borrego" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28155803" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157239v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rehan Khan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Torrieri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.135395" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157196v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Zeaiter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c05901" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839302v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temitope T. Abiola" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josene M. Toldo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Telles Do Casal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-022-00757-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vall&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518253.2022.2115317" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03722982v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vinet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peyrot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brunois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c02010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03104017v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Reungoat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M M Mouterde" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010212" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492936v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezinne C. Achinivu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105940" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980663v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Combes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bailly-Maitre-Grand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magnien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Haudrechy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202002141" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03473099v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mouterde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Peru" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202100284" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03473137v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien A.M. Peru" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109980" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03473130v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Horbury" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew a P Turner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack S Peters" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mention" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00633" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03064264v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leriche-Grandchamp" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangchen Shen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Picard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Giordana" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6040362" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03473143v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis A Baker" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staniforth" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilios G Stavros" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000429" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400639v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Renault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.9b00468" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893579v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Gaudin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Isidore" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M.M. Mouterde" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2020.06.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02012178v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bonnaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chollet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dumas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien A. M. Peru" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201800312" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400612v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien a M Peru" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00842" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400663v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Willig" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Teixeira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2019.00012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03473084v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonneau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8gc00553b" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604320v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Luo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songqiu Yang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b00083" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624985v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia R. S. Teixeira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7re00017k" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598617v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gunawan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warwick Raverty" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Jevric" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21080988" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598622v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien A. M. Peru" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2016.00016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535299v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Burg&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra18274c" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598634v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Barbara" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.11.035" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195511v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4gc01231c" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631894v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra90099a" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562839v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-Berion" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-015-1787-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019100v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Cannet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Ducrot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201201290" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3XJFDPX5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195518v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pion" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando, F&#233;lix Reano" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahahe Mouandhoime" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbara" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubs.acs.org/doi/abs/10.1021/bk-2015-1192.ch004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2015-1192.ch004" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01787810v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01787794v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Greatrex" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Warwick" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01787823v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>