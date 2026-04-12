--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -351,269 +351,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-obesity effects of intestinal gluconeogenesis are mediated by the brown adipose sympathetic nervous system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intestinal gluconeogenesis controls the neonatal development of hypothalamic feeding circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Vily Petit</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Judith Estrada-Meza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Videlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Duchampt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Saint-Béat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 89, pp.102036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2024.102036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752502v1</w:t>
+                <w:t xml:space="preserve">hal-04727601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal gluconeogenesis controls the neonatal development of hypothalamic feeding circuits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anti-obesity effects of intestinal gluconeogenesis are mediated by the brown adipose sympathetic nervous system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mithieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Vily Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gautier-Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Rajas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727601v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of the Peptide transporter 1 induces a prediabetic and depressive like phenotype in mice</w:t>
               </w:r>
@@ -943,587 +943,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04053181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brown adipocytes local response to thyroid hormone is required for adaptive thermogenesis in adult male mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intestinal gluconeogenesis shapes gut microbiota, fecal and urine metabolome in mice with gastric bypass surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Vily-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanis Zekri</w:t>
+                <w:t xml:space="preserve">Aude Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guyot</w:t>
+                <w:t xml:space="preserve">Carine Zitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gautier-Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inés Garteizgogeascoa Suñer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amandine Gautier-Stein</w:t>
+                <w:t xml:space="preserve">Matteo Serino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/elife.81996⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.1415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-04902-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958312v1</w:t>
+                <w:t xml:space="preserve">inserm-03582874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal gluconeogenesis shapes gut microbiota, fecal and urine metabolome in mice with gastric bypass surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Vily-Petit</w:t>
+                <w:t xml:space="preserve">Brown adipocytes local response to thyroid hormone is required for adaptive thermogenesis in adult male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Zekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Barataud</w:t>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Zitoun</w:t>
+                <w:t xml:space="preserve">Inés Garteizgogeascoa Suñer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Canaple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gautier-Stein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Serino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.1415. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e81996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-04902-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/elife.81996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03582874v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamoxifen treatment in the neonatal period affects glucose homeostasis in adult mice in a sex-dependent manner</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Saint-Béat</w:t>
+                <w:t xml:space="preserve">DIETARY FIBERS AND PROTEINS MODULATE BEHAVIOR VIA THE ACTIVATION OF INTESTINAL GLUCONEOGENESIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Sinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Soty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Silva</w:t>
+                <w:t xml:space="preserve">Juliane Zemdegs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/endocr/bqab098/6277101⟩</w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000514289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03257744v1</w:t>
+                <w:t xml:space="preserve">inserm-03257906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIETARY FIBERS AND PROTEINS MODULATE BEHAVIOR VIA THE ACTIVATION OF INTESTINAL GLUCONEOGENESIS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Guiard</w:t>
+                <w:t xml:space="preserve">Tamoxifen treatment in the neonatal period affects glucose homeostasis in adult mice in a sex-dependent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Estrada-Meza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Videlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Saint-Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Estrada</w:t>
+                <w:t xml:space="preserve">Marine Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.bqab098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000514289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/endocr/bqab098/6277101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03257906v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03257744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal gluconeogenesis and protein diet: future directions.</w:t>
+                <w:t xml:space="preserve">Intestinal gluconeogenesis and protein diet: future directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gautier-Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Rajas</w:t>
@@ -1559,75 +1559,75 @@
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0029665120007922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03038274v1</w:t>
+                <w:t xml:space="preserve">inserm-03432038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal gluconeogenesis and protein diet: future directions</w:t>
+                <w:t xml:space="preserve">Intestinal gluconeogenesis and protein diet: future directions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gautier-Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Rajas</w:t>
@@ -1663,51 +1663,51 @@
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0029665120007922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03432038v1</w:t>
+                <w:t xml:space="preserve">inserm-03038274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcitonin Gene-Related Peptide-Induced Phosphorylation of STAT3 in Arcuate Neurons Is a Link in the Metabolic Benefits of Portal Glucose</w:t>
               </w:r>
@@ -1821,563 +1821,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03257824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic benefits of gastric bypass surgery in the mouse: The role of fecal losses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jejunal Insulin Signalling Is Increased in Morbidly Obese Subjects with High Insulin Resistance and Is Regulated by Insulin and Leptin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisy Goncalves</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adeline Duchampt</w:t>
+                <w:t xml:space="preserve">Carolina Gutierrez-Repiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ailec Ho-Plagaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepción Santiago-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Garcia-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Rodríguez-Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2019.11.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), pp.196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/JCM9010196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02384061v1</w:t>
+                <w:t xml:space="preserve">inserm-02490232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jejunal Insulin Signalling Is Increased in Morbidly Obese Subjects with High Insulin Resistance and Is Regulated by Insulin and Leptin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sara Garcia-Serrano</w:t>
+                <w:t xml:space="preserve">Metabolic benefits of gastric bypass surgery in the mouse: The role of fecal losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Vily-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisca Rodríguez-Pacheco</w:t>
+                <w:t xml:space="preserve">Daisy Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Zitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Duchampt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (1), pp.196. </w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.14-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/JCM9010196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2019.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02490232v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02384061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal gluconeogenesis prevents obesity-linked liver steatosis and non-alcoholic fatty liver disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Vily-Petit</w:t>
+                <w:t xml:space="preserve">The absence of hepatic glucose-6 phosphatase/ChREBP couple is incompatible with survival in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Rajas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Soty-Roca</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Renaud Dentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexane Cannella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Raffin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Gautier-Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2019-319745⟩</w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.101108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2020.101108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02998354v1</w:t>
+                <w:t xml:space="preserve">inserm-03038399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The absence of hepatic glucose-6 phosphatase/ChREBP couple is incompatible with survival in mice.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Dentin</w:t>
+                <w:t xml:space="preserve">Intestinal gluconeogenesis prevents obesity-linked liver steatosis and non-alcoholic fatty liver disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Vily-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexane Cannella</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Maud Soty-Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gautier-Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.101108. </w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (12), pp.2193-2202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2020.101108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2019-319745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03038399v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02998354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose-6 Phosphate, A Central Hub for Liver Carbohydrate Metabolism</w:t>
               </w:r>
@@ -2493,77 +2493,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keizo Kaneko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Soty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Zitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Duchampt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16, pp.203-212. </w:t>
@@ -2595,278 +2595,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02339535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of Role of Dietary Protein Sensing in the Metabolic Benefits of Duodenal-Jejunal Bypass in the Mouse</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gut-Brain Glucose Signaling in Energy Homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Soty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gautier-Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Rajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mithieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep44856⟩</w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (6), pp.1231-1242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2017.04.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02339645v1</w:t>
+                <w:t xml:space="preserve">inserm-02339600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut-Brain Glucose Signaling in Energy Homeostasis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Absence of Role of Dietary Protein Sensing in the Metabolic Benefits of Duodenal-Jejunal Bypass in the Mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Vinera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Zitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Duchampt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25 (6), pp.1231-1242. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.44856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2017.04.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep44856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02339600v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02339645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BAP1 Is Altered by Copy Number Loss, Mutation, and/or Loss of Protein Expression in More Than 70% of Malignant Peritoneal Mesotheliomas</w:t>
               </w:r>
@@ -3025,51 +3025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Zitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bertile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3929,51 +3929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Soty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Zitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Rajas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4050,51 +4050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Duraffourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe de Vadder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4439,51 +4439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional regulation of the glucose-6-phosphatase gene by cAMP/vasoactive intestinal peptide in the intestine. Role of HNF4alpha, CREM, HNF1alpha, and C/EBPalpha.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gautier-Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Zitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Lalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4882,51 +4882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gautier-Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mithieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Soty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5033,77 +5033,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestinal gluconeogenesis controls the neonatal development of the hypothalamus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Soty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mithieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5180,51 +5180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Soty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gautier-Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Vily Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5553,77 +5553,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La néoglucogenèse intestinale contrôle le développement néonatal de l'hypothalamus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Soty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gautier-Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5661,64 +5661,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La néoglucogenèse intestinale contrôle le développement néonatal de l'hypthalamus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Soty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5976,90 +5976,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the CAV1-dependent trafficking of G6PC1 in the liver protects against the development of type 2 diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorine da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Saint-Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Bron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Duchampt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6648,51 +6648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428665v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valle Montalvo-Romeral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Jauze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Perrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Amaouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2025.101702" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier-Stein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vily-Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rajas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mithieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2023.11.012" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752502v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vily Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727601v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Estrada-Meza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Videlo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Duchampt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2024.102036" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752466v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Taki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Sinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Soty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guiard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272015v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-022-00707-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04053181v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chilloux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thorens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Place" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2023.101700" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958312v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zekri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Garteizgogeascoa Su&#241;er" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Canaple" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.81996" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03582874v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barataud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Zitoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Serino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-04902-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03257744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqab098/6277101" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03257906v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Zemdegs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Estrada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000514289" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03038274v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120007922" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03432038v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03257824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Castellanos-Jankiewicz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Guzman-Quevedo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Raffin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000509230" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02384061v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Goncalves" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2019.11.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02490232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gutierrez-Repiso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailec Ho-Plagaro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Santiago-Fernandez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Garcia-Serrano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Rodr&#237;guez-Pacheco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/JCM9010196" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02998354v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Soty-Roca" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-319745" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03038399v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dentin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Cannella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2020.101108" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02379118v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9120282" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339535v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keizo Kaneko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2018.06.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339645v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Vinera" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44856" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339600v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2017.04.032" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03814898v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Leblay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Stang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villeneuve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtho.2016.12.019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339678v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delalande" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertile" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00110" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482816v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montagner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Korecka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polizzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20127" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606287v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Casteras" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Abdul-Wahed" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vulin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-016-4097-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350960v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Clar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10545-014-9761-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350922v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe de Vadder" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Plessier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2014.12.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350728v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2014.05.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00737760v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexe&#239; Grichine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2011.09.022" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00737754v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db11-0986" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00737417v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Duraffourd" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2012.05.039" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00737426v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pillot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duraffourd" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine B&#233;geot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Luquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019107" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575314v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mutel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirilanto Ramamonjisoa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stefanutti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Houberdon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2010.08.014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172197v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Lalli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M603258200" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03582698v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Misery" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magnan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2005.09.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813522v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Domon-Dell" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Calon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Freund" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg747" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02381464v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02381542v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02381530v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02382092v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02382099v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02382389v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guiard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zemdegs" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02381608v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02382102v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339626v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40007-5_37-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354450v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine da Costa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03888258v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Barreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Beaudart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bennetau-Pelissero" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Benzi-Schmid" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03431491v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Barreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02149825v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crenn" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Atlan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissonnas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Boltz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Danel Buhl" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428665v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valle Montalvo-Romeral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Jauze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Perrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Amaouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2025.101702" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier-Stein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vily-Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rajas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mithieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2023.11.012" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727601v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Estrada-Meza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Videlo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Duchampt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2024.102036" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752502v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vily Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752466v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Taki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Sinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Soty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guiard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272015v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-022-00707-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04053181v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chilloux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thorens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Place" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2023.101700" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03582874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barataud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Zitoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Serino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-04902-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958312v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zekri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Garteizgogeascoa Su&#241;er" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Canaple" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.81996" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03257906v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Zemdegs" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Estrada" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000514289" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03257744v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Silva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqab098/6277101" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03432038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120007922" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03038274v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03257824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Castellanos-Jankiewicz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Guzman-Quevedo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Raffin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000509230" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02490232v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gutierrez-Repiso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailec Ho-Plagaro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Santiago-Fernandez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Garcia-Serrano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Rodr&#237;guez-Pacheco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/JCM9010196" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02384061v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Goncalves" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2019.11.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03038399v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dentin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Cannella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2020.101108" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02998354v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Soty-Roca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-319745" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02379118v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9120282" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339535v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keizo Kaneko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2018.06.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339600v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2017.04.032" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339645v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Vinera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44856" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03814898v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Leblay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Stang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villeneuve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtho.2016.12.019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339678v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delalande" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertile" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00110" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482816v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montagner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Korecka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polizzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20127" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606287v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Casteras" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Abdul-Wahed" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vulin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-016-4097-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350960v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Clar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10545-014-9761-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350922v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe de Vadder" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Plessier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2014.12.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350728v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2014.05.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00737760v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexe&#239; Grichine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2011.09.022" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00737754v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db11-0986" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00737417v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Duraffourd" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2012.05.039" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00737426v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pillot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duraffourd" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine B&#233;geot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Luquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019107" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575314v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mutel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirilanto Ramamonjisoa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stefanutti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Houberdon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2010.08.014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172197v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Lalli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M603258200" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03582698v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Misery" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magnan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2005.09.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813522v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Domon-Dell" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Calon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Freund" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg747" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02381464v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02381542v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02381530v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02382092v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02382099v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02382389v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guiard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zemdegs" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02381608v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02382102v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339626v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40007-5_37-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354450v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine da Costa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03888258v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Barreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Beaudart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bennetau-Pelissero" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Benzi-Schmid" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03431491v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Barreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02149825v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crenn" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Atlan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissonnas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Boltz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Danel Buhl" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>