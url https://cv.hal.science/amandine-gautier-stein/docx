--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -943,563 +943,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04053181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal gluconeogenesis shapes gut microbiota, fecal and urine metabolome in mice with gastric bypass surgery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brown adipocytes local response to thyroid hormone is required for adaptive thermogenesis in adult male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Barataud</w:t>
+                <w:t xml:space="preserve">Yanis Zekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Zitoun</w:t>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inés Garteizgogeascoa Suñer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Canaple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gautier-Stein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Serino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-04902-y⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e81996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/elife.81996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03582874v1</w:t>
+                <w:t xml:space="preserve">hal-03958312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brown adipocytes local response to thyroid hormone is required for adaptive thermogenesis in adult male mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanis Zekri</w:t>
+                <w:t xml:space="preserve">Intestinal gluconeogenesis shapes gut microbiota, fecal and urine metabolome in mice with gastric bypass surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Vily-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guyot</w:t>
+                <w:t xml:space="preserve">Aude Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inés Garteizgogeascoa Suñer</w:t>
+                <w:t xml:space="preserve">Carine Zitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gautier-Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Canaple</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Gautier-Stein</w:t>
+                <w:t xml:space="preserve">Matteo Serino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11, pp.e81996. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.1415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/elife.81996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-04902-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958312v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03582874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIETARY FIBERS AND PROTEINS MODULATE BEHAVIOR VIA THE ACTIVATION OF INTESTINAL GLUCONEOGENESIS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Soty</w:t>
+                <w:t xml:space="preserve">Tamoxifen treatment in the neonatal period affects glucose homeostasis in adult mice in a sex-dependent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Estrada-Meza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Videlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Saint-Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliane Zemdegs</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Judith Estrada</w:t>
+                <w:t xml:space="preserve">Marine Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000514289⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.bqab098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/endocr/bqab098/6277101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03257906v1</w:t>
+                <w:t xml:space="preserve">inserm-03257744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamoxifen treatment in the neonatal period affects glucose homeostasis in adult mice in a sex-dependent manner</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Saint-Béat</w:t>
+                <w:t xml:space="preserve">DIETARY FIBERS AND PROTEINS MODULATE BEHAVIOR VIA THE ACTIVATION OF INTESTINAL GLUCONEOGENESIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Sinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Soty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Zemdegs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Silva</w:t>
+                <w:t xml:space="preserve">Judith Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.bqab098. </w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/endocr/bqab098/6277101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000514289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03257744v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03257906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestinal gluconeogenesis and protein diet: future directions</w:t>
               </w:r>
@@ -1961,90 +1961,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic benefits of gastric bypass surgery in the mouse: The role of fecal losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Vily-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Zitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Duchampt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2134,51 +2134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Dentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexane Cannella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2255,51 +2255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Vily-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Soty-Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2493,77 +2493,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keizo Kaneko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Soty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Zitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Duchampt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16, pp.203-212. </w:t>
@@ -2595,278 +2595,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02339535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut-Brain Glucose Signaling in Energy Homeostasis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Absence of Role of Dietary Protein Sensing in the Metabolic Benefits of Duodenal-Jejunal Bypass in the Mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Vinera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Zitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Duchampt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2017.04.032⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.44856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep44856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02339600v1</w:t>
+                <w:t xml:space="preserve">inserm-02339645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of Role of Dietary Protein Sensing in the Metabolic Benefits of Duodenal-Jejunal Bypass in the Mouse</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gut-Brain Glucose Signaling in Energy Homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Soty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gautier-Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Rajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mithieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.44856. </w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (6), pp.1231-1242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep44856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2017.04.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02339645v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02339600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BAP1 Is Altered by Copy Number Loss, Mutation, and/or Loss of Protein Expression in More Than 70% of Malignant Peritoneal Mesotheliomas</w:t>
               </w:r>
@@ -3025,51 +3025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Zitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bertile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3929,51 +3929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Soty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Zitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Rajas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4439,51 +4439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional regulation of the glucose-6-phosphatase gene by cAMP/vasoactive intestinal peptide in the intestine. Role of HNF4alpha, CREM, HNF1alpha, and C/EBPalpha.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gautier-Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Zitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Lalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4882,51 +4882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gautier-Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mithieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Soty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5033,77 +5033,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestinal gluconeogenesis controls the neonatal development of the hypothalamus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Soty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mithieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5553,77 +5553,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La néoglucogenèse intestinale contrôle le développement néonatal de l'hypothalamus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Soty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gautier-Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5661,64 +5661,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La néoglucogenèse intestinale contrôle le développement néonatal de l'hypthalamus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Soty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6648,51 +6648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428665v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valle Montalvo-Romeral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Jauze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Perrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Amaouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2025.101702" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier-Stein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vily-Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rajas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mithieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2023.11.012" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727601v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Estrada-Meza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Videlo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Duchampt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2024.102036" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752502v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vily Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752466v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Taki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Sinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Soty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guiard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272015v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-022-00707-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04053181v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chilloux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thorens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Place" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2023.101700" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03582874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barataud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Zitoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Serino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-04902-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958312v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zekri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Garteizgogeascoa Su&#241;er" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Canaple" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.81996" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03257906v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Zemdegs" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Estrada" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000514289" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03257744v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Silva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqab098/6277101" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03432038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120007922" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03038274v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03257824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Castellanos-Jankiewicz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Guzman-Quevedo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Raffin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000509230" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02490232v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gutierrez-Repiso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailec Ho-Plagaro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Santiago-Fernandez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Garcia-Serrano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Rodr&#237;guez-Pacheco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/JCM9010196" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02384061v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Goncalves" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2019.11.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03038399v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dentin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Cannella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2020.101108" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02998354v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Soty-Roca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-319745" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02379118v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9120282" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339535v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keizo Kaneko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2018.06.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339600v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2017.04.032" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339645v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Vinera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44856" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03814898v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Leblay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Stang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villeneuve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtho.2016.12.019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339678v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delalande" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertile" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00110" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482816v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montagner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Korecka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polizzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20127" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606287v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Casteras" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Abdul-Wahed" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vulin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-016-4097-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350960v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Clar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10545-014-9761-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350922v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe de Vadder" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Plessier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2014.12.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350728v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2014.05.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00737760v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexe&#239; Grichine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2011.09.022" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00737754v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db11-0986" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00737417v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Duraffourd" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2012.05.039" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00737426v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pillot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duraffourd" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine B&#233;geot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Luquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019107" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575314v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mutel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirilanto Ramamonjisoa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stefanutti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Houberdon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2010.08.014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172197v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Lalli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M603258200" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03582698v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Misery" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magnan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2005.09.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813522v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Domon-Dell" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Calon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Freund" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg747" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02381464v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02381542v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02381530v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02382092v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02382099v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02382389v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guiard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zemdegs" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02381608v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02382102v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339626v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40007-5_37-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354450v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine da Costa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03888258v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Barreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Beaudart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bennetau-Pelissero" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Benzi-Schmid" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03431491v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Barreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02149825v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crenn" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Atlan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissonnas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Boltz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Danel Buhl" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428665v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valle Montalvo-Romeral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Jauze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Perrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Amaouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2025.101702" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier-Stein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vily-Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rajas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mithieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2023.11.012" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727601v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Estrada-Meza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Videlo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Duchampt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2024.102036" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752502v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vily Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752466v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Taki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Sinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Soty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guiard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272015v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-022-00707-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04053181v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chilloux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thorens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Place" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2023.101700" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958312v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zekri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Garteizgogeascoa Su&#241;er" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Canaple" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.81996" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03582874v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barataud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Zitoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Serino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-04902-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03257744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqab098/6277101" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03257906v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Zemdegs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Estrada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000514289" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03432038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120007922" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03038274v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03257824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Castellanos-Jankiewicz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Guzman-Quevedo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Raffin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000509230" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02490232v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gutierrez-Repiso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailec Ho-Plagaro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Santiago-Fernandez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Garcia-Serrano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Rodr&#237;guez-Pacheco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/JCM9010196" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02384061v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Goncalves" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2019.11.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03038399v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dentin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Cannella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2020.101108" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02998354v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Soty-Roca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-319745" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02379118v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9120282" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339535v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keizo Kaneko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2018.06.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339645v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Vinera" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44856" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339600v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2017.04.032" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03814898v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Leblay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Stang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villeneuve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtho.2016.12.019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339678v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delalande" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bertile" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00110" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482816v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montagner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Korecka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polizzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20127" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606287v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Casteras" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Abdul-Wahed" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vulin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-016-4097-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350960v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Clar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10545-014-9761-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350922v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe de Vadder" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Plessier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2014.12.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350728v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2014.05.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00737760v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexe&#239; Grichine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2011.09.022" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00737754v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db11-0986" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00737417v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Duraffourd" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2012.05.039" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00737426v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pillot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duraffourd" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine B&#233;geot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Luquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019107" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575314v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mutel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirilanto Ramamonjisoa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stefanutti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Houberdon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2010.08.014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172197v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Lalli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M603258200" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03582698v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Misery" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magnan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2005.09.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813522v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Domon-Dell" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Calon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Freund" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg747" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02381464v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02381542v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02381530v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02382092v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02382099v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02382389v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guiard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zemdegs" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02381608v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02382102v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02339626v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40007-5_37-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354450v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine da Costa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03888258v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Barreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Beaudart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bennetau-Pelissero" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Benzi-Schmid" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03431491v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Barreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02149825v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crenn" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Atlan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissonnas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Boltz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Danel Buhl" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>