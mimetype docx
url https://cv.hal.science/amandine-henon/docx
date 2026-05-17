--- v0 (2026-03-15)
+++ v1 (2026-05-17)
@@ -66,466 +66,466 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et identification de Plans de Gestion de Données disciplinaires pouvant être utilisés comme exemple</w:t>
+                <w:t xml:space="preserve">How to implement Open Science for a national research community ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Genova</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Amandine Hénon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Icobio 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPB University Bogor, Aug 2025, Bogor, West Java, Indonesia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Cosserat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17533101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion des jeux de données et Science Ouverte : l'implication des unités d'appui à la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Guiffant</w:t>
+                <w:t xml:space="preserve">Isabelle Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Hénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvette Lafosse</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05187206v2</w:t>
+                <w:t xml:space="preserve">Cécile Callou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIVe colloque du GMPCA ( (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie): Archéométrie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GMPCA, Apr 2023, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparation à la FAIRisation des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Hénon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole thématique E-Envir 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to implement Open Science for a national research community ?</w:t>
-[...27 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse et identification de Plans de Gestion de Données disciplinaires pouvant être utilisés comme exemple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Genova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Cosserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Guiffant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Research Data Alliance France (RDA France). 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.17533101⟩</w:t>
-[...195 lines deleted...]
-                <w:t xml:space="preserve">hal-03421571v1</w:t>
+                <w:t xml:space="preserve">hal-05187206v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -677,64 +677,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InDoRES, A platform for FAIR biodiversity and environmental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Khrouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -804,51 +804,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique des données des dispositifs et infrastructures de l'INEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1091,51 +1091,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187206v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cosserat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lafosse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330378v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine H&#233;non" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17533101" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079778v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421571v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutroncy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11962.91845" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Khrouz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000652v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;non Amandine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine H&#233;non" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17533101" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079778v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421571v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187206v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cosserat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lafosse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutroncy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11962.91845" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Khrouz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000652v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;non Amandine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>