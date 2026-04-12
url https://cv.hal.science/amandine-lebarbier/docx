--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -447,234 +447,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de l'ouvrage de Cécile Leblanc et Daniel Pistone (dir.), Le Wagnérisme dans tous ses états, Presses Sorbonne Nouvelle, 2016</w:t>
+                <w:t xml:space="preserve">La musique comme herméneutique secrète entre les amants dans Le Chant de l’amour triomphant d’Ivan Tourgueniev (1881) et Portrait de la jeune fille en feu de Céline Sciamma (2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lebarbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 385, p.105-107</w:t>
+              <w:t xml:space="preserve">Poétiques comparatistes, SFLGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Littérature et musique, textes réunis par Frédéric Sounac, p.253-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391097v1</w:t>
+                <w:t xml:space="preserve">hal-04390861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“On a peine à juger qui des deux est le maître” Variations autour du cabinet secret et réflexions sur la conjugalité dans La Barbe Bleue d’Offenbach, sur un livret de Henri Meilhac et Ludovic Halévy</w:t>
+                <w:t xml:space="preserve">Recension de l'ouvrage de Cécile Leblanc et Daniel Pistone (dir.), Le Wagnérisme dans tous ses états, Presses Sorbonne Nouvelle, 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lebarbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, LE DÉFAUT : Études en hommage à Camille Dumoulié, n°2</w:t>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 385, p.105-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249362v1</w:t>
+                <w:t xml:space="preserve">hal-04391097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La musique comme herméneutique secrète entre les amants dans Le Chant de l’amour triomphant d’Ivan Tourgueniev (1881) et Portrait de la jeune fille en feu de Céline Sciamma (2019)</w:t>
+                <w:t xml:space="preserve">“On a peine à juger qui des deux est le maître” Variations autour du cabinet secret et réflexions sur la conjugalité dans La Barbe Bleue d’Offenbach, sur un livret de Henri Meilhac et Ludovic Halévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lebarbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poétiques comparatistes, SFLGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Littérature et musique, textes réunis par Frédéric Sounac, p.253-269</w:t>
+              <w:t xml:space="preserve">Silène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, LE DÉFAUT : Études en hommage à Camille Dumoulié, n°2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390861v1</w:t>
+                <w:t xml:space="preserve">hal-04249362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au numéro &amp;quot;Les personnages de l'ombre</w:t>
               </w:r>
@@ -749,480 +749,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’Honoré de Balzac à Charles Lafont : mais quel est le plus connu des Chefs-d’œuvre inconnus ? &amp;quot;, dans Les chefs d'oeuvre inconnus au XIXe siècle</w:t>
+                <w:t xml:space="preserve">Introduction au numéro &amp;quot;Écouter est un art : Figures d'auditeurs et d'auditrices au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lebarbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabula / Les colloques</w:t>
+              <w:t xml:space="preserve">Silène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391005v1</w:t>
+                <w:t xml:space="preserve">hal-04391011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au dossier &amp;quot;Les chefs-d'oeuvre inconnus au XIXe siècle</w:t>
+                <w:t xml:space="preserve">“Ô Sainte Cécile !” : la figure de la sainte patronne de la musique, un outil pour penser la création et l’inspiration musicale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lebarbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabula / Les colloques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Comparatismes en Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391000v1</w:t>
+                <w:t xml:space="preserve">hal-04249243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Ô Sainte Cécile !” : la figure de la sainte patronne de la musique, un outil pour penser la création et l’inspiration musicale ?</w:t>
+                <w:t xml:space="preserve">Introduction au dossier &amp;quot;Les chefs-d'oeuvre inconnus au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lebarbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparatismes en Sorbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n°13</w:t>
+              <w:t xml:space="preserve">Fabula / Les colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249243v1</w:t>
+                <w:t xml:space="preserve">hal-04391000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’extase musicale en migration : de Raphaël à l’Andacht romantique, de Bologne à Paris</w:t>
+                <w:t xml:space="preserve">D’Honoré de Balzac à Charles Lafont : mais quel est le plus connu des Chefs-d’œuvre inconnus ? &amp;quot;, dans Les chefs d'oeuvre inconnus au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lebarbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibliothèque comparatiste de la SFLGC</w:t>
+              <w:t xml:space="preserve">Fabula / Les colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249223v1</w:t>
+                <w:t xml:space="preserve">hal-04391005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au numéro &amp;quot;Marâtre Nature</w:t>
+                <w:t xml:space="preserve">L’extase musicale en migration : de Raphaël à l’Andacht romantique, de Bologne à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lebarbier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Brugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pagaille - Revue de Littératures et Médias comparés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1</w:t>
+              <w:t xml:space="preserve">Bibliothèque comparatiste de la SFLGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391030v1</w:t>
+                <w:t xml:space="preserve">hal-04249223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au numéro &amp;quot;Écouter est un art : Figures d'auditeurs et d'auditrices au XIXe siècle</w:t>
+                <w:t xml:space="preserve">Introduction au numéro &amp;quot;Marâtre Nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lebarbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dubail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Pagaille - Revue de Littératures et Médias comparés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391011v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de l'ouvrage de Bryan White, Music for St Cecilia’s Day, From Purcell to Handel, Suffolk, Boydell Press, 2019</w:t>
               </w:r>
@@ -2920,407 +2920,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chefs d'oeuvre inconnus dans la littérature du XIXe siècle</w:t>
+                <w:t xml:space="preserve">Marâtre Nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lebarbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dubail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Amandio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabula / Les colloques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Pagaille - Revue de Littératures et Médias comparés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391042v1</w:t>
+                <w:t xml:space="preserve">hal-04391063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures d'auditeurs et d'auditrices dans la littérature du XIXe siècle</w:t>
+                <w:t xml:space="preserve">Les chefs d'oeuvre inconnus dans la littérature du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lebarbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, 2021</w:t>
+              <w:t xml:space="preserve">Fabula / Les colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391051v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marâtre Nature</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Figures d'auditeurs et d'auditrices dans la littérature du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lebarbier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Dubail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pagaille - Revue de Littératures et Médias comparés</w:t>
+              <w:t xml:space="preserve">Silène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523500v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marâtre Nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Amandio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lebarbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dubail</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pagaille - Revue de Littératures et Médias comparés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391063v1</w:t>
+                <w:t xml:space="preserve">hal-04523500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3490,51 +3490,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA751686"/>
+    <w:nsid w:val="288EFA64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3721,51 +3721,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-lebarbier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371313v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hassid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebarbier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14lk6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391038v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brugier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390838v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391097v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04249362v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390861v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391005v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391000v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04249243v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04249223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391030v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391116v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04249143v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390910v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04440598v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04440549v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390938v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390943v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04440540v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04440578v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04440591v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04440520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04440524v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390821v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390807v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391081v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391078v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391042v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523500v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Amandio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391063v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391025v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-lebarbier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371313v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hassid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebarbier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14lk6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391038v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brugier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390838v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390861v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391097v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04249362v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391011v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04249243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391000v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391005v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04249223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391030v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391116v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04249143v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390910v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04440598v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04440549v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390938v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390943v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04440540v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04440578v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04440591v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04440520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04440524v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390821v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390807v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391081v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391078v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Amandio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391042v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391051v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391025v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>