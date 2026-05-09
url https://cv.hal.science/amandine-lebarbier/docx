--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -447,234 +447,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La musique comme herméneutique secrète entre les amants dans Le Chant de l’amour triomphant d’Ivan Tourgueniev (1881) et Portrait de la jeune fille en feu de Céline Sciamma (2019)</w:t>
+                <w:t xml:space="preserve">Recension de l'ouvrage de Cécile Leblanc et Daniel Pistone (dir.), Le Wagnérisme dans tous ses états, Presses Sorbonne Nouvelle, 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lebarbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poétiques comparatistes, SFLGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Littérature et musique, textes réunis par Frédéric Sounac, p.253-269</w:t>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 385, p.105-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390861v1</w:t>
+                <w:t xml:space="preserve">hal-04391097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de l'ouvrage de Cécile Leblanc et Daniel Pistone (dir.), Le Wagnérisme dans tous ses états, Presses Sorbonne Nouvelle, 2016</w:t>
+                <w:t xml:space="preserve">“On a peine à juger qui des deux est le maître” Variations autour du cabinet secret et réflexions sur la conjugalité dans La Barbe Bleue d’Offenbach, sur un livret de Henri Meilhac et Ludovic Halévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lebarbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 385, p.105-107</w:t>
+              <w:t xml:space="preserve">Silène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, LE DÉFAUT : Études en hommage à Camille Dumoulié, n°2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391097v1</w:t>
+                <w:t xml:space="preserve">hal-04249362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“On a peine à juger qui des deux est le maître” Variations autour du cabinet secret et réflexions sur la conjugalité dans La Barbe Bleue d’Offenbach, sur un livret de Henri Meilhac et Ludovic Halévy</w:t>
+                <w:t xml:space="preserve">La musique comme herméneutique secrète entre les amants dans Le Chant de l’amour triomphant d’Ivan Tourgueniev (1881) et Portrait de la jeune fille en feu de Céline Sciamma (2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lebarbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, LE DÉFAUT : Études en hommage à Camille Dumoulié, n°2</w:t>
+              <w:t xml:space="preserve">Poétiques comparatistes, SFLGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Littérature et musique, textes réunis par Frédéric Sounac, p.253-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249362v1</w:t>
+                <w:t xml:space="preserve">hal-04390861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au numéro &amp;quot;Les personnages de l'ombre</w:t>
               </w:r>
@@ -749,165 +749,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au numéro &amp;quot;Écouter est un art : Figures d'auditeurs et d'auditrices au XIXe siècle</w:t>
+                <w:t xml:space="preserve">“Ô Sainte Cécile !” : la figure de la sainte patronne de la musique, un outil pour penser la création et l’inspiration musicale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lebarbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Comparatismes en Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391011v1</w:t>
+                <w:t xml:space="preserve">hal-04249243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Ô Sainte Cécile !” : la figure de la sainte patronne de la musique, un outil pour penser la création et l’inspiration musicale ?</w:t>
+                <w:t xml:space="preserve">D’Honoré de Balzac à Charles Lafont : mais quel est le plus connu des Chefs-d’œuvre inconnus ? &amp;quot;, dans Les chefs d'oeuvre inconnus au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lebarbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparatismes en Sorbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n°13</w:t>
+              <w:t xml:space="preserve">Fabula / Les colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249243v1</w:t>
+                <w:t xml:space="preserve">hal-04391005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au dossier &amp;quot;Les chefs-d'oeuvre inconnus au XIXe siècle</w:t>
               </w:r>
@@ -956,273 +956,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’Honoré de Balzac à Charles Lafont : mais quel est le plus connu des Chefs-d’œuvre inconnus ? &amp;quot;, dans Les chefs d'oeuvre inconnus au XIXe siècle</w:t>
+                <w:t xml:space="preserve">L’extase musicale en migration : de Raphaël à l’Andacht romantique, de Bologne à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lebarbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabula / Les colloques</w:t>
+              <w:t xml:space="preserve">Bibliothèque comparatiste de la SFLGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391005v1</w:t>
+                <w:t xml:space="preserve">hal-04249223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’extase musicale en migration : de Raphaël à l’Andacht romantique, de Bologne à Paris</w:t>
+                <w:t xml:space="preserve">Introduction au numéro &amp;quot;Marâtre Nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lebarbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dubail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibliothèque comparatiste de la SFLGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Pagaille - Revue de Littératures et Médias comparés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249223v1</w:t>
+                <w:t xml:space="preserve">hal-04391030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au numéro &amp;quot;Marâtre Nature</w:t>
+                <w:t xml:space="preserve">Introduction au numéro &amp;quot;Écouter est un art : Figures d'auditeurs et d'auditrices au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lebarbier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Brugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pagaille - Revue de Littératures et Médias comparés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1</w:t>
+              <w:t xml:space="preserve">Silène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391030v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de l'ouvrage de Bryan White, Music for St Cecilia’s Day, From Purcell to Handel, Suffolk, Boydell Press, 2019</w:t>
               </w:r>
@@ -2920,407 +2920,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marâtre Nature</w:t>
+                <w:t xml:space="preserve">Les chefs d'oeuvre inconnus dans la littérature du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lebarbier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pagaille - Revue de Littératures et Médias comparés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, 2021</w:t>
+              <w:t xml:space="preserve">Fabula / Les colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391063v1</w:t>
+                <w:t xml:space="preserve">hal-04391042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chefs d'oeuvre inconnus dans la littérature du XIXe siècle</w:t>
+                <w:t xml:space="preserve">Figures d'auditeurs et d'auditrices dans la littérature du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lebarbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabula / Les colloques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Silène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391042v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures d'auditeurs et d'auditrices dans la littérature du XIXe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marâtre Nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Amandio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lebarbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dubail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silène</w:t>
+              <w:t xml:space="preserve">Pagaille - Revue de Littératures et Médias comparés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391051v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marâtre Nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lebarbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dubail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Amandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Wit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Dubail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pagaille - Revue de Littératures et Médias comparés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523500v1</w:t>
+                <w:t xml:space="preserve">hal-04391063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3490,51 +3490,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="288EFA64"/>
+    <w:nsid w:val="A19D06C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3721,51 +3721,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-lebarbier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371313v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hassid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebarbier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14lk6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391038v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brugier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390838v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390861v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391097v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04249362v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391011v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04249243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391000v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391005v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04249223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391030v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391116v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04249143v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390910v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04440598v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04440549v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390938v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390943v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04440540v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04440578v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04440591v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04440520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04440524v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390821v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390807v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391081v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391078v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Amandio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391042v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391051v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391025v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-lebarbier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371313v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hassid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebarbier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14lk6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391038v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brugier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390838v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391097v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04249362v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390861v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04249243v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391005v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391000v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04249223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391030v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391116v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04249143v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390910v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04440598v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04440549v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390938v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390943v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04440540v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04440578v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04440591v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04440520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04440524v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390821v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390807v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391081v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391078v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391042v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523500v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Amandio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391063v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391025v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>