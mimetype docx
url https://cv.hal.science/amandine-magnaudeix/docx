--- v0 (2026-03-17)
+++ v1 (2026-05-05)
@@ -1676,51 +1676,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortilin limits EGFR signaling by promoting its internalization in lung cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Al-Akhrass</w:t>
+                <w:t xml:space="preserve">Hussein Al Akhrass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1747,114 +1747,114 @@
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8 (1), </w:t>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.1182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-017-01172-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01937434v1</w:t>
+                <w:t xml:space="preserve">hal-01803149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortilin limits EGFR signaling by promoting its internalization in lung cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Al Akhrass</w:t>
+                <w:t xml:space="preserve">Hussein Al-Akhrass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1881,78 +1881,78 @@
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8 (1), pp.1182. </w:t>
+              <w:t xml:space="preserve">, 2017, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-017-01172-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803149v1</w:t>
+                <w:t xml:space="preserve">hal-01937434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osteoblast and osteoclast responses to A/B type carbonate-substituted hydroxyapatite ceramics for bone regeneration</w:t>
               </w:r>
@@ -3058,51 +3058,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3360,592 +3360,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate curve resolution with autoencoders for CARS microspectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Boildieu</w:t>
+                <w:t xml:space="preserve">Functionalization of hydroxyapatite porous bioceramics: Study of vancomycin delivery kinetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Recorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Abane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Renaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Helbert</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Imaging Conference, IS&amp;T Electronic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831753v1</w:t>
+                <w:t xml:space="preserve">hal-04928835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of hydroxyapatite porous bioceramics: Study of vancomycin delivery kinetic</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
+                <w:t xml:space="preserve">Multivariate curve resolution with autoencoders for CARS microspectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boildieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Carré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Computational Imaging Conference, IS&amp;T Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928835v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone tissue engineering challenging: Mimicking human bone architecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+                <w:t xml:space="preserve">Dual functionalization of hydroxyapatite porous bioceramics: Local delivery in order to repair large bone defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Recorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Abane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Renaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pateloup</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Bioceramics 33: 33 th International Symposium in Ceramics on Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Solothurn, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05354073v1</w:t>
+                <w:t xml:space="preserve">hal-04923675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual functionalization of hydroxyapatite porous bioceramics: Local delivery in order to repair large bone defects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Abane</w:t>
+                <w:t xml:space="preserve">Bone tissue engineering challenging: Mimicking human bone architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Danty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Renaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pateloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioceramics 33: 33 th International Symposium in Ceramics on Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Solothurn, Switzerland</w:t>
+              <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923675v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in cell and tissue imaging by multiplex CARS microspectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Boildieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaniaina Rajaofara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3981,286 +3981,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de substitut 3D en biocéramique mimant l’architecture trabéculaire de l’os humain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pateloup</w:t>
+                <w:t xml:space="preserve">Toward Whole Brain Label-free Molecular Imaging with Single-cell Resolution sing Ultra-broadband Multiplex CARS Microspectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuke Murakami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinichi Miyazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boildieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaniaina Rajaofara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, San Francisco, California, United States. pp.71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2626342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363392v1</w:t>
+                <w:t xml:space="preserve">hal-03531147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Whole Brain Label-free Molecular Imaging with Single-cell Resolution sing Ultra-broadband Multiplex CARS Microspectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Helbert</w:t>
+                <w:t xml:space="preserve">Elaboration de substitut 3D en biocéramique mimant l’architecture trabéculaire de l’os humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Danty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Renaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pateloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2626342⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03531147v1</w:t>
+                <w:t xml:space="preserve">hal-05363392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de céramiques pour l'ingénierie tissulaire osseuse : de la synthèse de matériaux à l’évaluation biologique</w:t>
               </w:r>
@@ -4331,424 +4331,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation integration in multivariate curve resolution applied to coherent anti-Stokes Raman scattering</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement de céramiques pour l'ingénierie tissulaire osseuse : de la synthèse de matériaux à l’évaluation biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de l’Interdisciplinarité, Université de Limoges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191353v1</w:t>
+                <w:t xml:space="preserve">hal-03554872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de céramiques pour l'ingénierie tissulaire osseuse : de la synthèse de matériaux à l’évaluation biologique</w:t>
+                <w:t xml:space="preserve">Des matériaux céramiques pour réparer l’os : Comprendre l’interaction des cellules avec leur environnement pour créer des substituts osseux innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’Interdisciplinarité, Université de Limoges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, limoges, France</w:t>
+              <w:t xml:space="preserve">Semaine de la Science, Collège Jean Rebier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Isle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554872v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des matériaux céramiques pour réparer l’os : Comprendre l’interaction des cellules avec leur environnement pour créer des substituts osseux innovants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CARSData: Data analysis and machine learning applied to CARS spectroscopy”. 3rd edition of the Σ-Tech Days</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boildieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champion E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaniaina Rajaofara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de la Science, Collège Jean Rebier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Isle, France</w:t>
+              <w:t xml:space="preserve">xplore the world of biomaterials with advanced photonics and artificial intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554869v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARSData: Data analysis and machine learning applied to CARS spectroscopy”. 3rd edition of the Σ-Tech Days</w:t>
+                <w:t xml:space="preserve">Segmentation integration in multivariate curve resolution applied to coherent anti-Stokes Raman scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Boildieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Champion E</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zakaniaina Rajaofara</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">xplore the world of biomaterials with advanced photonics and artificial intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.jsiv_5_6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03555137v1</w:t>
+                <w:t xml:space="preserve">hal-03191353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tubulogenesis assay to characterize the influence of hydroxyapatite-based ceramic properties on endothelial cells</w:t>
               </w:r>
@@ -4872,51 +4872,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of copper-substitution in calcium phosphate ceramics on endothelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champion E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pages E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5105,51 +5105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire : Les céramiques au service de la santé : Élaboration et caractérisation de biocéramiques pour l’ingénierie tissulaire osseuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6729,579 +6729,704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological evaluations of silicate or carbonate-substituted hydroxyapatite ceramics with various microstructures for bone regeneration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emeline Renaudie</w:t>
+                <w:t xml:space="preserve">Hydroxyapatite porous scaffolds for local vancomycin delivery in bone tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delebassée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Viana-Trecant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioceramics 28</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Charlotte, United States</w:t>
+              <w:t xml:space="preserve">6th International Congress on Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867701v1</w:t>
+                <w:t xml:space="preserve">hal-05568262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pore geometry on vascular colonization of porous silicon-substituted hydroxyapatite ceramics shaped by microstereolithography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological evaluations of silicate or carbonate-substituted hydroxyapatite ceramics with various microstructures for bone regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-M Germaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Detsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grünewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Lalloue</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Renaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAC 07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPCTS, Sep 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">Bioceramics 28</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Charlotte, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867651v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No variation of p53 expression and activation is induced in human amniotic cells exposed to GSM-900 RF</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of pore geometry on vascular colonization of porous silicon-substituted hydroxyapatite ceramics shaped by microstereolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magnaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Usseglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Brie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lalloue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Thessaloniki, Greece. pp.1</w:t>
+              <w:t xml:space="preserve">IWAC 07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPCTS, Sep 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933110v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of GSM-900 Mhz on the protein expression of chaperone-mediated autophagy components in cultured neurons and astrocytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Crochetet</w:t>
+                <w:t xml:space="preserve">No variation of p53 expression and activation is induced in human amniotic cells exposed to GSM-900 RF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faraj Terro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Yardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM2009 : 31 th Joint Meeting of The Bioelectromagnetics Society and the European BioElectromagnetics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland</w:t>
+              <w:t xml:space="preserve">Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Thessaloniki, Greece. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00606664v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effects of GSM-900 Mhz on the protein expression of chaperone-mediated autophagy components in cultured neurons and astrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Crochetet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioEM2009 : 31 th Joint Meeting of The Bioelectromagnetics Society and the European BioElectromagnetics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00606664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Direct evidences that macroautophagy basal activity is low in cultured neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Yardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7316,51 +7441,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Alzheimer's Disease (ICAD 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00606530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7370,51 +7495,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing and in vitro biological evaluation of hydroxyapatite scaffolds mimicking human trabecular bone architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Danty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7436,485 +7561,485 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Renaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pateloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioceramics 32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Venise, Italy. Online: 2022-12-16 ISSN: 1662-9779 Solid State Phenomena</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tubulogenesis assay to characterize the influence of hydroxyapatite-based ceramic properties on endothelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Usseglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Renaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESB2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Conférence donnée en virtuel, Portugal. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osteconductive behavior and in vivo degradation of nanostructured and ceramics carbonated hydroxyapatite microspheres for bone regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Mavropolous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Machado Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Campos Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Calasans-Maia Monica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose A. Calasans-Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX Brazilian Materials Research Society Meeting (XIX B-MRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Conference online, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DLBCL-derived exosomes : a new link between TrkB and rituximab sensitivity ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bentayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Branchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aitamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Heang Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASH Meeting on Lymphoma Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Colorado Springs, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la géométrie des pores sur la vascularisation d’implants en hydroxyapatite silicatée fabriqués par microstéréolithographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7973,73 +8098,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ndes journées annuelles de la Commission Mixte GFC/SF2M/CEFRACOR/TITANE "Matériaux pour la Santé"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, lIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force spectroscopy study of the interactions between fibronectin and calcium phosphate ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Felss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8098,51 +8223,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAC 07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, lIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8152,51 +8277,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Approach to Identify the Physiological State of Bone Cells at the Surface of Hydroxyapatite Bioceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Abélanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8215,70 +8340,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 340, pp.131-136, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/p-iap2n9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8288,159 +8413,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Functionalization of Calcium Phosphate Bioceramic Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Laverdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Pomeroy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Materials: Technical Ceramics and Glasses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.716-731, 2021, 978-0-12-822233-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-803581-8.12108-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced processing techniques for customized ceramic medical devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8449,107 +8574,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ceramic Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.433-468, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-100881-2.00015-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId227"/>
+      <w:footerReference w:type="default" r:id="rId231"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8617,51 +8742,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ECCE76D5"/>
+    <w:nsid w:val="CE62DAB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8848,51 +8973,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-magnaudeix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2806-1177" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178171360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308790741" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544221v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Recorda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Abane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Renaudie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pascaud-Mathieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaumont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107391" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Alfred-Arulrasa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishnan Ramadas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pubudu Tharanga Mahagamage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1101513" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197431v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Usseglio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pag&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Renaudie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ab&#233;lanet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb14090460" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04785622v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Schappo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gean Vitor Salmoria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magnaudeix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117966" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Danty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leborgne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-zn71xt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187695v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbiom.2022.942104" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boildieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Guerenne-del Ben" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Petit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.933897" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03545144v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Usseglio-Grosso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.9667" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191522v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bazin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mayet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Julien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.01.225" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03560591v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080262v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urda R&#252;drich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasgorceix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Damia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2018.12.046" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG13KQ8S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130757v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Poli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lallou&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2019.03.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01937434v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al-Akhrass" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naves" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01172-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01803149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Akhrass" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481646v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mich&#232;le Germaini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Detsch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Gr&#252;newald" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-605X/aa69c3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01465050v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Parent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delebass&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sarre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0885328216653108" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819234v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2016.04.039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTJLJSBL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481723v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Wilson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389200216666150812121902" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872290v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia M Wilson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Page" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labrousse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bauvy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2012.06.026" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JCNQC3W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760670v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourthoumieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraj Terro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Collin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.21744" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1M6526Z4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760131v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crochetet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2011.12.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CJ6NLNT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00594215v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Esclaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Yardin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.11.057" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M483CHSV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766585v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Blasco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732427" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801170v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831753v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Helbert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04928835v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaubrun-Giry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05354073v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pateloup" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04923675v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678603v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaniaina Rajaofara" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05363392v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531147v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Murakami" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Miyazaki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2626342" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623303v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/lji.301" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191353v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541833" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03554872v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03554869v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03555137v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champion E" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03560165v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pag&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaudie E" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03554947v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pages E" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunel A" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02419473v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M. Bardet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nouguier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Launay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02409616v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02417354v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bazin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demourgues" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02489768v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02421023v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02414470v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demourgues" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02409738v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nouguier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080309v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01900517v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867854v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Felss" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894432v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Siniscalco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnaudeix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coudert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867716v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Usseglio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalloue" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866867v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-M Germaini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Detsch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gr&#252;newald" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867659v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866762v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867701v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867651v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933110v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00606664v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00606530v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05365691v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03457411v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pag&#232;s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04921329v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mavropolous" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Machado Costa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Campos Guimar&#227;es" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calasans-Maia Monica" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Calasans-Maia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844641v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bentayeb" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Branchaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aitamer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heang Ly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841889v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844547v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187708v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-iap2n9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281260v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Laverdet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.12108-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03276743v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100881-2.00015-4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-magnaudeix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2806-1177" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178171360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308790741" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544221v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Recorda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Abane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Renaudie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pascaud-Mathieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaumont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107391" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Alfred-Arulrasa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishnan Ramadas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pubudu Tharanga Mahagamage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1101513" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197431v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Usseglio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pag&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Renaudie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ab&#233;lanet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb14090460" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04785622v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Schappo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gean Vitor Salmoria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magnaudeix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117966" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Danty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leborgne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-zn71xt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187695v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbiom.2022.942104" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boildieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Guerenne-del Ben" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Petit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.933897" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03545144v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Usseglio-Grosso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.9667" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191522v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bazin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mayet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Julien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.01.225" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03560591v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080262v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urda R&#252;drich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasgorceix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Damia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2018.12.046" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG13KQ8S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130757v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Poli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lallou&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2019.03.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01803149v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Akhrass" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naves" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01172-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01937434v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al-Akhrass" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481646v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mich&#232;le Germaini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Detsch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Gr&#252;newald" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-605X/aa69c3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01465050v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Parent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delebass&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sarre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0885328216653108" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819234v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2016.04.039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTJLJSBL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481723v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Wilson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389200216666150812121902" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872290v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia M Wilson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Page" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labrousse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bauvy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2012.06.026" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JCNQC3W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760670v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourthoumieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraj Terro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Collin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.21744" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1M6526Z4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760131v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crochetet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2011.12.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CJ6NLNT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00594215v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Esclaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Yardin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.11.057" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M483CHSV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766585v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Blasco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732427" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801170v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04928835v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaubrun-Giry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831753v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Helbert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04923675v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05354073v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pateloup" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678603v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaniaina Rajaofara" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531147v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Murakami" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Miyazaki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2626342" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05363392v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623303v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/lji.301" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03554872v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03554869v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03555137v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champion E" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191353v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541833" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03560165v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pag&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaudie E" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03554947v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pages E" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunel A" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02419473v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M. Bardet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nouguier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Launay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02409616v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02417354v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bazin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demourgues" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02489768v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02421023v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02414470v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demourgues" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02409738v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nouguier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080309v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01900517v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867854v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Felss" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894432v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Siniscalco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnaudeix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coudert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867716v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Usseglio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalloue" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866867v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-M Germaini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Detsch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gr&#252;newald" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867659v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866762v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05568262v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delebass&#233;e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Champion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Viana-Trecant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867701v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867651v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933110v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00606664v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00606530v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05365691v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03457411v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pag&#232;s" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04921329v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mavropolous" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Machado Costa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Campos Guimar&#227;es" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calasans-Maia Monica" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Calasans-Maia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844641v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bentayeb" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Branchaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aitamer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heang Ly" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841889v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844547v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187708v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-iap2n9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281260v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Laverdet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.12108-3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03276743v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100881-2.00015-4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>