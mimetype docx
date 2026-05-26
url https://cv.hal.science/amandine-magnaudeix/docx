--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -174,51 +174,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -610,2471 +610,2575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser powder bed fusion of ultra-high-molecular-weight polyethylene/hydroxyapatite composites for bone tissue engineering</w:t>
+                <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering cell imaging and segmentation with unsupervised data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrique Schappo</w:t>
+                <w:t xml:space="preserve">Damien Boildieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gean Vitor Salmoria</w:t>
+                <w:t xml:space="preserve">Tiffany Guerenne-del Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emeline Renaudie</w:t>
+                <w:t xml:space="preserve">Ludovic Duponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2022.117966⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.933897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2022.933897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785622v1</w:t>
+                <w:t xml:space="preserve">hal-03726275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing by Laser Stereolithography and &amp;lt;i&amp;gt;In Vitro&amp;lt;/i&amp;gt; Biological Evaluation of Hydroxyapatite Scaffolds Mimicking Human Trabecular Bone Architecture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">New Approach to Identify the Physiological State of Bone Cells at the Surface of Hydroxyapatite Bioceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Abélanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 339, pp.103-108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/p-zn71xt⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 340, pp.131-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-iap2n9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621885v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium phosphate bioceramics: From cell behavior to chemical-physical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Biomaterials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbiom.2022.942104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering cell imaging and segmentation with unsupervised data analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processing by Laser Stereolithography and &amp;lt;i&amp;gt;In Vitro&amp;lt;/i&amp;gt; Biological Evaluation of Hydroxyapatite Scaffolds Mimicking Human Trabecular Bone Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Guerenne-del Ben</w:t>
+                <w:t xml:space="preserve">Paul Danty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Renaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Duponchel</w:t>
+                <w:t xml:space="preserve">Fanny Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Sol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Petit</w:t>
+                <w:t xml:space="preserve">Valery Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2022.933897⟩</w:t>
+              <w:t xml:space="preserve">Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 339, pp.103-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-zn71xt⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726275v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration de biomatériaux céramiques optimisés pour l’ingénierie tissulaire osseuse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Laser powder bed fusion of ultra-high-molecular-weight polyethylene/hydroxyapatite composites for bone tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Schappo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gean Vitor Salmoria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Renaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, La prothèse qui fait peur, 26, </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 412, pp.117966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mimmoc.9667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2022.117966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545144v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering and biocompatibility of copper-doped hydroxyapatite bioceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Élaboration de biomatériaux céramiques optimisés pour l’ingénierie tissulaire osseuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Bazin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Usseglio-Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.01.225⟩</w:t>
+              <w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La prothèse qui fait peur, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mimmoc.9667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191522v1</w:t>
+                <w:t xml:space="preserve">hal-03545144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transdisciplinarité au service de la conception d’implants innovants éphémères</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Sintering and biocompatibility of copper-doped hydroxyapatite bioceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Mayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (10), pp.13644-13654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.01.225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560591v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-osteoblast cell colonization of porous silicon substituted hydroxyapatite bioceramics: Influence of microporosity and macropore design</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La transdisciplinarité au service de la conception d’implants innovants éphémères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02080262v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced protocol to functionalize CaP bioceramic surface with peptide sequences and effect on murine pre-osteoblast cells proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (9), pp.1069-1073. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmcl.2019.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sortilin limits EGFR signaling by promoting its internalization in lung cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Durand</w:t>
+                <w:t xml:space="preserve">Pre-osteoblast cell colonization of porous silicon substituted hydroxyapatite bioceramics: Influence of microporosity and macropore design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urda Rüdrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01172-5⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97, pp.510-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2018.12.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803149v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortilin limits EGFR signaling by promoting its internalization in lung cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Al-Akhrass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-017-01172-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteoblast and osteoclast responses to A/B type carbonate-substituted hydroxyapatite ceramics for bone regeneration</w:t>
+                <w:t xml:space="preserve">Sortilin limits EGFR signaling by promoting its internalization in lung cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Michèle Germaini</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Hussein Al Akhrass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Naves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lalloué</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-605X/aa69c3⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.1182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01172-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481646v1</w:t>
+                <w:t xml:space="preserve">hal-01803149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyapatite microporous bioceramics as vancomycin reservoir: Antibacterial efficiency and biocompatibility investigation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Osteoblast and osteoclast responses to A/B type carbonate-substituted hydroxyapatite ceramics for bone regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Michèle Germaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Detsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Grünewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Champion</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomaterials Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0885328216653108⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (3), pp.035008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-605X/aa69c3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465050v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of vascular colonisation and angio-conduction in porous silicon-substituted hydroxyapatite with various pore shapes in a chick chorioallantoic membrane (CAM) model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Hydroxyapatite microporous bioceramics as vancomycin reservoir: Antibacterial efficiency and biocompatibility investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Chantal Damia</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Delebassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 38, pp.179 - 189. </w:t>
+              <w:t xml:space="preserve">Journal of Biomaterials Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (4), pp.488-498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2016.04.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0885328216653108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01819234v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ins and Outs of Nanoparticle Technology in Neurodegenerative Diseases and Cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Quantitative analysis of vascular colonisation and angio-conduction in porous silicon-substituted hydroxyapatite with various pore shapes in a chick chorioallantoic membrane (CAM) model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Usseglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Drug Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1389200216666150812121902⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38, pp.179 - 189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2016.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481723v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PP2A blockade inhibits autophagy and causes intraneuronal accumulation of ubiquitinated proteins.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">The Ins and Outs of Nanoparticle Technology in Neurodegenerative Diseases and Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Chantal Bauvy</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Naves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2012.06.026⟩</w:t>
+              <w:t xml:space="preserve">Current Drug Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (8), pp.609-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1389200216666150812121902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00872290v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of p53 expression and post-transcriptional modifications after GSM-900 radiofrequency exposure of human amniotic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bourthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faraj Terro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectromagnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34 (1), pp.52-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bem.21744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GSM-900 MHz at low dose temperature-dependently downregulates α-synuclein independently of chaperone-mediated-autophagy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">PP2A blockade inhibits autophagy and causes intraneuronal accumulation of ubiquitinated proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bourthoumieu</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia M Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylène Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bauvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tox.2011.12.003⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (3), pp.770-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2012.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760131v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">GSM-900 MHz at low dose temperature-dependently downregulates α-synuclein independently of chaperone-mediated-autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faraj Terro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Crochetet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 292 (2-3), pp.PP. 136-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2011.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inhibition of glycogen synthase kinase-3beta downregulates total tau proteins in cultured neurons and its reversal by the blockade of protein phosphatase-2A.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Esclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Yardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faraj Terro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1252, pp.66-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.brainres.2008.11.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3084,4408 +3188,4408 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-High Frequency Dielectrophoresis to Characterize Mesenchymal Stem Cells Differentiation: Application to bioceramics synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Abélanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.313-316, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-High Frequency Dielectrophoresis to Characterize Mesenchymal Stem Cells Differentiation: Application to bioceramics synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Abélanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.313-316, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of hydroxyapatite porous bioceramics: Study of vancomycin delivery kinetic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multivariate curve resolution with autoencoders for CARS microspectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boildieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Computational Imaging Conference, IS&amp;T Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928835v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate curve resolution with autoencoders for CARS microspectroscopy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Functionalization of hydroxyapatite porous bioceramics: Study of vancomycin delivery kinetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Recorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Abane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Renaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Imaging Conference, IS&amp;T Electronic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831753v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual functionalization of hydroxyapatite porous bioceramics: Local delivery in order to repair large bone defects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Abane</w:t>
+                <w:t xml:space="preserve">Bone tissue engineering challenging: Mimicking human bone architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Danty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Renaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pateloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioceramics 33: 33 th International Symposium in Ceramics on Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Solothurn, Switzerland</w:t>
+              <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923675v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone tissue engineering challenging: Mimicking human bone architecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+                <w:t xml:space="preserve">Dual functionalization of hydroxyapatite porous bioceramics: Local delivery in order to repair large bone defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Recorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Abane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Renaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pateloup</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Bioceramics 33: 33 th International Symposium in Ceramics on Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Solothurn, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05354073v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in cell and tissue imaging by multiplex CARS microspectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Toward Whole Brain Label-free Molecular Imaging with Single-cell Resolution sing Ultra-broadband Multiplex CARS Microspectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuke Murakami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinichi Miyazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Boildieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaniaina Rajaofara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Laser Applications in Life Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, San Francisco, California, United States. pp.71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2626342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678603v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Whole Brain Label-free Molecular Imaging with Single-cell Resolution sing Ultra-broadband Multiplex CARS Microspectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Helbert</w:t>
+                <w:t xml:space="preserve">Elaboration de substitut 3D en biocéramique mimant l’architecture trabéculaire de l’os humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Danty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Renaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pateloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531147v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de substitut 3D en biocéramique mimant l’architecture trabéculaire de l’os humain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Développement de céramiques pour l'ingénierie tissulaire osseuse : de la synthèse de matériaux à l’évaluation biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les journées de l'interdisciplinarité 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges, Jun 2021, Limoges, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/lji.301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363392v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de céramiques pour l'ingénierie tissulaire osseuse : de la synthèse de matériaux à l’évaluation biologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Recent advances in cell and tissue imaging by multiplex CARS microspectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boildieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaniaina Rajaofara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées de l'interdisciplinarité 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International conference on Laser Applications in Life Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623303v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de céramiques pour l'ingénierie tissulaire osseuse : de la synthèse de matériaux à l’évaluation biologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Segmentation integration in multivariate curve resolution applied to coherent anti-Stokes Raman scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boildieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’Interdisciplinarité, Université de Limoges</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.jsiv_5_6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554872v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des matériaux céramiques pour réparer l’os : Comprendre l’interaction des cellules avec leur environnement pour créer des substituts osseux innovants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Développement de céramiques pour l'ingénierie tissulaire osseuse : de la synthèse de matériaux à l’évaluation biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de la Science, Collège Jean Rebier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Isle, France</w:t>
+              <w:t xml:space="preserve">Journées de l’Interdisciplinarité, Université de Limoges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554869v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARSData: Data analysis and machine learning applied to CARS spectroscopy”. 3rd edition of the Σ-Tech Days</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Des matériaux céramiques pour réparer l’os : Comprendre l’interaction des cellules avec leur environnement pour créer des substituts osseux innovants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">xplore the world of biomaterials with advanced photonics and artificial intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, limoges, France</w:t>
+              <w:t xml:space="preserve">Semaine de la Science, Collège Jean Rebier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Isle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555137v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation integration in multivariate curve resolution applied to coherent anti-Stokes Raman scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">CARSData: Data analysis and machine learning applied to CARS spectroscopy”. 3rd edition of the Σ-Tech Days</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Boildieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champion E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leproux</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaniaina Rajaofara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">xplore the world of biomaterials with advanced photonics and artificial intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191353v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tubulogenesis assay to characterize the influence of hydroxyapatite-based ceramic properties on endothelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Usseglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaudie E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Conference of the European Society for Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of copper-substitution in calcium phosphate ceramics on endothelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champion E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pages E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunel A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Conference of the European Society for Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire : Apport de la microscopie électronique à l’étude de la colonisation osseuse d’implants céramiques in vivo sur modèle murin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydroxyapatite doped with transition elements: from powder to biocompatible material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Launay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chantal Damia</w:t>
+                <w:t xml:space="preserve">T. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Demourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire dans le cadre des Journées SEMPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t>
+              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419473v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire : Les céramiques au service de la santé : Élaboration et caractérisation de biocéramiques pour l’ingénierie tissulaire osseuse</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Séminaire : From bone substitute to bone tissue engineering, Institut for Biomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire : Conférence dans le cadre des 80 ans du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t>
+              <w:t xml:space="preserve">Séminaire à Friedrich Alexander University (FAU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409616v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyapatite doped with transition elements: from powder to biocompatible material</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Séminaire : Élaboration de biomatériaux optimisés pour l’ingénierie tissulaire osseuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire : Journées d’études "La prothèse qui fait peur"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417354v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire : From bone substitute to bone tissue engineering, Institut for Biomaterials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Hydroxyapatite dopée au cuivre : de la poudre au matériau biocompatible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Duttine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Demourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire à Friedrich Alexander University (FAU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Erlangen, Germany</w:t>
+              <w:t xml:space="preserve">Journées annuelles 2019 du GFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489768v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire : Élaboration de biomatériaux optimisés pour l’ingénierie tissulaire osseuse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Séminaire : Apport de la microscopie électronique à l’étude de la colonisation osseuse d’implants céramiques in vivo sur modèle murin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nouguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire : Journées d’études "La prothèse qui fait peur"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journées SEMPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421023v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyapatite dopée au cuivre : de la poudre au matériau biocompatible</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Duttine</w:t>
+                <w:t xml:space="preserve">Séminaire : Apport de la microscopie électronique à l’étude de la colonisation osseuse d’implants céramiques in vivo sur modèle murin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Nouguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Demourgues</w:t>
+                <w:t xml:space="preserve">Yann Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles 2019 du GFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire dans le cadre des Journées SEMPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414470v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire : Apport de la microscopie électronique à l’étude de la colonisation osseuse d’implants céramiques in vivo sur modèle murin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Launay</w:t>
+                <w:t xml:space="preserve">Séminaire : Les céramiques au service de la santé : Élaboration et caractérisation de biocéramiques pour l’ingénierie tissulaire osseuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées SEMPA</w:t>
+              <w:t xml:space="preserve">Séminaire : Conférence dans le cadre des 80 ans du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409738v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of microporosity and macropores design upon cell colonization of calcium phosphate ceramic scaffolds for bone regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urda Rüdrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Annual Meeting of the European Society for Biomaterials (ESB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of calcium phosphate bioceramics: how to improve osseointegration ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Conference for Young Scientists in Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la spectroscopie de force à l’étude des interactions protéines/biomatériaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Felss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATV2L Journées thématiques "Imagerie et imagerie spectrale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of atomic force spectroscopy to the characterisation of proteins-calcium phosphate bioceramics interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Felss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioceramics 29</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of vascular colonization and angio-conduction in porous microstereolithographied silicon-substituted hydroxyapatite with various pore shapes in a chick chorioallantoic membrane (CAM) model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">In vitro evaluation of anionic substituted hydroxyapatite ceramics with various microstructures on the bone remodeling process: from the bone synthesis to the bone resorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-M Germaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Detsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lalloue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioceramics 28</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Charlotte, United States</w:t>
+              <w:t xml:space="preserve">Journées annuelles du Groupe Français de la Céramique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867716v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological evaluation of silicate or carbonate-substituted hydroxyapatite ceramics with various microstructures for bone regeneration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Detsch</w:t>
+                <w:t xml:space="preserve">Hydroxyapatite porous scaffolds for local vancomycin delivery in bone tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Grünewald</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emeline Renaudie</w:t>
+                <w:t xml:space="preserve">S. Delebassée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Viana-Trecant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ndes journées annuelles de la Commission Mixte GFC/SF2M/CEFRACOR/Titane : "Matériaux pour la santé"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Européen de la Céramique, Jun 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">6th International Congress on Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866867v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological evaluations of silicate or carbonate-substituted hydroxyapatite ceramics with various microstructures for bone regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-M Germaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Detsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Renaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAC 07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPCTS, Sep 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro evaluation of anionic substituted hydroxyapatite ceramics with various microstructures on the bone remodeling process: from the bone synthesis to the bone resorption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Biological evaluation of silicate or carbonate-substituted hydroxyapatite ceramics with various microstructures for bone regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-M Germaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Detsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grünewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Renaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du Groupe Français de la Céramique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">2ndes journées annuelles de la Commission Mixte GFC/SF2M/CEFRACOR/Titane : "Matériaux pour la santé"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Européen de la Céramique, Jun 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866762v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyapatite porous scaffolds for local vancomycin delivery in bone tissue engineering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marylène Viana-Trecant</w:t>
+                <w:t xml:space="preserve">Influence of pore geometry on vascular colonization of porous silicon-substituted hydroxyapatite ceramics shaped by microstereolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magnaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Usseglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Brie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lalloue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Congress on Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">IWAC 07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPCTS, Sep 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05568262v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological evaluations of silicate or carbonate-substituted hydroxyapatite ceramics with various microstructures for bone regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-M Germaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Detsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Renaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioceramics 28</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Charlotte, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pore geometry on vascular colonization of porous silicon-substituted hydroxyapatite ceramics shaped by microstereolithography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Quantitative analysis of vascular colonization and angio-conduction in porous microstereolithographied silicon-substituted hydroxyapatite with various pore shapes in a chick chorioallantoic membrane (CAM) model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Usseglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lalloue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAC 07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPCTS, Sep 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">Bioceramics 28</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Charlotte, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867651v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No variation of p53 expression and activation is induced in human amniotic cells exposed to GSM-900 RF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bourthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faraj Terro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Yardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of the BioElectroMagnetics Society and the European BioElectromagnetics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Thessaloniki, Greece. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of GSM-900 Mhz on the protein expression of chaperone-mediated autophagy components in cultured neurons and astrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crochetet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bourthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEM2009 : 31 th Joint Meeting of The Bioelectromagnetics Society and the European BioElectromagnetics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00606664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct evidences that macroautophagy basal activity is low in cultured neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Yardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faraj Terro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Alzheimer's Disease (ICAD 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00606530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7495,921 +7599,785 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing and in vitro biological evaluation of hydroxyapatite scaffolds mimicking human trabecular bone architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Danty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Renaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pateloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioceramics 32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Venise, Italy. Online: 2022-12-16 ISSN: 1662-9779 Solid State Phenomena</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tubulogenesis assay to characterize the influence of hydroxyapatite-based ceramic properties on endothelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Usseglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Renaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESB2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Conférence donnée en virtuel, Portugal. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osteconductive behavior and in vivo degradation of nanostructured and ceramics carbonated hydroxyapatite microspheres for bone regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Mavropolous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Machado Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Campos Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Calasans-Maia Monica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose A. Calasans-Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX Brazilian Materials Research Society Meeting (XIX B-MRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Conference online, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DLBCL-derived exosomes : a new link between TrkB and rituximab sensitivity ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bentayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Branchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aitamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Heang Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASH Meeting on Lymphoma Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Colorado Springs, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la géométrie des pores sur la vascularisation d’implants en hydroxyapatite silicatée fabriqués par microstéréolithographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Usseglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lalloue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ndes journées annuelles de la Commission Mixte GFC/SF2M/CEFRACOR/TITANE "Matériaux pour la Santé"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, lIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force spectroscopy study of the interactions between fibronectin and calcium phosphate ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Felss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAC 07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, lIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844547v1</w:t>
-              </w:r>
-[...134 lines deleted...]
-                <w:t xml:space="preserve">hal-04187708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8427,64 +8395,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Functionalization of Calcium Phosphate Bioceramic Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Laverdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8535,64 +8503,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced processing techniques for customized ceramic medical devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8742,51 +8710,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE62DAB9"/>
+    <w:nsid w:val="2769F766"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8973,51 +8941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-magnaudeix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2806-1177" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178171360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308790741" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544221v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Recorda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Abane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Renaudie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pascaud-Mathieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaumont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107391" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Alfred-Arulrasa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishnan Ramadas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pubudu Tharanga Mahagamage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1101513" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197431v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Usseglio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pag&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Renaudie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ab&#233;lanet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb14090460" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04785622v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Schappo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gean Vitor Salmoria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magnaudeix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117966" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Danty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leborgne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-zn71xt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187695v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbiom.2022.942104" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boildieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Guerenne-del Ben" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Petit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.933897" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03545144v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Usseglio-Grosso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.9667" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191522v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bazin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mayet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Julien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.01.225" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03560591v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080262v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urda R&#252;drich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasgorceix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Damia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2018.12.046" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG13KQ8S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130757v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Poli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lallou&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2019.03.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01803149v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Akhrass" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naves" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01172-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01937434v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al-Akhrass" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481646v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mich&#232;le Germaini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Detsch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Gr&#252;newald" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-605X/aa69c3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01465050v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Parent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delebass&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sarre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0885328216653108" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819234v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2016.04.039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTJLJSBL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481723v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Wilson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389200216666150812121902" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872290v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia M Wilson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Page" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labrousse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bauvy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2012.06.026" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JCNQC3W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760670v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourthoumieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraj Terro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Collin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.21744" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1M6526Z4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760131v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crochetet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2011.12.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CJ6NLNT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00594215v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Esclaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Yardin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.11.057" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M483CHSV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766585v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Blasco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732427" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801170v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04928835v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaubrun-Giry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831753v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Helbert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04923675v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05354073v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pateloup" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678603v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaniaina Rajaofara" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531147v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Murakami" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Miyazaki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2626342" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05363392v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623303v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/lji.301" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03554872v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03554869v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03555137v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champion E" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191353v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541833" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03560165v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pag&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaudie E" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03554947v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pages E" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunel A" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02419473v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M. Bardet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nouguier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Launay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02409616v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02417354v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bazin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demourgues" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02489768v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02421023v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02414470v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demourgues" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02409738v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nouguier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080309v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01900517v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867854v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Felss" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894432v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Siniscalco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnaudeix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coudert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867716v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Usseglio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalloue" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866867v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-M Germaini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Detsch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gr&#252;newald" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867659v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866762v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05568262v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delebass&#233;e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Champion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Viana-Trecant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867701v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867651v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933110v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00606664v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00606530v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05365691v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03457411v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pag&#232;s" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04921329v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mavropolous" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Machado Costa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Campos Guimar&#227;es" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calasans-Maia Monica" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Calasans-Maia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844641v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bentayeb" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Branchaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aitamer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heang Ly" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841889v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844547v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187708v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-iap2n9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281260v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Laverdet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.12108-3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03276743v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100881-2.00015-4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-magnaudeix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2806-1177" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178171360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308790741" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544221v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Recorda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Abane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Renaudie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pascaud-Mathieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaumont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107391" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Alfred-Arulrasa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishnan Ramadas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pubudu Tharanga Mahagamage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1101513" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197431v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Usseglio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pag&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Renaudie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ab&#233;lanet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb14090460" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726275v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boildieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Guerenne-del Ben" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.933897" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187708v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magnaudeix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-iap2n9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187695v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbiom.2022.942104" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621885v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Danty" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leborgne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-zn71xt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04785622v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Schappo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gean Vitor Salmoria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117966" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03545144v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Usseglio-Grosso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.9667" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191522v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bazin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mayet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Julien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.01.225" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03560591v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Poli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Damia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lallou&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2019.03.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urda R&#252;drich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasgorceix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2018.12.046" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG13KQ8S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01937434v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al-Akhrass" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01172-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01803149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Al Akhrass" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481646v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mich&#232;le Germaini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Detsch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Gr&#252;newald" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-605X/aa69c3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01465050v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Parent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delebass&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sarre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0885328216653108" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819234v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2016.04.039" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTJLJSBL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481723v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Wilson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389200216666150812121902" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760670v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourthoumieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraj Terro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Collin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.21744" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1M6526Z4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872290v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia M Wilson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Page" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labrousse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bauvy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2012.06.026" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JCNQC3W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760131v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crochetet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2011.12.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CJ6NLNT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00594215v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Esclaire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Yardin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.11.057" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M483CHSV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766585v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Blasco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732427" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801170v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831753v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Helbert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04928835v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaubrun-Giry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05354073v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pateloup" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04923675v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531147v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Murakami" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Miyazaki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaniaina Rajaofara" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2626342" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05363392v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623303v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/lji.301" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678603v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191353v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541833" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03554872v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03554869v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03555137v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champion E" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03560165v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pag&#232;s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaudie E" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03554947v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pages E" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunel A" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02417354v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bazin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demourgues" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02489768v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02421023v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02414470v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demourgues" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02409738v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nouguier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Launay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02419473v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M. Bardet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nouguier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02409616v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080309v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01900517v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867854v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Felss" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894432v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Siniscalco" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnaudeix" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coudert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866762v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-M Germaini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Detsch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalloue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05568262v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delebass&#233;e" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Champion" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Viana-Trecant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867659v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gr&#252;newald" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866867v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867651v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Usseglio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brie" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867701v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867716v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933110v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00606664v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00606530v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05365691v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03457411v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pag&#232;s" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04921329v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mavropolous" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Machado Costa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Campos Guimar&#227;es" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calasans-Maia Monica" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Calasans-Maia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844641v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bentayeb" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Branchaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aitamer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heang Ly" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841889v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844547v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281260v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Laverdet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.12108-3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03276743v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100881-2.00015-4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>