--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -100,248 +100,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic surrogate modeling by Gaussian process: A new estimation algorithm for more robust prediction</w:t>
+                <w:t xml:space="preserve">Statistical methods for the study of computer experiments failures: Application to a fuel-coolant interaction simulation code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faouzi Hakimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Brayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Iooss</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gamboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Habert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2024.110120⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 198 (3), pp.578-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00295639.2023.2197838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04322818v2</w:t>
+                <w:t xml:space="preserve">hal-03791882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical methods for the study of computer experiments failures: Application to a fuel-coolant interaction simulation code</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Probabilistic surrogate modeling by Gaussian process: A new estimation algorithm for more robust prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Habert</w:t>
+                <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 198 (3), pp.578-591. </w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 247, pp.110120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00295639.2023.2197838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2024.110120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791882v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04322818v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison between Bayesian and ordinary kriging based on validation criteria: application to radiological characterisation</w:t>
               </w:r>
@@ -353,77 +353,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Wieskotten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lacaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.10.1007/s11004-023-10072-y. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -451,469 +451,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806713v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive test of independence based on HSIC measures</w:t>
+                <w:t xml:space="preserve">Second-level global sensitivity analysis of numerical simulators with application to an accident scenario in a sodium-cooled fast reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélisande Albert</w:t>
+                <w:t xml:space="preserve">Anouar Meynaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laurent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anouar Meynaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/21-AOS2129⟩</w:t>
+              <w:t xml:space="preserve">Quality and Reliability Engineering International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (2), pp.500-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qre.3157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020084v4</w:t>
+                <w:t xml:space="preserve">hal-03890999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-level global sensitivity analysis of numerical simulators with application to an accident scenario in a sodium-cooled fast reactor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Model selection based on validation criteria for Gaussian process regression: An application with highlights on the predictive variance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Demay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Iooss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Gratiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality and Reliability Engineering International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 39 (2), pp.500-522. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qre.3157⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 38 (3), pp.1482-1500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qre.2973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890999v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model selection based on validation criteria for Gaussian process regression: An application with highlights on the predictive variance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The ICSCREAM methodology: Identification of penalizing configurations in computer experiments using screening and metamodel -- Applications in thermal-hydraulics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amandine Marrel</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Chabridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality and Reliability Engineering International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qre.2973⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 196, pp.301-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00295639.2021.1980362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207216v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535146v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ICSCREAM methodology: Identification of penalizing configurations in computer experiments using screening and metamodel -- Applications in thermal-hydraulics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive test of independence based on HSIC measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Chabridon</w:t>
+                <w:t xml:space="preserve">Mélisande Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Marrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Meynaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 196, pp.301-321. </w:t>
+              <w:t xml:space="preserve">Annals of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (2), pp.858-879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00295639.2021.1980362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/21-AOS2129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535146v4</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020084v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional outlier detection by means of h-mode depth and dynamic time warping</w:t>
               </w:r>
@@ -925,77 +925,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Rollon de Pinedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Couplet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (23), pp.11475. </w:t>
@@ -1033,51 +1033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical developments for target and conditional sensitivity analysis: application on safety studies for nuclear reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1137,51 +1137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian process regression with linear inequality constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien da Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1200,438 +1200,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced validation methodology for SFR simulation tools</w:t>
+                <w:t xml:space="preserve">Analysis of the Total Instantaneous Blockage accident consequences in the innovative inherently-safe CADOR SFR core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Marie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Marrel</w:t>
+                <w:t xml:space="preserve">Thibaut Rahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Herbreteau</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jm. Seiler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Bertrand</w:t>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 348, pp.78-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2019.04.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02340025v1</w:t>
+                <w:t xml:space="preserve">cea-02510329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Total Instantaneous Blockage accident consequences in the innovative inherently-safe CADOR SFR core</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Advanced methodology for uncertainty propagation in computer experiments with large number of inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Iooss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2019.04.019⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205, pp.1588-1606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00295450.2019.1573617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02510329v1</w:t>
+                <w:t xml:space="preserve">hal-01907198v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced methodology for uncertainty propagation in computer experiments with large number of inputs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Marrel</w:t>
+                <w:t xml:space="preserve">Advanced validation methodology for SFR simulation tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm. Seiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907198v2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02340025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of off-site power transient analysis for a sodium-cooled fast reactor equipped with a gas power conversion system and preliminary optimisation of its operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. B. Droin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1695,51 +1695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis with dependence and variance-based measures for spatio-temporal numerical simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias de Lozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31, pp.1437-1453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1790,51 +1790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Nanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1888,361 +1888,361 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075840v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physical tool for severe accident mitigation studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of the derivative-based global sensitivity measures using a Gaussian process metamodel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bachrata</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthias De Lozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Marrel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2016.08.042⟩</w:t>
+              <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), pp.708-738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/15M1013377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02389458v1</w:t>
+                <w:t xml:space="preserve">hal-01164215v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the derivative-based global sensitivity measures using a Gaussian process metamodel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A physical tool for severe accident mitigation studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bachrata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Seiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias De Lozzo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Barjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4 (1), pp.708-738. </w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 309, pp.224-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/15M1013377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2016.08.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164215v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02389458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A physical tool for severe accident mitigation studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bachrata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Seiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barjot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 309, pp.224-235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2016.08.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749439v1</w:t>
@@ -2266,77 +2266,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-statistical approach to assess the core damage variability due to a total instantaneous blockage of SFR fuel sub-assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Seiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 297, pp.343-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2383,51 +2383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New improvements in the use of dependence measures for sensitivity analysis and screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias de Lozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 86 (15), pp.3038-3058</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2478,51 +2478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Nanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2582,51 +2582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a surrogate model and sensitivity analysis for spatio-temporal numerical simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2686,64 +2686,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global sensitivity analysis of stochastic computer models with joint metamodels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien da Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2816,51 +2816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction under Uncertainty on a Mature Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 67 (2), pp.193-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2894,64 +2894,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global sensitivity analysis for models with spatially dependent outputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3015,90 +3015,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical studies of the metamodel fitting and validation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Boussouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3, pp.11-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3123,64 +3123,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global sensitivity analysis of stochastic computer models with generalized additive models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien da Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3240,64 +3240,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculations of Sobol indices for the Gaussian process metamodel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3357,64 +3357,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient methodology for modeling complex computer codes with Gaussian processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois van Dorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3519,64 +3519,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven dimensional analysis applied to single-phase natural circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Razaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cardolaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3627,64 +3627,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden But Essential Recipes for Successful Gaussian Process Metamodeling to Support Uncertainty Quantification in Numerical Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification (UQ24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3709,64 +3709,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian process regression: new hyperparameter estimation algorithm for more reliable prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification (UQ24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3791,64 +3791,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New estimation algorithm for more reliable prediction in Gaussian process regression: application to an aquatic ecosystem model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enbis 23 - The 23th annual conference of the European Network for Business and Industrial Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENBIS, Sep 2023, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3873,64 +3873,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ICSCREAM methodology: identification of penalizing configurations in computer experiments using screening and metamodel applications in thermal-hydraulics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3981,51 +3981,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test d'indépendance basé sur les indices HSIC-ANOVA d'ordre total</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien da Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4102,77 +4102,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Wieskotten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lacaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">geoENV2022 - The 14th International Conference on Geostatistics for Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Parma; geoENVia, Jun 2022, Parme, Italy. pp.56-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4210,51 +4210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is hidden behind the Sobolev kernels involved in the HSIC-ANOVA decomposition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien da Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4318,51 +4318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a sodium-cooled fast reactor operation with a gas power conversion system during a loss of off-site power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4430,90 +4430,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregated tests of independence based on HSIC measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Meynaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMS 2019 - European Meeting of Statisticians</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bernoulli Society, Jul 2019, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4551,51 +4551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced methodology for uncertainty propagation in computer experiments with large number of inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANS Best Estimate Plus Uncertainty International Conference (BEPU 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4646,51 +4646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ynuhui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANS Best Estimate Plus Uncertainty International Conference (BEPU 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4728,77 +4728,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective optimization of the thermal-hydraulic behavior for a sodium fast reactor with a gas power conversion system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avent Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Droin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4853,51 +4853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">méthodologie basée sur les mesures de dépendance HSIC pour l'analyse de sensibilité de second niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meynaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Laurent-Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4935,64 +4935,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient methodology for the analysis and modeling of computer experiments with large number of inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNCECOMP 2017 2nd ECCOMAS Thematic Conference onUncertainty Quantification in Computational Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece. pp.187-197, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5039,51 +5039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des mesures de sensibilité globale basées sur les dérivées via un méta-modèle par processus gaussien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Lozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47emes Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5153,51 +5153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Target and conditional sensitivity analysis with emphasis on dependence measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Raguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.1801.10047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5224,77 +5224,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global sensitivity analysis of stochastic computer models with joint metamodels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ribatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5357,64 +5357,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven discovery of dimensionless numbers and governing laws: A scaling technique for nuclear test facility design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Razaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Renaudière de Vaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5471,51 +5471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian neural networks for metamodeling numerical simulators: toward reliable predictive uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Balde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5559,51 +5559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Baldé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5660,51 +5660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the feature maps of Sobolev kernels: application in global sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien da Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5748,64 +5748,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New statistical methodology for second level global sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Meynaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5830,220 +5830,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019412v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized HSIC-based tests for sensitivity analysis: application to thermal-hydraulic simulation of accidental scenario on nuclear reactor</w:t>
+                <w:t xml:space="preserve">More powerful HSIC-based independence tests, extension to space-filling designs and functional data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reda El Amri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mohamed Reda El Amri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03193912v1</w:t>
+                <w:t xml:space="preserve">cea-03406956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More powerful HSIC-based independence tests, extension to space-filling designs and functional data</w:t>
+                <w:t xml:space="preserve">Optimized HSIC-based tests for sensitivity analysis: application to thermal-hydraulic simulation of accidental scenario on nuclear reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Reda El Amri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Reda El Amri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03406956v1</w:t>
+                <w:t xml:space="preserve">cea-03193912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools for global and target sensitivity analyses in the context of high-dimensional thermal-hydraulic numerical experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Iooss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6363,51 +6363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Target and conditional sensitivity analysis with emphasis on dependence measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Raguet Raguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEA, DEN, DER. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6598,51 +6598,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04322818v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marrel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110120" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791882v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hakimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brayer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Habert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2023.2197838" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806713v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wieskotten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Crozet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-023-10072-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020084v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Albert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laurent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Meynaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AOS2129" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890999v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.3157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207216v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Demay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Gratiet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.2973" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535146v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Chabridon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2021.1980362" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965504v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Rollon de Pinedo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couplet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311475" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541142v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabridon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107711" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340025v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Herbreteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Seiler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02510329v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rahm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Droin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.04.019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907198v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2019.1573617" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339878v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. B. Droin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110315" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias de Lozzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075840v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nanty" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia P&#233;rot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-016-0676-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389458v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachrata" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Seiler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barjot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2016.08.042" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164215v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias De Lozzo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1013377" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749439v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756976v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2015.07.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090475v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187162v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1033319" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190144v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Perot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mottet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-014-0927-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525489v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribatet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9274-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00735123v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feraille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2011172" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430171v4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jullien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Volkova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444666v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boussouf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Feuillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02355755v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239494v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2008.07.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239492v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois van Dorpe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.03.026" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312943v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Razaire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cardolaccia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renaudi&#232;re de Vaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04506392v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04506405v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04216148v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03700747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03701170v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sarazin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743399v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03701074v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411095v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Droin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Ferrasse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02617133v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339307v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iooss" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415473v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marques" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ynuhui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02116842v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avent Grange" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339273v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meynaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent-Bonneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511505v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120217.5362.16891" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489510v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Lozzo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339856v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raguet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1801.10047" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232805v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05528135v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05539515v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Balde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05264882v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Bald&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damblin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boulor&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04320711v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien da Veiga" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019412v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03193912v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda El Amri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03406956v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda El Amri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877385v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661116v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophette Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sinoquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Munoz Munoz Zuniga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217277v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deville" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694129v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Raguet Raguet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hakimi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brayer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marrel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Habert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2023.2197838" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04322818v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806713v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wieskotten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Crozet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-023-10072-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Meynaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laurent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.3157" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207216v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Demay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Gratiet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.2973" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535146v4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Chabridon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2021.1980362" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020084v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Albert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AOS2129" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965504v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Rollon de Pinedo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couplet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311475" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541142v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabridon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107711" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02510329v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rahm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Droin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.04.019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907198v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2019.1573617" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Herbreteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Seiler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339878v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. B. Droin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110315" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias de Lozzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075840v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nanty" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia P&#233;rot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-016-0676-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164215v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias De Lozzo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1013377" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389458v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachrata" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Seiler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barjot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2016.08.042" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749439v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756976v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2015.07.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090475v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187162v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1033319" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190144v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Perot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mottet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-014-0927-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525489v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribatet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9274-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00735123v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feraille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2011172" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430171v4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jullien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Volkova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444666v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boussouf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Feuillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02355755v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239494v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2008.07.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239492v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois van Dorpe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.03.026" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312943v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Razaire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cardolaccia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renaudi&#232;re de Vaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04506392v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04506405v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04216148v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03700747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03701170v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sarazin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743399v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03701074v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411095v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Droin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Ferrasse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02617133v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339307v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iooss" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415473v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marques" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ynuhui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02116842v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avent Grange" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339273v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meynaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent-Bonneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511505v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120217.5362.16891" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489510v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Lozzo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339856v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raguet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1801.10047" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232805v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05528135v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05539515v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Balde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05264882v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Bald&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damblin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boulor&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04320711v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien da Veiga" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019412v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03406956v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda El Amri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03193912v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda El Amri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877385v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661116v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophette Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sinoquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Munoz Munoz Zuniga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217277v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deville" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694129v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Raguet Raguet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>