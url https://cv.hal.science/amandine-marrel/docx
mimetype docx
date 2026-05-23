--- v1 (2026-04-10)
+++ v2 (2026-05-23)
@@ -100,248 +100,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical methods for the study of computer experiments failures: Application to a fuel-coolant interaction simulation code</w:t>
+                <w:t xml:space="preserve">Probabilistic surrogate modeling by Gaussian process: A new estimation algorithm for more robust prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faouzi Hakimi</w:t>
+                <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Brayer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoît Habert</w:t>
+                <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00295639.2023.2197838⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 247, pp.110120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2024.110120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791882v1</w:t>
+                <w:t xml:space="preserve">cea-04322818v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic surrogate modeling by Gaussian process: A new estimation algorithm for more robust prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Statistical methods for the study of computer experiments failures: Application to a fuel-coolant interaction simulation code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Hakimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Brayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gamboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Iooss</w:t>
+                <w:t xml:space="preserve">Benoît Habert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 247, pp.110120. </w:t>
+              <w:t xml:space="preserve">Nuclear Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 198 (3), pp.578-591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2024.110120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00295639.2023.2197838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04322818v2</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison between Bayesian and ordinary kriging based on validation criteria: application to radiological characterisation</w:t>
               </w:r>
@@ -353,77 +353,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Wieskotten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lacaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.10.1007/s11004-023-10072-y. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -451,469 +451,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806713v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-level global sensitivity analysis of numerical simulators with application to an accident scenario in a sodium-cooled fast reactor</w:t>
+                <w:t xml:space="preserve">Adaptive test of independence based on HSIC measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mélisande Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Marrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anouar Meynaoui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality and Reliability Engineering International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qre.3157⟩</w:t>
+              <w:t xml:space="preserve">Annals of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (2), pp.858-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/21-AOS2129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890999v1</w:t>
+                <w:t xml:space="preserve">hal-02020084v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model selection based on validation criteria for Gaussian process regression: An application with highlights on the predictive variance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Demay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Gratiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality and Reliability Engineering International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 38 (3), pp.1482-1500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/qre.2973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ICSCREAM methodology: Identification of penalizing configurations in computer experiments using screening and metamodel -- Applications in thermal-hydraulics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V Chabridon</w:t>
+                <w:t xml:space="preserve">Second-level global sensitivity analysis of numerical simulators with application to an accident scenario in a sodium-cooled fast reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Meynaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Marrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00295639.2021.1980362⟩</w:t>
+              <w:t xml:space="preserve">Quality and Reliability Engineering International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (2), pp.500-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qre.3157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535146v4</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive test of independence based on HSIC measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ICSCREAM methodology: Identification of penalizing configurations in computer experiments using screening and metamodel -- Applications in thermal-hydraulics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Iooss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélisande Albert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anouar Meynaoui</w:t>
+                <w:t xml:space="preserve">V Chabridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 50 (2), pp.858-879. </w:t>
+              <w:t xml:space="preserve">Nuclear Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 196, pp.301-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/21-AOS2129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00295639.2021.1980362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020084v4</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535146v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional outlier detection by means of h-mode depth and dynamic time warping</w:t>
               </w:r>
@@ -925,77 +925,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Rollon de Pinedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Couplet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (23), pp.11475. </w:t>
@@ -1033,51 +1033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical developments for target and conditional sensitivity analysis: application on safety studies for nuclear reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1137,51 +1137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian process regression with linear inequality constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien da Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1200,438 +1200,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Total Instantaneous Blockage accident consequences in the innovative inherently-safe CADOR SFR core</w:t>
+                <w:t xml:space="preserve">Advanced validation methodology for SFR simulation tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Rahm</w:t>
+                <w:t xml:space="preserve">N. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Droin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Marie</w:t>
+                <w:t xml:space="preserve">K. Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Marrel</w:t>
+                <w:t xml:space="preserve">Jm. Seiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 348, pp.78-89. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02510329v1</w:t>
+                <w:t xml:space="preserve">cea-02340025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced methodology for uncertainty propagation in computer experiments with large number of inputs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analysis of the Total Instantaneous Blockage accident consequences in the innovative inherently-safe CADOR SFR core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Rahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Droin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00295450.2019.1573617⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 348, pp.78-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2019.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907198v2</w:t>
+                <w:t xml:space="preserve">cea-02510329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced validation methodology for SFR simulation tools</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Bertrand</w:t>
+                <w:t xml:space="preserve">Advanced methodology for uncertainty propagation in computer experiments with large number of inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Iooss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205, pp.1588-1606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00295450.2019.1573617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02340025v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907198v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of off-site power transient analysis for a sodium-cooled fast reactor equipped with a gas power conversion system and preliminary optimisation of its operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. B. Droin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1695,51 +1695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis with dependence and variance-based measures for spatio-temporal numerical simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias de Lozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31, pp.1437-1453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1790,51 +1790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Nanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1888,585 +1888,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075840v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the derivative-based global sensitivity measures using a Gaussian process metamodel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A physical tool for severe accident mitigation studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias De Lozzo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Bachrata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Seiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/15M1013377⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 309, pp.224-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2016.08.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164215v2</w:t>
+                <w:t xml:space="preserve">cea-02389458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physical tool for severe accident mitigation studies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of the derivative-based global sensitivity measures using a Gaussian process metamodel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Barjot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthias De Lozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Marrel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 309, pp.224-235. </w:t>
+              <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), pp.708-738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2016.08.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/15M1013377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02389458v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164215v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physical tool for severe accident mitigation studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New improvements in the use of dependence measures for sensitivity analysis and screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias de Lozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Marrel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86 (15), pp.3038-3058</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749439v1</w:t>
+                <w:t xml:space="preserve">hal-01090475v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-statistical approach to assess the core damage variability due to a total instantaneous blockage of SFR fuel sub-assembly</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A physical tool for severe accident mitigation studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bachrata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Seiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 297, pp.343-353. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2015.07.012⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 309, pp.224-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2016.08.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03756976v1</w:t>
+                <w:t xml:space="preserve">hal-03749439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New improvements in the use of dependence measures for sensitivity analysis and screening</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Marrel</w:t>
+                <w:t xml:space="preserve">Physico-statistical approach to assess the core damage variability due to a total instantaneous blockage of SFR fuel sub-assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Seiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 297, pp.343-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2015.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090475v2</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03756976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling, metamodelling and sensitivity analysis of numerical simulators with functional stochastic inputs</w:t>
               </w:r>
@@ -2478,51 +2478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Nanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2582,51 +2582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a surrogate model and sensitivity analysis for spatio-temporal numerical simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2686,64 +2686,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global sensitivity analysis of stochastic computer models with joint metamodels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien da Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2816,51 +2816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction under Uncertainty on a Mature Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 67 (2), pp.193-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2894,64 +2894,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global sensitivity analysis for models with spatially dependent outputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3015,90 +3015,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical studies of the metamodel fitting and validation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Boussouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3, pp.11-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3123,64 +3123,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global sensitivity analysis of stochastic computer models with generalized additive models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien da Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3240,64 +3240,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculations of Sobol indices for the Gaussian process metamodel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3357,64 +3357,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient methodology for modeling complex computer codes with Gaussian processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois van Dorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3519,64 +3519,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven dimensional analysis applied to single-phase natural circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Razaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Cardolaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3627,64 +3627,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden But Essential Recipes for Successful Gaussian Process Metamodeling to Support Uncertainty Quantification in Numerical Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification (UQ24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3709,64 +3709,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian process regression: new hyperparameter estimation algorithm for more reliable prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification (UQ24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3791,64 +3791,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New estimation algorithm for more reliable prediction in Gaussian process regression: application to an aquatic ecosystem model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enbis 23 - The 23th annual conference of the European Network for Business and Industrial Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENBIS, Sep 2023, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3873,64 +3873,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ICSCREAM methodology: identification of penalizing configurations in computer experiments using screening and metamodel applications in thermal-hydraulics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3981,51 +3981,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test d'indépendance basé sur les indices HSIC-ANOVA d'ordre total</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien da Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4102,77 +4102,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Wieskotten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lacaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">geoENV2022 - The 14th International Conference on Geostatistics for Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Parma; geoENVia, Jun 2022, Parme, Italy. pp.56-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4210,51 +4210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is hidden behind the Sobolev kernels involved in the HSIC-ANOVA decomposition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien da Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4318,51 +4318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a sodium-cooled fast reactor operation with a gas power conversion system during a loss of off-site power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4430,90 +4430,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregated tests of independence based on HSIC measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Meynaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouar Meynaoui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélisande Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMS 2019 - European Meeting of Statisticians</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bernoulli Society, Jul 2019, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4551,51 +4551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced methodology for uncertainty propagation in computer experiments with large number of inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANS Best Estimate Plus Uncertainty International Conference (BEPU 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4646,51 +4646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ynuhui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANS Best Estimate Plus Uncertainty International Conference (BEPU 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4728,77 +4728,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective optimization of the thermal-hydraulic behavior for a sodium fast reactor with a gas power conversion system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avent Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Droin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4853,51 +4853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">méthodologie basée sur les mesures de dépendance HSIC pour l'analyse de sensibilité de second niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meynaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Laurent-Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4935,64 +4935,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient methodology for the analysis and modeling of computer experiments with large number of inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNCECOMP 2017 2nd ECCOMAS Thematic Conference onUncertainty Quantification in Computational Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece. pp.187-197, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5039,51 +5039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des mesures de sensibilité globale basées sur les dérivées via un méta-modèle par processus gaussien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Lozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47emes Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5153,51 +5153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Target and conditional sensitivity analysis with emphasis on dependence measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Raguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.1801.10047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5224,77 +5224,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global sensitivity analysis of stochastic computer models with joint metamodels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ribatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5357,64 +5357,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven discovery of dimensionless numbers and governing laws: A scaling technique for nuclear test facility design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Razaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Renaudière de Vaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5471,51 +5471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian neural networks for metamodeling numerical simulators: toward reliable predictive uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Balde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5559,51 +5559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Baldé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5660,51 +5660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the feature maps of Sobolev kernels: application in global sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien da Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5748,64 +5748,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New statistical methodology for second level global sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Meynaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5830,220 +5830,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019412v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More powerful HSIC-based independence tests, extension to space-filling designs and functional data</w:t>
+                <w:t xml:space="preserve">Optimized HSIC-based tests for sensitivity analysis: application to thermal-hydraulic simulation of accidental scenario on nuclear reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Reda El Amri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Reda El Amri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03406956v1</w:t>
+                <w:t xml:space="preserve">cea-03193912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized HSIC-based tests for sensitivity analysis: application to thermal-hydraulic simulation of accidental scenario on nuclear reactor</w:t>
+                <w:t xml:space="preserve">More powerful HSIC-based independence tests, extension to space-filling designs and functional data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reda El Amri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mohamed Reda El Amri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03193912v1</w:t>
+                <w:t xml:space="preserve">cea-03406956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools for global and target sensitivity analyses in the context of high-dimensional thermal-hydraulic numerical experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Iooss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6363,51 +6363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Target and conditional sensitivity analysis with emphasis on dependence measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Raguet Raguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEA, DEN, DER. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6598,51 +6598,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hakimi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brayer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marrel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Habert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2023.2197838" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04322818v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110120" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806713v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wieskotten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Crozet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-023-10072-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Meynaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laurent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.3157" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207216v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Demay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Gratiet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.2973" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535146v4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Chabridon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2021.1980362" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020084v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Albert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AOS2129" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965504v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Rollon de Pinedo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couplet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311475" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541142v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabridon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107711" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02510329v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rahm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Droin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.04.019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907198v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2019.1573617" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Herbreteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Seiler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339878v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. B. Droin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110315" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias de Lozzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075840v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nanty" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia P&#233;rot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-016-0676-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164215v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias De Lozzo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1013377" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389458v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachrata" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Seiler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barjot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2016.08.042" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749439v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756976v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2015.07.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090475v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187162v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1033319" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190144v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Perot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mottet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-014-0927-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525489v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribatet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9274-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00735123v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feraille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2011172" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430171v4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jullien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Volkova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444666v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boussouf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Feuillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02355755v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239494v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2008.07.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239492v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois van Dorpe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.03.026" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312943v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Razaire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cardolaccia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renaudi&#232;re de Vaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04506392v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04506405v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04216148v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03700747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03701170v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sarazin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743399v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03701074v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411095v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Droin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Ferrasse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02617133v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339307v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iooss" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415473v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marques" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ynuhui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02116842v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avent Grange" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339273v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meynaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent-Bonneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511505v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120217.5362.16891" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489510v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Lozzo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339856v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raguet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1801.10047" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232805v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05528135v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05539515v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Balde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05264882v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Bald&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damblin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boulor&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04320711v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien da Veiga" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019412v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03406956v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda El Amri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03193912v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda El Amri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877385v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661116v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophette Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sinoquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Munoz Munoz Zuniga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217277v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deville" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694129v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Raguet Raguet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04322818v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marrel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110120" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791882v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hakimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brayer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Habert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2023.2197838" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806713v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wieskotten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Crozet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-023-10072-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020084v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Albert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laurent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Meynaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AOS2129" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207216v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Demay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Gratiet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.2973" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890999v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.3157" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535146v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Chabridon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2021.1980362" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965504v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Rollon de Pinedo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couplet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311475" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541142v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabridon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107711" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340025v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Herbreteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Seiler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02510329v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rahm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Droin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.04.019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907198v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295450.2019.1573617" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339878v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. B. Droin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110315" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias de Lozzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075840v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nanty" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia P&#233;rot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-016-0676-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389458v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachrata" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Seiler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barjot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2016.08.042" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164215v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias De Lozzo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1013377" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090475v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749439v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756976v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2015.07.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187162v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1033319" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190144v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Perot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mottet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-014-0927-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525489v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribatet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9274-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00735123v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feraille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2011172" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430171v4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jullien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Volkova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444666v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boussouf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Feuillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02355755v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239494v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2008.07.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239492v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois van Dorpe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.03.026" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312943v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Razaire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cardolaccia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renaudi&#232;re de Vaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04506392v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04506405v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04216148v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03700747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03701170v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sarazin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743399v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03701074v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411095v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Droin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Ferrasse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02617133v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339307v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Iooss" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415473v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marques" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ynuhui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02116842v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avent Grange" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339273v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meynaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent-Bonneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511505v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120217.5362.16891" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489510v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Lozzo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339856v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raguet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1801.10047" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232805v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05528135v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05539515v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Balde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05264882v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Bald&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damblin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boulor&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04320711v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien da Veiga" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019412v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03193912v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda El Amri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03406956v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda El Amri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877385v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661116v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophette Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sinoquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Munoz Munoz Zuniga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217277v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deville" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694129v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Raguet Raguet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>