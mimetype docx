--- v0 (2026-04-10)
+++ v1 (2026-05-18)
@@ -319,619 +319,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Fête populaire des Rats d’Arras : Du défilé de reconstitution historique et des géants processionnels, au théâtre satirique et banquet gargantuesque</w:t>
+                <w:t xml:space="preserve">L’enfant errant et l’errance de l’enfance du ‘Teatro Infantile’ de Chiara Guidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Brasileira de Estudos da Presença [Brazilian Journal on Presence Studies] </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/2237-2660122207vs02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308100v1</w:t>
+                <w:t xml:space="preserve">hal-04308092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A criança errante e a errância da infância no 'Teatro Infantile' de Chiara Guidi</w:t>
+                <w:t xml:space="preserve">La Fête populaire des Rats d’Arras : Du défilé de reconstitution historique et des géants processionnels, au théâtre satirique et banquet gargantuesque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafaella Uhiara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Estudos da Presença [Brazilian Journal on Presence Studies] </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), https://journals.openedition.org/rbep/3242#text</w:t>
+              <w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962296v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Fête populaire des Rats d’Arras : Du défilé de reconstitution historique et des géants processionnels, au théâtre satirique et banquet gargantuesque</w:t>
+                <w:t xml:space="preserve">A criança errante e a errância da infância no 'Teatro Infantile' de Chiara Guidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaella Uhiara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Brasileira de Estudos da Presença [Brazilian Journal on Presence Studies] </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), https://journals.openedition.org/rbep/3242#text</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321540v1</w:t>
+                <w:t xml:space="preserve">hal-04962296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE CORPS SCÉNIQUE : INCARNATION DRAMATURGIQUE DU POUVOIR DANS L’ORESTIE DE ROMEO CASTELLUCCI</w:t>
+                <w:t xml:space="preserve">La Fête populaire des Rats d’Arras : Du défilé de reconstitution historique et des géants processionnels, au théâtre satirique et banquet gargantuesque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theatrical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Dragons, géants et autres merveilles. Dynamiser la mémoire patrimoniale en arts vivants et littérature : pistes et réflexions, n°8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/ethnographie.1315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308186v1</w:t>
+                <w:t xml:space="preserve">hal-04321540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dramaturgie des animaux dans les créations scéniques de Romeo Castellucci</w:t>
+                <w:t xml:space="preserve">LE CORPS SCÉNIQUE : INCARNATION DRAMATURGIQUE DU POUVOIR DANS L’ORESTIE DE ROMEO CASTELLUCCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Vivo Arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1 (1)</w:t>
+              <w:t xml:space="preserve">Theatrical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (Body and Power in the Performing Arts)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308172v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dramaturgies des animaux dans les créations scéniques de Romeo Castellucci</w:t>
+                <w:t xml:space="preserve">La dramaturgie des animaux dans les créations scéniques de Romeo Castellucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Vitro Arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Animaux/Animal, n°1</w:t>
+              <w:t xml:space="preserve">In Vivo Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320829v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps scenique : Incarnation dramaturgique du pouvoir dans &amp;quot;L’Orestie&amp;quot; de Romeo Castellucci</w:t>
+                <w:t xml:space="preserve">Dramaturgies des animaux dans les créations scéniques de Romeo Castellucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cercetări teatrale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In Vitro Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Animaux/Animal, n°1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46522/CT.2023.S1.02⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04321937v1</w:t>
+                <w:t xml:space="preserve">hal-04320829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enfant errant et l’errance de l’enfance du ‘Teatro Infantile’ de Chiara Guidi</w:t>
+                <w:t xml:space="preserve">Le corps scenique : Incarnation dramaturgique du pouvoir dans &amp;quot;L’Orestie&amp;quot; de Romeo Castellucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Estudos da Presença [Brazilian Journal on Presence Studies] </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), </w:t>
+              <w:t xml:space="preserve">Cercetări teatrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Body and Power in the Performing Arts, 4 (Special), pp. 21-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/2237-2660122207vs02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46522/CT.2023.S1.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308092v1</w:t>
+                <w:t xml:space="preserve">hal-04321937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatouages et nudités dans Stills IV et V de Kris Verdonck. Dénudage et ré‑écriture de la condition humaine.</w:t>
               </w:r>
@@ -1425,245 +1425,245 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le concept du visage du fils de Dieu de Castellucci, puissances de récits médiatiques, source d'un scandale et du spectacle dans les rues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...2 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences et radicalités militantes dans l’espace public en France des années 1980 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Riveneuve, pp. 203-217, 2020, Violences et radicalités militantes en France, 978-2-36013-575-2</w:t>
+              <w:t xml:space="preserve">, Riveneuve, 2020, 978-2-36013-575-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03637600v1</w:t>
+                <w:t xml:space="preserve">hal-04308163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la voix se fait chair : les créations de la Societas Raffaello Sanzio</w:t>
+                <w:t xml:space="preserve">Sur le concept du visage du fils de Dieu de Castellucci, puissances de récits médiatiques, source d'un scandale et du spectacle dans les rues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pierre Longuenesse. </w:t>
+              <w:t xml:space="preserve">Béatrice Fleury; Jacques Walter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corps musical dans le théâtre des XXe et XXIe siècles : formes et enjeux, APU, ouvrage collectif, sous la direction de Pierre Longuenesse, 2020, p. 183-193.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Violences et radicalités militantes dans l’espace public en France des années 1980 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve, pp. 203-217, 2020, Violences et radicalités militantes en France, 978-2-36013-575-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385386v1</w:t>
+                <w:t xml:space="preserve">hal-03637600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le concept du visage du fils de Dieu de Castellucci, puissances de récits médiatiques, source d'un scandale et du spectacle dans les rues</w:t>
+                <w:t xml:space="preserve">Quand la voix se fait chair : les créations de la Societas Raffaello Sanzio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Longuenesse. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violences et radicalités militantes dans l’espace public en France des années 1980 à nos jours</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corps musical dans le théâtre des XXe et XXIe siècles : formes et enjeux, APU, ouvrage collectif, sous la direction de Pierre Longuenesse, 2020, p. 183-193.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artois Presses Université</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 183-194, 2020, Études littéraires, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.apu.22183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308163v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps et son animalité dans les créations scéniques contemporaines de La Societas Raffaello Sanzio</w:t>
               </w:r>
@@ -1881,51 +1881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A criança errante e a errância da infância no ‘Teatro Infantile’ de Chiara Guidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaella Uhiara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/2237-2660122207vs01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2224,51 +2224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580199v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pors" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321966v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308100v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962296v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Uhiara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321540v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/ethnographie.1315" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308186v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308172v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320829v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321937v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46522/CT.2023.S1.02" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308092v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2237-2660122207vs02" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567847v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03637572v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075183ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168479v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351675v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322015v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04325775v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03637600v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04385386v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/22318" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.22183" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308163v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03638723v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04606373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915962v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2237-2660122207vs01" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-03369125v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019UPHF0012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580199v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Pors" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321966v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308092v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2237-2660122207vs02" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308100v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962296v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Uhiara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321540v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/ethnographie.1315" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308186v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308172v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320829v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321937v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46522/CT.2023.S1.02" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567847v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03637572v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075183ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168479v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351675v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322015v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04325775v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308163v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03637600v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04385386v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/22318" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.22183" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03638723v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04606373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915962v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2237-2660122207vs01" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-03369125v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019UPHF0012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>