--- v0 (2026-03-30)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amandine PASCAL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Peiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Benmahmoud-Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Fosso Wamba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 52 (326), pp.13-26. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2026.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A set of prescriptive design principles to support community currencies as commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 152, pp.103510. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2026.103510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05520945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du bricolage collectif dans la création de structures de gouvernance universitaire : l’exemple de l’Observatoire Galiléo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Vol. 14 (1), pp.11-30. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmp.pr1.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser le Design Science Research pour répondre aux grands défis sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (41), pp.111-116. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.041.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle dans les ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.85-102. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/159lu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation digitale des modèles d’affaires: vers une maturité digitale pour les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cagnelle Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.38093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maturité digitale des PME : des modèles à réinventer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cagnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Article21771, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36863/mds.a.21771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation ouverte et organisations publiques font-elles bon ménage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Templier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion - HEC Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 47 (4), pp.86-90. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riges.474.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souveraineté numérique, blockchain et communs de la donnée à Barcelone : le cas DECODE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numéro Spécial - Technologies émergentes et transformation des organisations, 22 (2), pp.51-68. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rcsg.022.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commoning with blockchain. The Ğ1 / Duniter case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (2), pp.7-34. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.222.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425463v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blockchain à Barcelone on sait « commun » faire !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (2), pp.119-138. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rcsg.022.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux Cygnes Noirs : La Résilience Digitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Julien Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (2), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36863/mds.a.20378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience digitale: une notion à explorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (5), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36863/mds.a.17262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIG (ET) DATA DANS TOUTE SA COMPLEXITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (2), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36863/mds.a.15696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes mixtes en systèmes d’information : enjeux épistémologiques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rouziès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Aldebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (3), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.183.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scénarios d’usage comme support aux méthodologies de Recherche en Design Science dans le cas d’invention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (4), pp.47-78. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.174.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Human-centred and Science-based Approach to Design: The Knowledge Management Platform Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Georges L. Romme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (2), pp.264 - 280. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8551.2011.00802.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Human-centred and Science-based Approach to Design: The Knowledge Management Platform Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges A.L. Romme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (2), pp.264-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00726070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design science dans le domaine des systèmes d'information : mise en débat et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue SIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), pp.4-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00742079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From IS to organisation : analysing the uses of a collaborative IS in a high-tech SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal Business Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (2), pp.175-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00442615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au delà des individus et des outils, quelle place pour les politiques RH et l'organisation dans l'analyse des usages des TIC ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.037.0218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00652474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour un cadre théorique unifié et une méthodologie d'analyse des projets dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (36), pp.84-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00652469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster, pôle de compétitivité, pôle de compétences, chaîne de valeur : Eclairage sur des ambiguïtés langagières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00374989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Design Science research and formal design theories: leveraging C-K theory for impactful research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Maui, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la résilience digitale dans les organisations : une approche par les capacités dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Julien Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 50ème anniversaire de l'ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR (Institut de Socio-Economie des Entreprises et des Organisations), Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05485427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la résilience digitale dans les organisations : Approche par les capacités dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Julien Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 50ème anniversaire de l'ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR (Institut de Socio-Economie des Entreprises et des Organisations), Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05399161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur les technologies digitales et les transformations du travail induites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AIM (Association Information &amp; Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paradox theory in the digital transformation of SMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cagnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Conference on Information Systems (ECIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Information Systems, Jun 2024, Paphos (Cyprus), Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation digitale des PME : étude par la théorie des paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cagnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a blockchain-based inter-enterprise monetary commons: a design science research perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information &amp; Management, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revitalizing European regions through decentralized digital currencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul van Vulpen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Biennal RAMICS International Congress The Future of Money: Democracy, Localism and Inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans quelle mesure la transformation digitale permet-elle tout à la fois de résoudre et générer des paradoxes au sein des PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cagnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metailler Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amandine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90em congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review on Digital Resilience in Organization-Related Context: A temporal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Julien Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e colloque international de l’AGeCSO (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal (Canada (QC)), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04882695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review on Digital Resilience in Organization-Related Context: A temporal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Julien Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème colloque de l'Association pour la Gestion des Connaissances dans les Sociétés et les Organisations (AGECSO), "La gestion des connaissances, un tremplin pour faire face aux défis actuels?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universite du Quebec a Montreal, École des Sciences de la Gestion, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de la maturité pour accompagner la transformation digitale des PME : une approche par la gestion des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cagnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metailler Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amandine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème colloque de l’AGeCSO La gestion des connaissances, un tremplin pour faire face aux défis actuels?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGeCSO, May 2023, Montréal (Canada (QC)), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA RÉSILIENCE DIGITALE EN CONTEXTE ORGANISATIONNEL : REVUE DE LITTÉRATURE SYSTÉMATIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Julien Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e colloque international de l’AGeCSO (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGeCSO (Association pour la gestion des connaissances dans la société et les organisations), May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04429797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels rôles des associations scientifiques dans la fabrique des Sciences de Gestion en France ? Illustration par les cas de l'AFC, de l'AIM et d'ARAMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Zelinschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées d'Histoire du Management et des Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle vision organisante pour une IA éthique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème colloque de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIM association information et management, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECODE : souveraineté numérique, blockchain et communs de la donnée à Barcelone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TREC Territoires, Régulations, Expérimentations et Coopérations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blockchain au service des communs de la donnée à Barcelone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57 ème colloque ASRDLF Territoire(s) et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blockchain au service de la gouvernance des communs: Le cas de l’écosystème Ğ1 / Duniter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Conférence de l’Association Information &amp; Management (AIM), Association Information &amp; Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation ouverte dans le secteur public : Capacités dynamiques et rôles des TI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Templier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15 Years of Information System Design Science Research: A Bibliographic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hawaii International Conference on System Sciences, HICSS’53</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Hawaii at Manoa, Jan 2020, Maui, Hawaii, United States. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24251/HICSS.2020.618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02489630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Innovation in the Public Sector: A Dynamic Capabilities Perspective and the Role of Information Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Templier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Vieru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Maui, United States. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24251/HICSS.2020.728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02489643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crypto-technologies & blockchain, artefacts distribués au service de la gouvernance des communs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Conférence de l’Association Information &amp; Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information &amp; Management (AIM), Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15 ans de recherche en Design Science : Une rétrospective bibliométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02489681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA FORMATION DES AIDANTS EN FRANCE : DE L'ANALYSE DES BESOINS A LA CONCEPTION D'UN MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28EME CONGRES DEL’ASSOCIATION FRANCOPHONE DE GESTION DES RESSOURCES HUMAINES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université aix marseille, Oct 2017, aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation de formation au service de l’amélioration de la qualité de la prise en charge à domicile : de l’analyse des besoins à la conception d’un MOOC destiné aux aidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque santé Kedge BS et IRTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02489665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la structuration du champ de la recherche en sciences du design en SI : une analyse de co-citation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Congrès de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02489674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des aidants en France : de l’analyse des besoins à la conception d’un MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02489669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes mixtes dans le domaine des SI : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rouzies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 21ème conférence AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02489657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre d’une recherche de type design science : retour sur l’expérimentation Knowledge Management Platorm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83ème Congrès de l'Association Francophone du Savoir (ACFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2015, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroitre la pertinence des recherches en Design Science : la méthode des scénarios d’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Information et Management </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01296528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design theory for collaborative interorganizational knowledge management systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix en Provence, France. pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-evolution of Design and Use: the role of material artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Organizations, Artifacts and Practices Workshop Materiality and Space in Management and Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France. pp.82-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche du design science au cœur du débat rigueur / pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème édition du Colloque de l'Association Information et Management (AIM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des outils collaboratif : le rôle des formes organisationnelles et des politiques de ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Conférence Francophone "Gestion des Connaissances, Société et Organisations" (GeCSO), Clermont Université &amp; Groupe ESC Clermont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00652476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au delà des individus et des outils, quelle place pour l'organisation dans l'analyse des usages des TIC ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Journée d'étude et de recherche "GRH et TIC L'E-RH quelles frontières pour l'entreprise ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Amiens, France. Non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond people and tools, what is the place for the organization in the analysis of ICT uses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European Academic Workshop on e-HRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bamberg, Germany. Non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative design methodology to support an inter-organizational knowledge management solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges A.L. Romme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirtieth International Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Phoenix, United States. pp.X-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de « Design Collaboratif » : une approche intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges A.L. Romme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier AIMS Epistémologies et Méthodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Caen, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00374980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From tool to organization: uses of a collaborative application in a high-tech SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on the Design of Cooperative Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Carry-Le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of boundary objects in the co-evolution of design and use: the KMP project experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an ICT solution for a multi-actor environment: the KMP project experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer workshop of Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grèce. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des scénarios d'usage : une approche cognitivo-structurationniste - Le cas KMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SdC2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies digitales et transformations du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gilbert, Martine Le Boulaire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les facettes cachées de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2025, 9781836120636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfolding Digital Resilience in Organizations: A Systematic Review and Research Agenda on Digital Resilience in Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Julien Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria João Ferreira; Filomena Castro Lopes; Isabel Seruca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leveraging Technology for Organizational Adaptability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-116, 2025, Advances in Business Information Systems and Analytics, 9798369360453. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/979-8-3693-6045-3.ch006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04882735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences transversales à l'heure de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geoffrey Martinache; Romain Zerbib. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation : Comment relever le défi des compétences transversales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-240, 2024, Pratiques d'entreprise, 978-2-37687-782-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils numériques et innovation en situation de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La créativité en situations : des théories aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2023, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.bonna.2023.01.0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système et la méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariel Mendez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus : concepts et méthode pour l'analyse temporelle en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Bruylant, pp.219-240, 2010, Intellection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler avec le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariel Mendez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus : concepts et méthode pour l'analyse temporelle en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Bruylant, pp.5-9, 2010, Intellection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les séquences: le cas d'un processus collectif de conception d'une solution TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus. Concepts et méthode pour l'analyse temporelle en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Bruylant, pp.91-105, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système d'analyse des processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariel Mendez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus : concepts et méthode pour l'analyse temporelle en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Bruylant, pp.11-26, 2010, Intellection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From IS to organization: uses of a collaborative application in a high-tech SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Huub Rüel, Rodrigo Magalhaes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human resource information Systems : proceedings of the 2nd International workshop on human resource information systems HRIS 2008 (in conjunction with ICEIS 2008, Barcelona, Spain, june 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Insticc Press (Portugal), pp.30-39, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'appropriation d'une solution TIC dès la conception : une méthodologie de co-conception orientée usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser les usages des Systèmes d'information et des TIC</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles démarches, quelles méthodes?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANACT, pp.284, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00374967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation des TIC : vers une méthodologie de conception orientée usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amaury Grimand, Simon Alcouffe, Marie-Laure Buisson, et Olivier Brunel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'appropriation des outils de gestion: vers de nouvelles perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Saint-Etienne, pp.258, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00374976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels tensions et paradoxes naissent de la transformation digitale des PME et ETI et comment y répondre ? Eclairages par une étude menée par le Groupe REEL IT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cagnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petits-déjeuners N°10 : développer l'esprit critique chez les étudiants avec l'IA. Collection &amp;quot;Les petits-déjeuners de l'IA au services des enseignants-chercheurs &amp;quot;, L'université numérique éco-gestion, AUNEGE, FNEGE, IAE , AMU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes fonctions de l'entreprise : La fonction Système d'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. La fonction Système d'Information, https://moodle.luniversitenumerique.fr/course/section.php?id=5737, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04841391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Literature Review on Digital Resilience in Organizations: Towards a Conceptualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Julien Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03959505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une solution TIC pour favoriser l'émergence de projets innovants : une approche usage -L'expérience KMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Nice Sophia Antipolis, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00374023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amandine PASCAL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Peiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Benmahmoud-Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Fosso Wamba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 52 (326), pp.13-26. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2026.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A set of prescriptive design principles to support community currencies as commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 152, pp.103510. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2026.103510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05520945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du bricolage collectif dans la création de structures de gouvernance universitaire : l’exemple de l’Observatoire Galiléo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Vol. 14 (1), pp.11-30. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmp.pr1.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser le Design Science Research pour répondre aux grands défis sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (41), pp.111-116. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.041.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle dans les ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.85-102. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/159lu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation digitale des modèles d’affaires: vers une maturité digitale pour les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cagnelle Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.38093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maturité digitale des PME : des modèles à réinventer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cagnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Article21771, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36863/mds.a.21771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation ouverte et organisations publiques font-elles bon ménage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Templier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion - HEC Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 47 (4), pp.86-90. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riges.474.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commoning with blockchain. The Ğ1 / Duniter case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (2), pp.7-34. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.222.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425463v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souveraineté numérique, blockchain et communs de la donnée à Barcelone : le cas DECODE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numéro Spécial - Technologies émergentes et transformation des organisations, 22 (2), pp.51-68. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rcsg.022.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blockchain à Barcelone on sait « commun » faire !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (2), pp.119-138. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rcsg.022.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux Cygnes Noirs : La Résilience Digitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Julien Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (2), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36863/mds.a.20378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience digitale: une notion à explorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (5), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36863/mds.a.17262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIG (ET) DATA DANS TOUTE SA COMPLEXITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (2), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36863/mds.a.15696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes mixtes en systèmes d’information : enjeux épistémologiques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rouziès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Aldebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (3), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.183.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scénarios d’usage comme support aux méthodologies de Recherche en Design Science dans le cas d’invention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (4), pp.47-78. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.174.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Human-centred and Science-based Approach to Design: The Knowledge Management Platform Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Georges L. Romme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (2), pp.264 - 280. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8551.2011.00802.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Human-centred and Science-based Approach to Design: The Knowledge Management Platform Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges A.L. Romme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (2), pp.264-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00726070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design science dans le domaine des systèmes d'information : mise en débat et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue SIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), pp.4-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00742079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From IS to organisation : analysing the uses of a collaborative IS in a high-tech SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal Business Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (2), pp.175-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00442615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au delà des individus et des outils, quelle place pour les politiques RH et l'organisation dans l'analyse des usages des TIC ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.037.0218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00652474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour un cadre théorique unifié et une méthodologie d'analyse des projets dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (36), pp.84-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00652469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster, pôle de compétitivité, pôle de compétences, chaîne de valeur : Eclairage sur des ambiguïtés langagières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00374989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Design Science research and formal design theories: leveraging C-K theory for impactful research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Maui, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la résilience digitale dans les organisations : une approche par les capacités dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Julien Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 50ème anniversaire de l'ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR (Institut de Socio-Economie des Entreprises et des Organisations), Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05485427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la résilience digitale dans les organisations : Approche par les capacités dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Julien Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 50ème anniversaire de l'ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR (Institut de Socio-Economie des Entreprises et des Organisations), Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05399161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur les technologies digitales et les transformations du travail induites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AIM (Association Information &amp; Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paradox theory in the digital transformation of SMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cagnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Conference on Information Systems (ECIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Information Systems, Jun 2024, Paphos (Cyprus), Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation digitale des PME : étude par la théorie des paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cagnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a blockchain-based inter-enterprise monetary commons: a design science research perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information &amp; Management, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revitalizing European regions through decentralized digital currencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul van Vulpen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Biennal RAMICS International Congress The Future of Money: Democracy, Localism and Inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans quelle mesure la transformation digitale permet-elle tout à la fois de résoudre et générer des paradoxes au sein des PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cagnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metailler Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amandine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90em congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review on Digital Resilience in Organization-Related Context: A temporal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Julien Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e colloque international de l’AGeCSO (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal (Canada (QC)), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04882695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review on Digital Resilience in Organization-Related Context: A temporal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Julien Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème colloque de l'Association pour la Gestion des Connaissances dans les Sociétés et les Organisations (AGECSO), "La gestion des connaissances, un tremplin pour faire face aux défis actuels?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universite du Quebec a Montreal, École des Sciences de la Gestion, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de la maturité pour accompagner la transformation digitale des PME : une approche par la gestion des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cagnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metailler Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amandine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème colloque de l’AGeCSO La gestion des connaissances, un tremplin pour faire face aux défis actuels?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGeCSO, May 2023, Montréal (Canada (QC)), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA RÉSILIENCE DIGITALE EN CONTEXTE ORGANISATIONNEL : REVUE DE LITTÉRATURE SYSTÉMATIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Julien Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e colloque international de l’AGeCSO (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGeCSO (Association pour la gestion des connaissances dans la société et les organisations), May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04429797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle vision organisante pour une IA éthique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème colloque de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIM association information et management, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels rôles des associations scientifiques dans la fabrique des Sciences de Gestion en France ? Illustration par les cas de l'AFC, de l'AIM et d'ARAMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Zelinschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées d'Histoire du Management et des Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECODE : souveraineté numérique, blockchain et communs de la donnée à Barcelone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TREC Territoires, Régulations, Expérimentations et Coopérations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blockchain au service des communs de la donnée à Barcelone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57 ème colloque ASRDLF Territoire(s) et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation ouverte dans le secteur public : Capacités dynamiques et rôles des TI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Templier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blockchain au service de la gouvernance des communs: Le cas de l’écosystème Ğ1 / Duniter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Conférence de l’Association Information &amp; Management (AIM), Association Information &amp; Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15 Years of Information System Design Science Research: A Bibliographic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hawaii International Conference on System Sciences, HICSS’53</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Hawaii at Manoa, Jan 2020, Maui, Hawaii, United States. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24251/HICSS.2020.618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02489630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Innovation in the Public Sector: A Dynamic Capabilities Perspective and the Role of Information Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Templier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Vieru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Maui, United States. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24251/HICSS.2020.728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02489643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crypto-technologies & blockchain, artefacts distribués au service de la gouvernance des communs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Conférence de l’Association Information &amp; Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information &amp; Management (AIM), Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15 ans de recherche en Design Science : Une rétrospective bibliométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02489681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation de formation au service de l’amélioration de la qualité de la prise en charge à domicile : de l’analyse des besoins à la conception d’un MOOC destiné aux aidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque santé Kedge BS et IRTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02489665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA FORMATION DES AIDANTS EN FRANCE : DE L'ANALYSE DES BESOINS A LA CONCEPTION D'UN MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28EME CONGRES DEL’ASSOCIATION FRANCOPHONE DE GESTION DES RESSOURCES HUMAINES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université aix marseille, Oct 2017, aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la structuration du champ de la recherche en sciences du design en SI : une analyse de co-citation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Congrès de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02489674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des aidants en France : de l’analyse des besoins à la conception d’un MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02489669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes mixtes dans le domaine des SI : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rouzies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 21ème conférence AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02489657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre d’une recherche de type design science : retour sur l’expérimentation Knowledge Management Platorm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83ème Congrès de l'Association Francophone du Savoir (ACFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2015, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroitre la pertinence des recherches en Design Science : la méthode des scénarios d’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Information et Management </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01296528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design theory for collaborative interorganizational knowledge management systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix en Provence, France. pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-evolution of Design and Use: the role of material artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Organizations, Artifacts and Practices Workshop Materiality and Space in Management and Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France. pp.82-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche du design science au cœur du débat rigueur / pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème édition du Colloque de l'Association Information et Management (AIM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des outils collaboratif : le rôle des formes organisationnelles et des politiques de ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Conférence Francophone "Gestion des Connaissances, Société et Organisations" (GeCSO), Clermont Université &amp; Groupe ESC Clermont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00652476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au delà des individus et des outils, quelle place pour l'organisation dans l'analyse des usages des TIC ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Journée d'étude et de recherche "GRH et TIC L'E-RH quelles frontières pour l'entreprise ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Amiens, France. Non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond people and tools, what is the place for the organization in the analysis of ICT uses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European Academic Workshop on e-HRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bamberg, Germany. Non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de « Design Collaboratif » : une approche intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges A.L. Romme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier AIMS Epistémologies et Méthodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Caen, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00374980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative design methodology to support an inter-organizational knowledge management solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges A.L. Romme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirtieth International Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Phoenix, United States. pp.X-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From tool to organization: uses of a collaborative application in a high-tech SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on the Design of Cooperative Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Carry-Le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of boundary objects in the co-evolution of design and use: the KMP project experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an ICT solution for a multi-actor environment: the KMP project experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer workshop of Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grèce. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des scénarios d'usage : une approche cognitivo-structurationniste - Le cas KMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SdC2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies digitales et transformations du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gilbert, Martine Le Boulaire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les facettes cachées de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2025, 9781836120636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfolding Digital Resilience in Organizations: A Systematic Review and Research Agenda on Digital Resilience in Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Julien Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria João Ferreira; Filomena Castro Lopes; Isabel Seruca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leveraging Technology for Organizational Adaptability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-116, 2025, Advances in Business Information Systems and Analytics, 9798369360453. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/979-8-3693-6045-3.ch006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04882735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences transversales à l'heure de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geoffrey Martinache; Romain Zerbib. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation : Comment relever le défi des compétences transversales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-240, 2024, Pratiques d'entreprise, 978-2-37687-782-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils numériques et innovation en situation de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La créativité en situations : des théories aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2023, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.bonna.2023.01.0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système et la méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariel Mendez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus : concepts et méthode pour l'analyse temporelle en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Bruylant, pp.219-240, 2010, Intellection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les séquences: le cas d'un processus collectif de conception d'une solution TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus. Concepts et méthode pour l'analyse temporelle en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Bruylant, pp.91-105, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler avec le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariel Mendez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus : concepts et méthode pour l'analyse temporelle en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Bruylant, pp.5-9, 2010, Intellection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système d'analyse des processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariel Mendez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus : concepts et méthode pour l'analyse temporelle en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Bruylant, pp.11-26, 2010, Intellection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From IS to organization: uses of a collaborative application in a high-tech SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Huub Rüel, Rodrigo Magalhaes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human resource information Systems : proceedings of the 2nd International workshop on human resource information systems HRIS 2008 (in conjunction with ICEIS 2008, Barcelona, Spain, june 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Insticc Press (Portugal), pp.30-39, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'appropriation d'une solution TIC dès la conception : une méthodologie de co-conception orientée usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser les usages des Systèmes d'information et des TIC</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles démarches, quelles méthodes?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANACT, pp.284, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00374967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation des TIC : vers une méthodologie de conception orientée usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amaury Grimand, Simon Alcouffe, Marie-Laure Buisson, et Olivier Brunel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'appropriation des outils de gestion: vers de nouvelles perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Saint-Etienne, pp.258, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00374976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels tensions et paradoxes naissent de la transformation digitale des PME et ETI et comment y répondre ? Eclairages par une étude menée par le Groupe REEL IT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cagnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petits-déjeuners N°10 : développer l'esprit critique chez les étudiants avec l'IA. Collection &amp;quot;Les petits-déjeuners de l'IA au services des enseignants-chercheurs &amp;quot;, L'université numérique éco-gestion, AUNEGE, FNEGE, IAE , AMU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes fonctions de l'entreprise : La fonction Système d'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. La fonction Système d'Information, https://moodle.luniversitenumerique.fr/course/section.php?id=5737, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04841391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Literature Review on Digital Resilience in Organizations: Towards a Conceptualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Julien Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03959505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une solution TIC pour favoriser l'émergence de projets innovants : une approche usage -L'expérience KMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Nice Sophia Antipolis, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00374023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570007v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pascal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Peiro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Benmahmoud-Jouini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fosso Wamba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2026.126" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05520945v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Malafosse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2026.103510" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.pr1.0025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398575v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.041.0111" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481113v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159lu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941230v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagnelle Joseph" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Metailler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859175v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cagnelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.21771" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398599v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bourdeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Coulon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Templier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.474.0086" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.022.0051" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425463v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Amabile" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.222.0007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891500v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.022.0119" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707082v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Dupin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.20378" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273124v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.17262" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134526v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.15696" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913565v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rouzi&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Aldebert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.183.0099" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913571v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rouby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.174.0047" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Georges L. Romme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8551.2011.00802.x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T173N018-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726070v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges A.L. Romme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742079v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tchobanian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ologeanu-Taddei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.037.0218" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652469v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brochier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gilson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374989v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05379542v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485427v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399161v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398833v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620257v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620282v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562556v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889165v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Vulpen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415235v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metailler Thibaut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amandine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04882695v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125336v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393872v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04429797v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614018v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arena" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Zelinschi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987923v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Piet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659773v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335767v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952885v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481987v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489630v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2020.618" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489643v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Vieru" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2020.728" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489681v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482658v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489665v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489674v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489669v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489657v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rouzies" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306565v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296528v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059585v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726098v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652428v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652476v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fallery" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490450v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ologeanu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490449v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440225v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374980v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458398v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490453v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490458v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426014v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04882735v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/979-8-3693-6045-3.ch006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162808v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433156v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bonna.2023.01.0239" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490424v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Correia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490420v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490441v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490422v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458397v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374967v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374976v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537125v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588128v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841391v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Lebraty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959505v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00374023v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570007v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pascal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Peiro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Benmahmoud-Jouini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fosso Wamba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2026.126" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05520945v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Malafosse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2026.103510" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.pr1.0025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398575v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.041.0111" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481113v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159lu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941230v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagnelle Joseph" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Metailler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859175v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cagnelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.21771" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398599v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bourdeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Coulon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Templier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.474.0086" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425463v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Amabile" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.222.0007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425481v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.022.0051" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891500v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.022.0119" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707082v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Dupin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.20378" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273124v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.17262" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134526v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.15696" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913565v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rouzi&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Aldebert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.183.0099" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913571v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rouby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.174.0047" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Georges L. Romme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8551.2011.00802.x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T173N018-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726070v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges A.L. Romme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742079v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tchobanian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ologeanu-Taddei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.037.0218" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652469v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brochier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gilson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374989v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05379542v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485427v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399161v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398833v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620257v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620282v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562556v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889165v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Vulpen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415235v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metailler Thibaut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amandine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04882695v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125336v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393872v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04429797v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987923v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Piet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arena" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Zelinschi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659773v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335767v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481987v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489630v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2020.618" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489643v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Vieru" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2020.728" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489681v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489665v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482658v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489674v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489669v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489657v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rouzies" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306565v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296528v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059585v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726098v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652428v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652476v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fallery" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490450v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ologeanu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490449v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374980v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440225v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458398v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490453v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490458v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426014v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04882735v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/979-8-3693-6045-3.ch006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162808v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433156v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bonna.2023.01.0239" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490424v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Correia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490441v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490420v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490422v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458397v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374967v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374976v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537125v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588128v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841391v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Lebraty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959505v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00374023v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>