--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amandine PASCAL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Peiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Benmahmoud-Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Fosso Wamba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 52 (326), pp.13-26. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2026.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A set of prescriptive design principles to support community currencies as commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 152, pp.103510. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2026.103510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05520945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du bricolage collectif dans la création de structures de gouvernance universitaire : l’exemple de l’Observatoire Galiléo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Vol. 14 (1), pp.11-30. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmp.pr1.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser le Design Science Research pour répondre aux grands défis sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (41), pp.111-116. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.041.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle dans les ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.85-102. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/159lu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation digitale des modèles d’affaires: vers une maturité digitale pour les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cagnelle Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.38093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maturité digitale des PME : des modèles à réinventer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cagnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Article21771, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36863/mds.a.21771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation ouverte et organisations publiques font-elles bon ménage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Templier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion - HEC Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 47 (4), pp.86-90. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riges.474.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commoning with blockchain. The Ğ1 / Duniter case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (2), pp.7-34. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.222.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425463v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souveraineté numérique, blockchain et communs de la donnée à Barcelone : le cas DECODE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numéro Spécial - Technologies émergentes et transformation des organisations, 22 (2), pp.51-68. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rcsg.022.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blockchain à Barcelone on sait « commun » faire !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (2), pp.119-138. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rcsg.022.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux Cygnes Noirs : La Résilience Digitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Julien Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (2), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36863/mds.a.20378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience digitale: une notion à explorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (5), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36863/mds.a.17262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIG (ET) DATA DANS TOUTE SA COMPLEXITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (2), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36863/mds.a.15696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes mixtes en systèmes d’information : enjeux épistémologiques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rouziès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Aldebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (3), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.183.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scénarios d’usage comme support aux méthodologies de Recherche en Design Science dans le cas d’invention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (4), pp.47-78. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.174.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Human-centred and Science-based Approach to Design: The Knowledge Management Platform Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Georges L. Romme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (2), pp.264 - 280. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8551.2011.00802.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Human-centred and Science-based Approach to Design: The Knowledge Management Platform Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges A.L. Romme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (2), pp.264-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00726070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design science dans le domaine des systèmes d'information : mise en débat et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue SIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), pp.4-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00742079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From IS to organisation : analysing the uses of a collaborative IS in a high-tech SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal Business Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (2), pp.175-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00442615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au delà des individus et des outils, quelle place pour les politiques RH et l'organisation dans l'analyse des usages des TIC ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.037.0218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00652474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour un cadre théorique unifié et une méthodologie d'analyse des projets dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (36), pp.84-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00652469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster, pôle de compétitivité, pôle de compétences, chaîne de valeur : Eclairage sur des ambiguïtés langagières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00374989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Design Science research and formal design theories: leveraging C-K theory for impactful research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Maui, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la résilience digitale dans les organisations : une approche par les capacités dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Julien Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 50ème anniversaire de l'ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR (Institut de Socio-Economie des Entreprises et des Organisations), Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05485427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la résilience digitale dans les organisations : Approche par les capacités dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Julien Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 50ème anniversaire de l'ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR (Institut de Socio-Economie des Entreprises et des Organisations), Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05399161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur les technologies digitales et les transformations du travail induites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AIM (Association Information &amp; Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paradox theory in the digital transformation of SMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cagnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Conference on Information Systems (ECIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Information Systems, Jun 2024, Paphos (Cyprus), Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation digitale des PME : étude par la théorie des paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cagnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a blockchain-based inter-enterprise monetary commons: a design science research perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information &amp; Management, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revitalizing European regions through decentralized digital currencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul van Vulpen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Biennal RAMICS International Congress The Future of Money: Democracy, Localism and Inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans quelle mesure la transformation digitale permet-elle tout à la fois de résoudre et générer des paradoxes au sein des PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cagnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metailler Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amandine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90em congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review on Digital Resilience in Organization-Related Context: A temporal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Julien Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e colloque international de l’AGeCSO (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal (Canada (QC)), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04882695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review on Digital Resilience in Organization-Related Context: A temporal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Julien Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème colloque de l'Association pour la Gestion des Connaissances dans les Sociétés et les Organisations (AGECSO), "La gestion des connaissances, un tremplin pour faire face aux défis actuels?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universite du Quebec a Montreal, École des Sciences de la Gestion, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de la maturité pour accompagner la transformation digitale des PME : une approche par la gestion des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cagnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metailler Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amandine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème colloque de l’AGeCSO La gestion des connaissances, un tremplin pour faire face aux défis actuels?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGeCSO, May 2023, Montréal (Canada (QC)), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA RÉSILIENCE DIGITALE EN CONTEXTE ORGANISATIONNEL : REVUE DE LITTÉRATURE SYSTÉMATIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Julien Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e colloque international de l’AGeCSO (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGeCSO (Association pour la gestion des connaissances dans la société et les organisations), May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04429797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle vision organisante pour une IA éthique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème colloque de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIM association information et management, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels rôles des associations scientifiques dans la fabrique des Sciences de Gestion en France ? Illustration par les cas de l'AFC, de l'AIM et d'ARAMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Zelinschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées d'Histoire du Management et des Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECODE : souveraineté numérique, blockchain et communs de la donnée à Barcelone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TREC Territoires, Régulations, Expérimentations et Coopérations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blockchain au service des communs de la donnée à Barcelone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57 ème colloque ASRDLF Territoire(s) et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation ouverte dans le secteur public : Capacités dynamiques et rôles des TI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Templier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blockchain au service de la gouvernance des communs: Le cas de l’écosystème Ğ1 / Duniter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Conférence de l’Association Information &amp; Management (AIM), Association Information &amp; Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15 Years of Information System Design Science Research: A Bibliographic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hawaii International Conference on System Sciences, HICSS’53</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Hawaii at Manoa, Jan 2020, Maui, Hawaii, United States. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24251/HICSS.2020.618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02489630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Innovation in the Public Sector: A Dynamic Capabilities Perspective and the Role of Information Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Templier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Vieru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Maui, United States. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24251/HICSS.2020.728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02489643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crypto-technologies & blockchain, artefacts distribués au service de la gouvernance des communs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Conférence de l’Association Information &amp; Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information &amp; Management (AIM), Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15 ans de recherche en Design Science : Une rétrospective bibliométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02489681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation de formation au service de l’amélioration de la qualité de la prise en charge à domicile : de l’analyse des besoins à la conception d’un MOOC destiné aux aidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque santé Kedge BS et IRTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02489665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA FORMATION DES AIDANTS EN FRANCE : DE L'ANALYSE DES BESOINS A LA CONCEPTION D'UN MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28EME CONGRES DEL’ASSOCIATION FRANCOPHONE DE GESTION DES RESSOURCES HUMAINES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université aix marseille, Oct 2017, aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la structuration du champ de la recherche en sciences du design en SI : une analyse de co-citation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Congrès de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02489674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des aidants en France : de l’analyse des besoins à la conception d’un MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02489669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes mixtes dans le domaine des SI : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rouzies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 21ème conférence AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02489657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre d’une recherche de type design science : retour sur l’expérimentation Knowledge Management Platorm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83ème Congrès de l'Association Francophone du Savoir (ACFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2015, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroitre la pertinence des recherches en Design Science : la méthode des scénarios d’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Information et Management </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01296528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design theory for collaborative interorganizational knowledge management systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix en Provence, France. pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-evolution of Design and Use: the role of material artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Organizations, Artifacts and Practices Workshop Materiality and Space in Management and Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France. pp.82-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche du design science au cœur du débat rigueur / pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème édition du Colloque de l'Association Information et Management (AIM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des outils collaboratif : le rôle des formes organisationnelles et des politiques de ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Conférence Francophone "Gestion des Connaissances, Société et Organisations" (GeCSO), Clermont Université &amp; Groupe ESC Clermont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00652476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au delà des individus et des outils, quelle place pour l'organisation dans l'analyse des usages des TIC ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Journée d'étude et de recherche "GRH et TIC L'E-RH quelles frontières pour l'entreprise ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Amiens, France. Non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond people and tools, what is the place for the organization in the analysis of ICT uses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European Academic Workshop on e-HRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bamberg, Germany. Non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de « Design Collaboratif » : une approche intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges A.L. Romme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier AIMS Epistémologies et Méthodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Caen, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00374980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative design methodology to support an inter-organizational knowledge management solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges A.L. Romme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirtieth International Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Phoenix, United States. pp.X-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From tool to organization: uses of a collaborative application in a high-tech SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on the Design of Cooperative Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Carry-Le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of boundary objects in the co-evolution of design and use: the KMP project experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an ICT solution for a multi-actor environment: the KMP project experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer workshop of Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grèce. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des scénarios d'usage : une approche cognitivo-structurationniste - Le cas KMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SdC2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies digitales et transformations du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gilbert, Martine Le Boulaire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les facettes cachées de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2025, 9781836120636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfolding Digital Resilience in Organizations: A Systematic Review and Research Agenda on Digital Resilience in Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Julien Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria João Ferreira; Filomena Castro Lopes; Isabel Seruca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leveraging Technology for Organizational Adaptability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-116, 2025, Advances in Business Information Systems and Analytics, 9798369360453. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/979-8-3693-6045-3.ch006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04882735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences transversales à l'heure de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geoffrey Martinache; Romain Zerbib. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation : Comment relever le défi des compétences transversales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-240, 2024, Pratiques d'entreprise, 978-2-37687-782-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils numériques et innovation en situation de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La créativité en situations : des théories aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2023, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.bonna.2023.01.0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système et la méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariel Mendez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus : concepts et méthode pour l'analyse temporelle en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Bruylant, pp.219-240, 2010, Intellection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les séquences: le cas d'un processus collectif de conception d'une solution TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus. Concepts et méthode pour l'analyse temporelle en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Bruylant, pp.91-105, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler avec le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariel Mendez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus : concepts et méthode pour l'analyse temporelle en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Bruylant, pp.5-9, 2010, Intellection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système d'analyse des processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariel Mendez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus : concepts et méthode pour l'analyse temporelle en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Bruylant, pp.11-26, 2010, Intellection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From IS to organization: uses of a collaborative application in a high-tech SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Huub Rüel, Rodrigo Magalhaes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human resource information Systems : proceedings of the 2nd International workshop on human resource information systems HRIS 2008 (in conjunction with ICEIS 2008, Barcelona, Spain, june 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Insticc Press (Portugal), pp.30-39, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'appropriation d'une solution TIC dès la conception : une méthodologie de co-conception orientée usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser les usages des Systèmes d'information et des TIC</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles démarches, quelles méthodes?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANACT, pp.284, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00374967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation des TIC : vers une méthodologie de conception orientée usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amaury Grimand, Simon Alcouffe, Marie-Laure Buisson, et Olivier Brunel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'appropriation des outils de gestion: vers de nouvelles perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Saint-Etienne, pp.258, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00374976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels tensions et paradoxes naissent de la transformation digitale des PME et ETI et comment y répondre ? Eclairages par une étude menée par le Groupe REEL IT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cagnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petits-déjeuners N°10 : développer l'esprit critique chez les étudiants avec l'IA. Collection &amp;quot;Les petits-déjeuners de l'IA au services des enseignants-chercheurs &amp;quot;, L'université numérique éco-gestion, AUNEGE, FNEGE, IAE , AMU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes fonctions de l'entreprise : La fonction Système d'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. La fonction Système d'Information, https://moodle.luniversitenumerique.fr/course/section.php?id=5737, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04841391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Literature Review on Digital Resilience in Organizations: Towards a Conceptualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Julien Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03959505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une solution TIC pour favoriser l'émergence de projets innovants : une approche usage -L'expérience KMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Nice Sophia Antipolis, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00374023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amandine PASCAL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Design Science research and formal design theories: leveraging C-K theory for impactful research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Maui, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la résilience digitale dans les organisations : une approche par les capacités dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Julien Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 50ème anniversaire de l'ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR (Institut de Socio-Economie des Entreprises et des Organisations), Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05485427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la résilience digitale dans les organisations : Approche par les capacités dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Julien Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 50ème anniversaire de l'ISEOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEOR (Institut de Socio-Economie des Entreprises et des Organisations), Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05399161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur les technologies digitales et les transformations du travail induites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'AIM (Association Information &amp; Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation digitale des PME : étude par la théorie des paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cagnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a blockchain-based inter-enterprise monetary commons: a design science research perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information &amp; Management, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paradox theory in the digital transformation of SMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cagnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Conference on Information Systems (ECIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Information Systems, Jun 2024, Paphos (Cyprus), Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revitalizing European regions through decentralized digital currencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul van Vulpen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Biennal RAMICS International Congress The Future of Money: Democracy, Localism and Inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review on Digital Resilience in Organization-Related Context: A temporal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Julien Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVème colloque de l'Association pour la Gestion des Connaissances dans les Sociétés et les Organisations (AGECSO), "La gestion des connaissances, un tremplin pour faire face aux défis actuels?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universite du Quebec a Montreal, École des Sciences de la Gestion, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans quelle mesure la transformation digitale permet-elle tout à la fois de résoudre et générer des paradoxes au sein des PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cagnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metailler Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amandine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90em congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review on Digital Resilience in Organization-Related Context: A temporal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Julien Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e colloque international de l’AGeCSO (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal (Canada (QC)), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04882695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA RÉSILIENCE DIGITALE EN CONTEXTE ORGANISATIONNEL : REVUE DE LITTÉRATURE SYSTÉMATIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Julien Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e colloque international de l’AGeCSO (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGeCSO (Association pour la gestion des connaissances dans la société et les organisations), May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04429797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de la maturité pour accompagner la transformation digitale des PME : une approche par la gestion des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cagnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metailler Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amandine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème colloque de l’AGeCSO La gestion des connaissances, un tremplin pour faire face aux défis actuels?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGeCSO, May 2023, Montréal (Canada (QC)), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels rôles des associations scientifiques dans la fabrique des Sciences de Gestion en France ? Illustration par les cas de l'AFC, de l'AIM et d'ARAMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Zelinschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées d'Histoire du Management et des Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle vision organisante pour une IA éthique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème colloque de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIM association information et management, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECODE : souveraineté numérique, blockchain et communs de la donnée à Barcelone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TREC Territoires, Régulations, Expérimentations et Coopérations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blockchain au service des communs de la donnée à Barcelone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57 ème colloque ASRDLF Territoire(s) et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15 Years of Information System Design Science Research: A Bibliographic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hawaii International Conference on System Sciences, HICSS’53</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Hawaii at Manoa, Jan 2020, Maui, Hawaii, United States. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24251/HICSS.2020.618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02489630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation ouverte dans le secteur public : Capacités dynamiques et rôles des TI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Templier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blockchain au service de la gouvernance des communs: Le cas de l’écosystème Ğ1 / Duniter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Conférence de l’Association Information &amp; Management (AIM), Association Information &amp; Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Innovation in the Public Sector: A Dynamic Capabilities Perspective and the Role of Information Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Templier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Vieru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hawaii International Conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Maui, United States. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24251/HICSS.2020.728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02489643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crypto-technologies & blockchain, artefacts distribués au service de la gouvernance des communs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Conférence de l’Association Information &amp; Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information &amp; Management (AIM), Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15 ans de recherche en Design Science : Une rétrospective bibliométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02489681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA FORMATION DES AIDANTS EN FRANCE : DE L'ANALYSE DES BESOINS A LA CONCEPTION D'UN MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28EME CONGRES DEL’ASSOCIATION FRANCOPHONE DE GESTION DES RESSOURCES HUMAINES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université aix marseille, Oct 2017, aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation de formation au service de l’amélioration de la qualité de la prise en charge à domicile : de l’analyse des besoins à la conception d’un MOOC destiné aux aidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque santé Kedge BS et IRTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02489665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la structuration du champ de la recherche en sciences du design en SI : une analyse de co-citation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Congrès de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02489674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des aidants en France : de l’analyse des besoins à la conception d’un MOOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02489669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes mixtes dans le domaine des SI : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rouzies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 21ème conférence AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02489657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroitre la pertinence des recherches en Design Science : la méthode des scénarios d’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Information et Management </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01296528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre d’une recherche de type design science : retour sur l’expérimentation Knowledge Management Platorm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83ème Congrès de l'Association Francophone du Savoir (ACFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2015, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design theory for collaborative interorganizational knowledge management systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix en Provence, France. pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-evolution of Design and Use: the role of material artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Organizations, Artifacts and Practices Workshop Materiality and Space in Management and Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France. pp.82-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche du design science au cœur du débat rigueur / pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème édition du Colloque de l'Association Information et Management (AIM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des outils collaboratif : le rôle des formes organisationnelles et des politiques de ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Conférence Francophone "Gestion des Connaissances, Société et Organisations" (GeCSO), Clermont Université &amp; Groupe ESC Clermont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00652476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au delà des individus et des outils, quelle place pour l'organisation dans l'analyse des usages des TIC ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Journée d'étude et de recherche "GRH et TIC L'E-RH quelles frontières pour l'entreprise ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Amiens, France. Non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond people and tools, what is the place for the organization in the analysis of ICT uses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European Academic Workshop on e-HRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bamberg, Germany. Non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de « Design Collaboratif » : une approche intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges A.L. Romme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier AIMS Epistémologies et Méthodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Caen, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00374980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative design methodology to support an inter-organizational knowledge management solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges A.L. Romme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirtieth International Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Phoenix, United States. pp.X-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From tool to organization: uses of a collaborative application in a high-tech SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on the Design of Cooperative Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Carry-Le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of boundary objects in the co-evolution of design and use: the KMP project experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an ICT solution for a multi-actor environment: the KMP project experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer workshop of Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grèce. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des scénarios d'usage : une approche cognitivo-structurationniste - Le cas KMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SdC2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, France. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Peiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Benmahmoud-Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Fosso Wamba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 52 (326), pp.13-26. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2026.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du bricolage collectif dans la création de structures de gouvernance universitaire : l’exemple de l’Observatoire Galiléo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Vol. 14 (1), pp.11-30. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmp.pr1.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A set of prescriptive design principles to support community currencies as commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 152, pp.103510. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2026.103510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05520945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretiens croisés avec Jean-Louis Le Moigne et autour de son œuvre : d’un dialogue fondateur à une relecture contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Avenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (3), pp.93-124. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.66450/sim.v30i3.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05628068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle dans les ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.85-102. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/159lu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser le Design Science Research pour répondre aux grands défis sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (41), pp.111-116. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.041.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation digitale des modèles d’affaires: vers une maturité digitale pour les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cagnelle Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.38093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation ouverte et organisations publiques font-elles bon ménage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Templier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion - HEC Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 47 (4), pp.86-90. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riges.474.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commoning with blockchain. The Ğ1 / Duniter case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Amabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (2), pp.7-34. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.222.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425463v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souveraineté numérique, blockchain et communs de la donnée à Barcelone : le cas DECODE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numéro Spécial - Technologies émergentes et transformation des organisations, 22 (2), pp.51-68. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rcsg.022.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blockchain à Barcelone on sait « commun » faire !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (2), pp.119-138. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rcsg.022.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux Cygnes Noirs : La Résilience Digitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Julien Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (2), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36863/mds.a.20378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maturité digitale des PME : des modèles à réinventer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cagnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Article21771, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36863/mds.a.21771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience digitale: une notion à explorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (5), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36863/mds.a.17262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIG (ET) DATA DANS TOUTE SA COMPLEXITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (2), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36863/mds.a.15696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes mixtes en systèmes d’information : enjeux épistémologiques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rouziès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Aldebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (3), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.183.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scénarios d’usage comme support aux méthodologies de Recherche en Design Science dans le cas d’invention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (4), pp.47-78. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.174.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Human-centred and Science-based Approach to Design: The Knowledge Management Platform Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Georges L. Romme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (2), pp.264 - 280. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8551.2011.00802.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Human-centred and Science-based Approach to Design: The Knowledge Management Platform Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges A.L. Romme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (2), pp.264-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00726070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design science dans le domaine des systèmes d'information : mise en débat et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue SIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), pp.4-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00742079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au delà des individus et des outils, quelle place pour les politiques RH et l'organisation dans l'analyse des usages des TIC ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.037.0218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00652474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour un cadre théorique unifié et une méthodologie d'analyse des projets dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (36), pp.84-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00652469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From IS to organisation : analysing the uses of a collaborative IS in a high-tech SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal Business Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (2), pp.175-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00442615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster, pôle de compétitivité, pôle de compétences, chaîne de valeur : Eclairage sur des ambiguïtés langagières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00374989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfolding Digital Resilience in Organizations: A Systematic Review and Research Agenda on Digital Resilience in Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Julien Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria João Ferreira; Filomena Castro Lopes; Isabel Seruca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leveraging Technology for Organizational Adaptability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-116, 2025, Advances in Business Information Systems and Analytics, 9798369360453. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/979-8-3693-6045-3.ch006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04882735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies digitales et transformations du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Gilbert, Martine Le Boulaire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les facettes cachées de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2025, 9781836120636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les compétences transversales à l'heure de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geoffrey Martinache; Romain Zerbib. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation : Comment relever le défi des compétences transversales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-240, 2024, Pratiques d'entreprise, 978-2-37687-782-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils numériques et innovation en situation de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La créativité en situations : des théories aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2023, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.bonna.2023.01.0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les séquences: le cas d'un processus collectif de conception d'une solution TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus. Concepts et méthode pour l'analyse temporelle en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Bruylant, pp.91-105, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler avec le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariel Mendez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus : concepts et méthode pour l'analyse temporelle en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Bruylant, pp.5-9, 2010, Intellection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système d'analyse des processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariel Mendez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus : concepts et méthode pour l'analyse temporelle en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Bruylant, pp.11-26, 2010, Intellection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système et la méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariel Mendez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus : concepts et méthode pour l'analyse temporelle en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Bruylant, pp.219-240, 2010, Intellection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'appropriation d'une solution TIC dès la conception : une méthodologie de co-conception orientée usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser les usages des Systèmes d'information et des TIC</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles démarches, quelles méthodes?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANACT, pp.284, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00374967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From IS to organization: uses of a collaborative application in a high-tech SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tchobanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Huub Rüel, Rodrigo Magalhaes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human resource information Systems : proceedings of the 2nd International workshop on human resource information systems HRIS 2008 (in conjunction with ICEIS 2008, Barcelona, Spain, june 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Insticc Press (Portugal), pp.30-39, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation des TIC : vers une méthodologie de conception orientée usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amaury Grimand, Simon Alcouffe, Marie-Laure Buisson, et Olivier Brunel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'appropriation des outils de gestion: vers de nouvelles perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Saint-Etienne, pp.258, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00374976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petits-déjeuners N°10 : développer l'esprit critique chez les étudiants avec l'IA. Collection &amp;quot;Les petits-déjeuners de l'IA au services des enseignants-chercheurs &amp;quot;, L'université numérique éco-gestion, AUNEGE, FNEGE, IAE , AMU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels tensions et paradoxes naissent de la transformation digitale des PME et ETI et comment y répondre ? Eclairages par une étude menée par le Groupe REEL IT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cagnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes fonctions de l'entreprise : La fonction Système d'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. La fonction Système d'Information, https://moodle.luniversitenumerique.fr/course/section.php?id=5737, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04841391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Literature Review on Digital Resilience in Organizations: Towards a Conceptualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Julien Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03959505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une solution TIC pour favoriser l'émergence de projets innovants : une approche usage -L'expérience KMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Nice Sophia Antipolis, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00374023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570007v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pascal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Peiro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Benmahmoud-Jouini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fosso Wamba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2026.126" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05520945v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Malafosse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2026.103510" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.pr1.0025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398575v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.041.0111" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481113v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159lu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941230v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagnelle Joseph" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Metailler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859175v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cagnelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.21771" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398599v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bourdeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Coulon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Templier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.474.0086" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425463v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Amabile" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.222.0007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425481v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.022.0051" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891500v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.022.0119" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707082v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Dupin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.20378" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273124v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.17262" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134526v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.15696" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913565v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rouzi&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Aldebert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.183.0099" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913571v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rouby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.174.0047" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Georges L. Romme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8551.2011.00802.x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T173N018-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726070v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges A.L. Romme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742079v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tchobanian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ologeanu-Taddei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.037.0218" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652469v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brochier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gilson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374989v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05379542v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485427v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399161v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398833v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620257v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620282v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562556v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889165v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Vulpen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415235v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metailler Thibaut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amandine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04882695v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125336v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393872v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04429797v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987923v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Piet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arena" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Zelinschi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659773v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335767v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481987v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489630v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2020.618" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489643v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Vieru" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2020.728" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489681v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489665v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482658v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489674v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489669v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489657v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rouzies" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306565v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296528v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059585v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726098v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652428v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652476v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fallery" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490450v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ologeanu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490449v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374980v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440225v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458398v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490453v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490458v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426014v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04882735v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/979-8-3693-6045-3.ch006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162808v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433156v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bonna.2023.01.0239" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490424v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Correia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490441v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490420v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490422v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458397v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374967v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374976v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537125v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588128v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841391v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Lebraty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959505v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00374023v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05379542v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bordas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pascal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485427v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Dupin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399161v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398833v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620282v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cagnelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Metailler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Malafosse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620257v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889165v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Vulpen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125336v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415235v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metailler Thibaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amandine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04882695v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04429797v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614018v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Zelinschi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Piet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659773v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335767v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2020.618" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bourdeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Coulon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Templier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952885v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Amabile" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489643v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Vieru" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2020.728" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484575v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489681v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482658v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489665v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489669v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Aldebert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rouzies" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296528v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rouby" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306565v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059585v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726098v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652428v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652476v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ologeanu-Taddei" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fallery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tchobanian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490450v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ologeanu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490449v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374980v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges A.L. Romme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440225v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458398v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490453v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490458v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490431v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570007v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Peiro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Benmahmoud-Jouini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fosso Wamba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2026.126" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570004v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.pr1.0025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05520945v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2026.103510" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628068v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Avenier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.66450/sim.v30i3.03" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481113v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159lu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398575v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.041.0111" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941230v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagnelle Joseph" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398599v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.474.0086" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425463v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.222.0007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425481v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.022.0051" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891500v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.022.0119" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707082v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.20378" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859175v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.21771" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273124v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.17262" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134526v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.15696" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913565v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rouzi&#232;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.183.0099" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913571v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.174.0047" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913600v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Georges L. Romme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8551.2011.00802.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T173N018-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726070v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742079v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652474v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.037.0218" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652469v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brochier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gilson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442615v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374989v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04882735v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/979-8-3693-6045-3.ch006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426014v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162808v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433156v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bonna.2023.01.0239" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490441v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490420v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Correia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490422v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490424v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374967v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458397v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374976v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588128v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537125v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841391v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Lebraty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959505v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00374023v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>