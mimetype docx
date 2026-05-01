--- v0 (2026-03-18)
+++ v1 (2026-05-01)
@@ -1365,563 +1365,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ScenaLand: a simple methodology for developing land use and management scenarios</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying Earth system interactions for sustainable food production via expert elicitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Pedro Nunes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rossano Ciampalini</w:t>
+                <w:t xml:space="preserve">Anna Chrysafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haithem Bahri</w:t>
+                <w:t xml:space="preserve">Vili Virkki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Annabi</w:t>
+                <w:t xml:space="preserve">Mika Jalava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilma Sandström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Piipponen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitigation and Adaptation Strategies for Global Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11027-022-10024-7⟩</w:t>
+              <w:t xml:space="preserve">Nature Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.830-842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41893-022-00940-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03786435v1</w:t>
+                <w:t xml:space="preserve">hal-03763821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the transgression of global and regional freshwater planetary boundaries</w:t>
+                <w:t xml:space="preserve">ScenaLand: a simple methodology for developing land use and management scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gerten</w:t>
+                <w:t xml:space="preserve">Joao Pedro Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hoff</w:t>
+                <w:t xml:space="preserve">Haithem Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Annabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2021.0294⟩</w:t>
+              <w:t xml:space="preserve">Mitigation and Adaptation Strategies for Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (52), pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11027-022-10024-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885192v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking ecosystem service indicators for their application to intermittent rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tzoraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kaletová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mendoza-Lera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 137, pp.108693. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2022.108693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Earth system interactions for sustainable food production via expert elicitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Chrysafi</w:t>
+                <w:t xml:space="preserve">Understanding the transgression of global and regional freshwater planetary boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vili Virkki</w:t>
+                <w:t xml:space="preserve">H. Biemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mika Jalava</w:t>
+                <w:t xml:space="preserve">W. Franssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vilma Sandström</w:t>
+                <w:t xml:space="preserve">D. Gerten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Piipponen</w:t>
+                <w:t xml:space="preserve">H. Hoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5, pp.830-842. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 380 (2238), pp.20210294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41893-022-00940-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2021.0294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763821v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current Wildland Fire Patterns and Challenges in Europe: A Synthesis of National Perspectives</w:t>
               </w:r>
@@ -2035,412 +2035,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How uncertainties are tackled in multi-disciplinary science? A review of integrated assessments under global change</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accounting for flow intermittency in environmental flows design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana C.S. Vieira</w:t>
+                <w:t xml:space="preserve">Vicenç Acuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floor H. Soudijn</w:t>
+                <w:t xml:space="preserve">Dídac Jorda‐capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oreane Yasmin Edelenbosch</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paolo Vezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria de Girolamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mcclain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2019.104305⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (4), pp.742-753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515167v1</w:t>
+                <w:t xml:space="preserve">hal-02915595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water scarcity in Brazil: part 1—regionalization of the AWARE model characterization factors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Bárbara de Araújo Nunes</w:t>
+                <w:t xml:space="preserve">How uncertainties are tackled in multi-disciplinary science? A review of integrated assessments under global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilvia de Freitas Alves</w:t>
+                <w:t xml:space="preserve">Diana C.S. Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cássia Maria Lie Ugaya</w:t>
+                <w:t xml:space="preserve">Floor H. Soudijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateus da Costa Alencar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oreane Yasmin Edelenbosch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (12), pp.2342-2358. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 186, pp.104305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11367-019-01643-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2019.104305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515173v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for flow intermittency in environmental flows design</w:t>
+                <w:t xml:space="preserve">Water scarcity in Brazil: part 1—regionalization of the AWARE model characterization factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicenç Acuna</w:t>
+                <w:t xml:space="preserve">Edilene Pereira Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dídac Jorda‐capdevila</w:t>
+                <w:t xml:space="preserve">Ana Bárbara de Araújo Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Vezza</w:t>
+                <w:t xml:space="preserve">Kilvia de Freitas Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Maria de Girolamo</w:t>
+                <w:t xml:space="preserve">Cássia Maria Lie Ugaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Mcclain</w:t>
+                <w:t xml:space="preserve">Mateus da Costa Alencar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 57 (4), pp.742-753. </w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (12), pp.2342-2358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11367-019-01643-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915595v1</w:t>
+                <w:t xml:space="preserve">hal-03515173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating a hydrological model into regional water policies: Co-creation of climate change dynamic adaptive policy pathways for water resources in southern Portugal</w:t>
               </w:r>
@@ -2707,51 +2707,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projecting Future Impacts of Global Change Including Fires on Soil Erosion to Anticipate Better Land Management in the Forests of NW Portugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Pedro Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3624,64 +3624,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Biemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3979,77 +3979,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water scarcity in Brazil: part 2—uncertainty assessment in regionalized characterization factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilvia de Freitas Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edilene Pereira Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Paulo Savioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4315,804 +4315,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards prospective territorial LCAs: considering the effects of global and local environmental changes on the performance of irrigated areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rogy</w:t>
+                <w:t xml:space="preserve">Modelling soil erosion focusing on event-size occurrences under global change in a vineyard catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Hélias</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feliciana Licciardello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Annual Meeting of the Society of Environmental Toxicology and Chemistry (SETAC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-11301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219142v1</w:t>
+                <w:t xml:space="preserve">hal-04824280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling soil erosion focusing on event-size occurrences under global change in a vineyard catchment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rossano Ciampalini</w:t>
+                <w:t xml:space="preserve">A Guideline for life cycle assessment of carbon capture and utilization as negative emissions technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Duval-Dachary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Feliciana Licciardello</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Beauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Lorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33. Annual Meeting of the Society of Environmental Toxicology and Chemistry (SETAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SETAC Europe, Apr 2023, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-11301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04824280v1</w:t>
+                <w:t xml:space="preserve">hal-04219141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Guideline for life cycle assessment of carbon capture and utilization as negative emissions technologies</w:t>
+                <w:t xml:space="preserve">Life Cycle Assessment of Biogenic Carbon Capture and Storage Processes: Review of Life Cycle Inventories and Recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Duval-Dachary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Beauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Lorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Helias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Annual Meeting of the Society of Environmental Toxicology and Chemistry (SETAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SETAC Europe, Apr 2023, Dublin, Ireland</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcbb.12205]⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219141v1</w:t>
+                <w:t xml:space="preserve">hal-04219134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life Cycle Assessment of Biogenic Carbon Capture and Storage Processes: Review of Life Cycle Inventories and Recommendations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Helias</w:t>
+                <w:t xml:space="preserve">Towards prospective territorial LCAs: considering the effects of global and local environmental changes on the performance of irrigated areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rogy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Sferratore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Géhéniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Annual Meeting of the Society of Environmental Toxicology and Chemistry (SETAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcbb.12205]⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04219134v1</w:t>
+                <w:t xml:space="preserve">hal-04219142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of global changes on soil erosion in an Italian basin of mixed pastures (Sicily)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emanuela Rita Giuffrida</w:t>
+                <w:t xml:space="preserve">Considering Spatio-Temporal Dynamics in Assessing Long-Term Scenarios in Territorial LCAs: Application to Irrigated Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rogy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Sferratore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32. Annual meeting of the society of Environmental Toxicology and Chemistry (SETAC Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769659v1</w:t>
+                <w:t xml:space="preserve">hal-04219127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering Spatio-Temporal Dynamics in Assessing Long-Term Scenarios in Territorial LCAs: Application to Irrigated Areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rogy</w:t>
+                <w:t xml:space="preserve">Impact of global changes on soil erosion in an Italian basin of mixed pastures (Sicily)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Marien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossano Ciampalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feliciana Licciardello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Rita Giuffrida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pastor</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agata Sferratore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Annual meeting of the society of Environmental Toxicology and Chemistry (SETAC Europe)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219127v1</w:t>
+                <w:t xml:space="preserve">hal-03769659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospects of integrating ecosystem services into Life Cycle Assessment: application to a Mediterranean vineyard</w:t>
               </w:r>
@@ -5284,64 +5284,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
@@ -5364,277 +5364,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of climate change and land use change in a fire-prone forest in NW Portugal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Night-time measurements highly relevant for assessing stream CO2 fluxes: a Cross-European study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Koopmans</w:t>
+                <w:t xml:space="preserve">K. Attermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jantiene Baartman</w:t>
+                <w:t xml:space="preserve">J. Audet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barral Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Basic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bednarik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCA 2019, 4th European Climate Change Adaptation conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">11th Symposium for European Freshwater Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849949v1</w:t>
+                <w:t xml:space="preserve">hal-02609474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Night-time measurements highly relevant for assessing stream CO2 fluxes: a Cross-European study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Barral Fraga</w:t>
+                <w:t xml:space="preserve">The impact of climate change and land use change in a fire-prone forest in NW Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Basic</w:t>
+                <w:t xml:space="preserve">Marion Koopmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bednarik</w:t>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jantiene Baartman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Symposium for European Freshwater Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia. pp.1</w:t>
+              <w:t xml:space="preserve">ECCA 2019, 4th European Climate Change Adaptation conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609474v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding past fires to anticipate better land management in the forests of NW Portugal</w:t>
               </w:r>
@@ -5659,51 +5659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myke Koopmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jantiene Baartman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5784,51 +5784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feliciana Licciardello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5954,51 +5954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Esron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Annual meeting of the society of Environmental Toxicology and Chemistry (SETAC Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Copenaghen, Denmark</w:t>
@@ -6562,51 +6562,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF55450B"/>
+    <w:nsid w:val="87A700F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6793,51 +6793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-pastor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4526-7705" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556518v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Ihrfors" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishwajit Roy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Calheiros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Encarna&#231;&#227;o Coelho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Capela Louren&#231;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2026.1717714" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184493v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle T.H. van Vliet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pastor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2025.104971" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04945210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vincenza Chiriac&#242;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia D&#259;m&#259;t&#238;rc&#259;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abd Alla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barilari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Biancardi Aleu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04484-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04469223v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rogy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Sferratore" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G&#233;h&#233;niau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169345" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244271v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Papagianni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Capell&#225;n-P&#233;rez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Adam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.114737" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Be&#231;a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Eggler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Mediavilla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16041548" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04469000v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamrul Islam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Yokoi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Val&#233;rie Pastor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaharu Motoshita" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.11.020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04387968v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Marien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciana Licciardello" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Rita Giuffrida" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.4982" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duval-Dachary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beauchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lorne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Salou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113415" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03786435v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Nunes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bahri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11027-022-10024-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885192v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Biemans" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Franssen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerten" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2021.0294" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689208v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tzoraki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bruno" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kaletov&#225;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mendoza-Lera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.108693" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chrysafi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vili Virkki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Jalava" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma Sandstr&#246;m" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Piipponen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-022-00940-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Fernandez-Anez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Krasovskiy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortimer M&#252;ller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Vacik" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baetens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11786221211028185" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515167v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana C.S. Vieira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floor H. Soudijn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreane Yasmin Edelenbosch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.104305" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515173v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Pereira Andrade" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B&#225;rbara de Ara&#250;jo Nunes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilvia de Freitas Alves" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssia Maria Lie Ugaya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus da Costa Alencar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01643-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915595v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Acuna" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#237;dac Jorda&#8208;capdevila" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Vezza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria de Girolamo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcclain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13590" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971052v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Filipe Dias" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Apar&#237;cio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Nunes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Morais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#250;cia Fonseca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.09.020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905438v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C Allen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Boersma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T Bogan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Boulton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1473" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963616v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myke Koopmans" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantiene Baartman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11122617" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449875v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Palazzo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Havlik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Biemans" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wada" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-019-0287-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515193v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boulay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Bare" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Berger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Lathuilliere" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-017-1333-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606631v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas J&#228;germeyr" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Biemans" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Gerten" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15900" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515716v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flores-Sanchez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A.H Rossing" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Kropff" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lantinga" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244299v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Shadkam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulco Ludwig" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kabat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.190" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601238v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boulay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bare" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Camillis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doll" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gassert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-015-0869-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449272v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ludwig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kabat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-5041-2014" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515726v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Rockstrom" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Kummu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515717v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rossing" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kropff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2013.763888" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449854v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Savioli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cl&#233;a Brito de Figueir&#234;do" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02978849" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C7C4975B84C461CCB10A06F351FCF38FDBD9B2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385098v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Burg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245498v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219142v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824280v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11301" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219141v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219134v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Helias" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12205]" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769659v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11976" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219127v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245486v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522842v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609926v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849949v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Koopmans" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609474v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Attermeyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Audet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barral Fraga" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Basic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bednarik" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898565v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898594v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219118v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Esron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514910v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Alves" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Calleja" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald D&#246;rflinger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3888474" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514918v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514927v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03515735v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-pastor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4526-7705" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556518v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Ihrfors" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishwajit Roy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Calheiros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Encarna&#231;&#227;o Coelho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Capela Louren&#231;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2026.1717714" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184493v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle T.H. van Vliet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pastor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2025.104971" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04945210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vincenza Chiriac&#242;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia D&#259;m&#259;t&#238;rc&#259;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abd Alla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barilari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Biancardi Aleu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04484-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04469223v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rogy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Sferratore" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G&#233;h&#233;niau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169345" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244271v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Papagianni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Capell&#225;n-P&#233;rez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Adam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.114737" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Be&#231;a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Eggler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Mediavilla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16041548" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04469000v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamrul Islam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Yokoi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Val&#233;rie Pastor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaharu Motoshita" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.11.020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04387968v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Marien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciana Licciardello" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Rita Giuffrida" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.4982" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duval-Dachary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beauchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lorne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Salou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113415" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763821v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chrysafi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vili Virkki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Jalava" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma Sandstr&#246;m" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Piipponen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-022-00940-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03786435v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Nunes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bahri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11027-022-10024-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689208v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tzoraki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bruno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kaletov&#225;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mendoza-Lera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.108693" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885192v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Biemans" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Franssen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerten" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2021.0294" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Fernandez-Anez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Krasovskiy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortimer M&#252;ller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Vacik" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baetens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11786221211028185" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915595v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Acuna" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#237;dac Jorda&#8208;capdevila" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Vezza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria de Girolamo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcclain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13590" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515167v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana C.S. Vieira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floor H. Soudijn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreane Yasmin Edelenbosch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.104305" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515173v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Pereira Andrade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B&#225;rbara de Ara&#250;jo Nunes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilvia de Freitas Alves" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssia Maria Lie Ugaya" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus da Costa Alencar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01643-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971052v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Filipe Dias" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Apar&#237;cio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Nunes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Morais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#250;cia Fonseca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.09.020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905438v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C Allen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Boersma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T Bogan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Boulton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1473" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963616v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myke Koopmans" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantiene Baartman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11122617" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449875v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Palazzo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Havlik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Biemans" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wada" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-019-0287-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515193v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boulay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Bare" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Berger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Lathuilliere" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-017-1333-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606631v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas J&#228;germeyr" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Biemans" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Gerten" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15900" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515716v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flores-Sanchez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A.H Rossing" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Kropff" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lantinga" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244299v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Shadkam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulco Ludwig" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kabat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.190" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601238v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boulay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bare" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Camillis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doll" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gassert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-015-0869-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449272v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ludwig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kabat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-5041-2014" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515726v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Rockstrom" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Kummu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515717v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rossing" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kropff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2013.763888" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449854v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Savioli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cl&#233;a Brito de Figueir&#234;do" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02978849" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C7C4975B84C461CCB10A06F351FCF38FDBD9B2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385098v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Burg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245498v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824280v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11301" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219141v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219134v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Helias" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12205]" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219142v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219127v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769659v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11976" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245486v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522842v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609926v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609474v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Attermeyer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Audet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barral Fraga" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Basic" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bednarik" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849949v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Koopmans" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898565v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898594v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219118v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Esron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514910v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Alves" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Calleja" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald D&#246;rflinger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3888474" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514918v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514927v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03515735v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>