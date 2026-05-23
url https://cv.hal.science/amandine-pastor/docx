--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -1,6507 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6455 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amandine Pastor </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Amandine PASTORChargée de recherche à l'UMR ITAP - couplage des cadres ACV et services écosystémiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">amandine-pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4526-7705</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=5OUvsDIAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing agricultural climate risks for policy action: insights from impact chain assessments in five European regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Ihrfors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bishwajit Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomás Calheiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Encarnação Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Capela Lourenço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 8, pp.1717714. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fclim.2026.1717714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical assessment of dissolved organic carbon fluxes to oceans under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle T.H. van Vliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 253, pp.104971. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2025.104971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A catalogue of land-based adaptation and mitigation solutions to tackle climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vincenza Chiriacò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Dămătîrcă</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Abd Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Barilari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Biancardi Aleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.166. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-04484-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking the spatio-temporal effects of climate change into account for Life Cycle Assessment of prospective scenarios to secure water supplies in agricultural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rogy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Sferratore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Géhéniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hélias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 915, pp.169345. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and meta-analysis of Energy Return on Investment and environmental indicators of biofuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Papagianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Capellán-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 203, pp.114737. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2024.114737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Hydropower Potential under Shared Socioeconomic Pathways Scenarios Using Integrated Assessment Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomás Calheiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Beça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Capela Lourenço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Eggler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Mediavilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (4), pp.1548. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16041548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil erosion control in a pasture‐dominated Mediterranean mountain environment under global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Marien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Ciampalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliciana Licciardello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Rita Giuffrida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (3), pp.1209-1223. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.4982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04387968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of bioenergy with carbon capture and storage systems: Critical review of life cycle inventories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Duval-Dachary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Lorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Salou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hélias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 183, pp.113415. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2023.113415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing water use and nutrition for crop production in a highly dense population – Bangladesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamrul Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryosuke Yokoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Valérie Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaharu Motoshita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Production and Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.389 - 399. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spc.2023.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ScenaLand: a simple methodology for developing land use and management scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Pedro Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Ciampalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Annabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitigation and Adaptation Strategies for Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (52), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11027-022-10024-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Earth system interactions for sustainable food production via expert elicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Chrysafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vili Virkki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Jalava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilma Sandström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Piipponen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.830-842. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41893-022-00940-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the transgression of global and regional freshwater planetary boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Biemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Franssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gerten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 380 (2238), pp.20210294. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2021.0294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking ecosystem service indicators for their application to intermittent rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tzoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kaletová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mendoza-Lera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 137, pp.108693. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2022.108693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Wildland Fire Patterns and Challenges in Europe: A Synthesis of National Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nieves Fernandez-Anez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Krasovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortimer Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Vacik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Baetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air, Soil and Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/11786221211028185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How uncertainties are tackled in multi-disciplinary science? A review of integrated assessments under global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana C.S. Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floor H. Soudijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oreane Yasmin Edelenbosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 186, pp.104305. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2019.104305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for flow intermittency in environmental flows design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Acuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dídac Jorda‐capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Vezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria de Girolamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mcclain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (4), pp.742-753. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water scarcity in Brazil: part 1—regionalization of the AWARE model characterization factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Pereira Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bárbara de Araújo Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilvia de Freitas Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cássia Maria Lie Ugaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus da Costa Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (12), pp.2342-2358. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-019-01643-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating a hydrological model into regional water policies: Co-creation of climate change dynamic adaptive policy pathways for water resources in southern Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Filipe Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aparício</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pedro Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lúcia Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.519-532. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2020.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River ecosystem conceptual models and non-perennial rivers: A critical review 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel C Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Boersma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael T Bogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Boulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (5), pp.e1473. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wat2.1473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projecting Future Impacts of Global Change Including Fires on Soil Erosion to Anticipate Better Land Management in the Forests of NW Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Pedro Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Ciampalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myke Koopmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jantiene Baartman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (12), pp.2617. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11122617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global nexus of food–trade–water sustaining environmental flows by 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Havlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Biemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Wada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.499 - 507. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41893-019-0287-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WULCA consensus characterization model for water scarcity footprints: assessing impacts of water consumption based on available water remaining (AWARE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Bare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Lathuilliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (2), pp.368-378. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-017-1333-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling irrigated food production with environmental flows for sustainable development goals implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Jägermeyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hester Biemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Gerten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, 9 p. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms15900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving the world second largest hypersaline lake under future irrigation and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayeh Shadkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulco Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle T.H. van Vliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 559 (12), pp.317-325. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.03.190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition, contribution and soil organic matter balances of crop residues and vermicompost in maize-based cropping systems in southwest Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Flores-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.A.H Rossing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J Kropff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lantinga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, ahead</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consensus building on the development of a stress-based indicator for LCA-based impact assessment of water consumption: outcome of the expert workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Camillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Doll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gassert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (5), pp.577-583. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-015-0869-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for environmental flow requirements in global water assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Biemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kabat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (12), pp.5041-5059. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-18-5041-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Maize-Legume Intercropping Systems in Southwest Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Flores-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lantinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rossing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kropff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (7), pp.739-761. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2013.763888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a revised planetary boundary for consumptive freshwater use: role of environmental flow requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Gerten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Rockstrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Hoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Kummu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Environmental Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water scarcity in Brazil: part 2—uncertainty assessment in regionalized characterization factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilvia de Freitas Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Pereira Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Paulo Savioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cléa Brito de Figueirêdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 7 (2), pp.2359 - 2379. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02978849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of land use impacts on soil biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Burg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hélias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCV 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-water-environment nexus: from global to local scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERNA conference, September 6th 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards prospective territorial LCAs: considering the effects of global and local environmental changes on the performance of irrigated areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rogy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Sferratore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Géhéniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hélias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Annual Meeting of the Society of Environmental Toxicology and Chemistry (SETAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling soil erosion focusing on event-size occurrences under global change in a vineyard catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Ciampalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliciana Licciardello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-11301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Guideline for life cycle assessment of carbon capture and utilization as negative emissions technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Duval-Dachary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Lorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Salou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Annual Meeting of the Society of Environmental Toxicology and Chemistry (SETAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC Europe, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of Biogenic Carbon Capture and Storage Processes: Review of Life Cycle Inventories and Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Duval-Dachary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Lorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Salou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Helias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Annual Meeting of the Society of Environmental Toxicology and Chemistry (SETAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcbb.12205]⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering Spatio-Temporal Dynamics in Assessing Long-Term Scenarios in Territorial LCAs: Application to Irrigated Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rogy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Salou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Sferratore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Annual meeting of the society of Environmental Toxicology and Chemistry (SETAC Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of global changes on soil erosion in an Italian basin of mixed pastures (Sicily)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Marien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Ciampalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliciana Licciardello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Rita Giuffrida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects of integrating ecosystem services into Life Cycle Assessment: application to a Mediterranean vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCIC conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the transgression of global and regional freshwater planetary boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drought in the anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Oxford, United Kingdom. pp.15900, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms15900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of climate change and land use change in a fire-prone forest in NW Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Ciampalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Koopmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jantiene Baartman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCA 2019, 4th European Climate Change Adaptation conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Night-time measurements highly relevant for assessing stream CO2 fluxes: a Cross-European study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Attermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Audet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barral Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Basic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bednarik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impact of climate change and land use on soil erosion in a Mediterranean catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliciana Licciardello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Ciampalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding past fires to anticipate better land management in the forests of NW Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myke Koopmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Ciampalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jantiene Baartman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling soil erosion under land use and climate change in a vineyard catchment of southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossano Ciampalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliciana Licciardello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects of Integrating Ecosystem Services Into Life Cycle Assessment: Application to a Mediterranean VinEyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Esron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hélias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Annual meeting of the society of Environmental Toxicology and Chemistry (SETAC Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent rivers and ephemeral streams: what water managers need to know</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Helena Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman Calleja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Dörflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3888474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 2: Hydrology and morphology of IRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermittent rivers and ephemeral streams: what water managers need to know</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6 : Environmental flows: assessment and implementation in IRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermittent rivers and ephemeral streams: what water managers need to know</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safeguarding water for food and ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Environmental Sciences. Wageningen Universiteit en Researchcentrum (Wageningen, Nederland); Wageningen University, 2017. English. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03515735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6562,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87A700F0"/>
+    <w:nsid w:val="7479BE36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6793,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-pastor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4526-7705" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556518v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Ihrfors" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishwajit Roy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Calheiros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Encarna&#231;&#227;o Coelho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Capela Louren&#231;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2026.1717714" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184493v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle T.H. van Vliet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pastor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2025.104971" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04945210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vincenza Chiriac&#242;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia D&#259;m&#259;t&#238;rc&#259;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abd Alla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barilari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Biancardi Aleu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04484-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04469223v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rogy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Sferratore" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G&#233;h&#233;niau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169345" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244271v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Papagianni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Capell&#225;n-P&#233;rez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Adam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.114737" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Be&#231;a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Eggler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Mediavilla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16041548" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04469000v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamrul Islam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Yokoi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Val&#233;rie Pastor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaharu Motoshita" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.11.020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04387968v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Marien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciana Licciardello" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Rita Giuffrida" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.4982" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duval-Dachary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beauchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lorne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Salou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113415" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763821v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chrysafi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vili Virkki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Jalava" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma Sandstr&#246;m" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Piipponen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-022-00940-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03786435v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Nunes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bahri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11027-022-10024-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689208v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tzoraki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bruno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kaletov&#225;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mendoza-Lera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.108693" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885192v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Biemans" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Franssen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerten" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2021.0294" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Fernandez-Anez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Krasovskiy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortimer M&#252;ller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Vacik" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baetens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11786221211028185" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915595v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Acuna" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#237;dac Jorda&#8208;capdevila" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Vezza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria de Girolamo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcclain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13590" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515167v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana C.S. Vieira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floor H. Soudijn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreane Yasmin Edelenbosch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.104305" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515173v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Pereira Andrade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B&#225;rbara de Ara&#250;jo Nunes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilvia de Freitas Alves" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssia Maria Lie Ugaya" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus da Costa Alencar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01643-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971052v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Filipe Dias" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Apar&#237;cio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Nunes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Morais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#250;cia Fonseca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.09.020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905438v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C Allen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Boersma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T Bogan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Boulton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1473" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963616v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myke Koopmans" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantiene Baartman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11122617" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449875v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Palazzo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Havlik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Biemans" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wada" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-019-0287-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515193v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boulay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Bare" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Berger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Lathuilliere" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-017-1333-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606631v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas J&#228;germeyr" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Biemans" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Gerten" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15900" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515716v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flores-Sanchez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A.H Rossing" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Kropff" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lantinga" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244299v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Shadkam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulco Ludwig" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kabat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.190" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601238v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boulay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bare" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Camillis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doll" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gassert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-015-0869-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449272v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ludwig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kabat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-5041-2014" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515726v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Rockstrom" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Kummu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515717v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rossing" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kropff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2013.763888" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449854v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Savioli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cl&#233;a Brito de Figueir&#234;do" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02978849" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C7C4975B84C461CCB10A06F351FCF38FDBD9B2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385098v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Burg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245498v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824280v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11301" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219141v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219134v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Helias" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12205]" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219142v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219127v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769659v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11976" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245486v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522842v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609926v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609474v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Attermeyer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Audet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barral Fraga" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Basic" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bednarik" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849949v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Koopmans" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898565v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898594v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219118v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Esron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514910v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Alves" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Calleja" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald D&#246;rflinger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3888474" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514918v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514927v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03515735v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-pastor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4526-7705" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=5OUvsDIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556518v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Ihrfors" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishwajit Roy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Calheiros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Encarna&#231;&#227;o Coelho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Capela Louren&#231;o" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2026.1717714" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184493v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle T.H. van Vliet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pastor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2025.104971" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04945210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vincenza Chiriac&#242;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia D&#259;m&#259;t&#238;rc&#259;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abd Alla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barilari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Biancardi Aleu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04484-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04469223v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rogy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Sferratore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G&#233;h&#233;niau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169345" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244271v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Papagianni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Capell&#225;n-P&#233;rez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Adam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.114737" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Be&#231;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Eggler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Mediavilla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16041548" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04387968v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Marien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciana Licciardello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Rita Giuffrida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.4982" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178013v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duval-Dachary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beauchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lorne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Salou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113415" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04469000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamrul Islam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Yokoi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Val&#233;rie Pastor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaharu Motoshita" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.11.020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03786435v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Nunes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bahri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11027-022-10024-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chrysafi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vili Virkki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Jalava" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma Sandstr&#246;m" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Piipponen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-022-00940-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885192v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Biemans" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Franssen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerten" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2021.0294" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689208v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tzoraki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bruno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kaletov&#225;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mendoza-Lera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.108693" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514871v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Fernandez-Anez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Krasovskiy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortimer M&#252;ller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Vacik" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baetens" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11786221211028185" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515167v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana C.S. Vieira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floor H. Soudijn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreane Yasmin Edelenbosch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.104305" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915595v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Acuna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#237;dac Jorda&#8208;capdevila" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Vezza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria de Girolamo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mcclain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13590" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515173v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Pereira Andrade" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B&#225;rbara de Ara&#250;jo Nunes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilvia de Freitas Alves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssia Maria Lie Ugaya" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus da Costa Alencar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01643-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971052v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Filipe Dias" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Apar&#237;cio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Nunes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Morais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#250;cia Fonseca" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.09.020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905438v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C Allen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Boersma" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T Bogan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Boulton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1473" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963616v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myke Koopmans" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantiene Baartman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11122617" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449875v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Palazzo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Havlik" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Biemans" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wada" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-019-0287-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515193v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boulay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Bare" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Berger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Lathuilliere" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-017-1333-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606631v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas J&#228;germeyr" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Biemans" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Gerten" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15900" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244299v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Shadkam" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulco Ludwig" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kabat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.190" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515716v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flores-Sanchez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A.H Rossing" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Kropff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lantinga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601238v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boulay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bare" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Camillis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doll" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gassert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-015-0869-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449272v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ludwig" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kabat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-5041-2014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515717v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rossing" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kropff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2013.763888" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515726v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Rockstrom" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoff" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Kummu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449854v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Paulo Savioli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cl&#233;a Brito de Figueir&#234;do" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02978849" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C7C4975B84C461CCB10A06F351FCF38FDBD9B2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385098v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Burg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245498v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219142v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824280v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11301" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219141v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219134v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Helias" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12205]" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219127v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769659v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11976" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245486v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522842v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849949v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Koopmans" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609474v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Attermeyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Audet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barral Fraga" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Basic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bednarik" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609926v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898565v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898594v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219118v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Esron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514910v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Alves" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Calleja" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald D&#246;rflinger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3888474" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514927v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514918v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03515735v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>