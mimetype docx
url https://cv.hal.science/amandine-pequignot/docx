--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -1011,196 +1011,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rhinoceros (fl. 1770–1793) of King Louis XV and its horns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les amas coquilliers du site Imiwaia I (Canal Beagle, Argentine). Étude des coquilles Mytilus edulis au moyen de la FTIR-ATR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Marte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Péquignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of natural history</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3366/anh.2013.0169⟩</w:t>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (2), pp.135-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2013.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185509v1</w:t>
+                <w:t xml:space="preserve">hal-02185498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les amas coquilliers du site Imiwaia I (Canal Beagle, Argentine). Étude des coquilles Mytilus edulis au moyen de la FTIR-ATR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The rhinoceros (fl. 1770–1793) of King Louis XV and its horns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Péquignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 117 (2), pp.135-160. </w:t>
+              <w:t xml:space="preserve">Archives of natural history</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (2), pp.213-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2013.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3366/anh.2013.0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185498v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion d'une collection zoologique en fluide</w:t>
               </w:r>
@@ -2134,51 +2134,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44CB5621"/>
+    <w:nsid w:val="5201896E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2365,51 +2365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-pequignot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908489v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Parmigiani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n H. de Angelis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine P&#233;quignot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.20603" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640510v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Estela Mansur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Franch Bach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979793v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.81828" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136267v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ephaistos.4563" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Chiaramonte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19369816.2020.1731166" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185460v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sarot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Carillo-Baraglioli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duranthon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pyronnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9349-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185427v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buisson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laffont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Badoual" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Faulcon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016330v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136269v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.4475" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185509v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/anh.2013.0169" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185498v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Marte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2013.02.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977120v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Aragon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1184" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968357v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Morille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Messiaen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967639v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dequaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Hortault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136268v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.591.0127" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967615v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309895v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151225v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-pequignot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908489v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Parmigiani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n H. de Angelis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine P&#233;quignot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.20603" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640510v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Estela Mansur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Franch Bach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979793v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.81828" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136267v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ephaistos.4563" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Chiaramonte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19369816.2020.1731166" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185460v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sarot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Carillo-Baraglioli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duranthon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pyronnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9349-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185427v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buisson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laffont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Badoual" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Faulcon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016330v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136269v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.4475" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Marte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2013.02.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/anh.2013.0169" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977120v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Aragon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1184" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968357v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Morille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Messiaen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967639v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dequaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Hortault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136268v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.591.0127" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967615v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309895v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151225v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>