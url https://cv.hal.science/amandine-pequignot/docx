--- v1 (2026-04-16)
+++ v2 (2026-05-15)
@@ -609,282 +609,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of alternatives to environmental toxic formalin for DNA conservation in biological specimens</w:t>
+                <w:t xml:space="preserve">New Insights into the heart of Voltaire using a multidisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Sarot</w:t>
+                <w:t xml:space="preserve">Nathalie Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Carillo-Baraglioli</w:t>
+                <w:t xml:space="preserve">Caroline Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Péquignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Duranthon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Péquignot</w:t>
+                <w:t xml:space="preserve">Cécile Badoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Pyronnet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Faulcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> International Journal of Conservation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.67-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185460v1</w:t>
+                <w:t xml:space="preserve">hal-02185427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the heart of Voltaire using a multidisciplinary approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of alternatives to environmental toxic formalin for DNA conservation in biological specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Buisson</w:t>
+                <w:t xml:space="preserve">Marie-Françoise Carillo-Baraglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Laffont</w:t>
+                <w:t xml:space="preserve">Francis Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Péquignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Badoual</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Pyronnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Journal of Conservation Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (20), pp.16985-16993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9349-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185427v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les muséums et les collections d’histoire naturelle : patrimonialisation et nouveaux défis pour le XXIe siècle</w:t>
               </w:r>
@@ -1011,196 +1011,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les amas coquilliers du site Imiwaia I (Canal Beagle, Argentine). Étude des coquilles Mytilus edulis au moyen de la FTIR-ATR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The rhinoceros (fl. 1770–1793) of King Louis XV and its horns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Péquignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2013.02.004⟩</w:t>
+              <w:t xml:space="preserve">Archives of natural history</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (2), pp.213-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3366/anh.2013.0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185498v1</w:t>
+                <w:t xml:space="preserve">hal-02185509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rhinoceros (fl. 1770–1793) of King Louis XV and its horns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les amas coquilliers du site Imiwaia I (Canal Beagle, Argentine). Étude des coquilles Mytilus edulis au moyen de la FTIR-ATR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Marte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Péquignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of natural history</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40 (2), pp.213-227. </w:t>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (2), pp.135-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3366/anh.2013.0169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2013.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185509v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion d'une collection zoologique en fluide</w:t>
               </w:r>
@@ -1945,77 +1945,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conservation des collections d’histoire naturelle en fluide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Péquignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Sarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Carillo-Baraglioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de la Culture et de la Communication. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences des matériaux du patrimoine culturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-27, 2013, 978-2-11-138533-7</w:t>
@@ -2134,51 +2134,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5201896E"/>
+    <w:nsid w:val="3A6C44C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2365,51 +2365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-pequignot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908489v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Parmigiani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n H. de Angelis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine P&#233;quignot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.20603" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640510v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Estela Mansur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Franch Bach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979793v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.81828" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136267v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ephaistos.4563" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Chiaramonte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19369816.2020.1731166" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185460v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sarot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Carillo-Baraglioli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duranthon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pyronnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9349-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185427v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buisson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laffont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Badoual" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Faulcon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016330v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136269v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.4475" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Marte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2013.02.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/anh.2013.0169" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977120v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Aragon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1184" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968357v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Morille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Messiaen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967639v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dequaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Hortault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136268v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.591.0127" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967615v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309895v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151225v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-pequignot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908489v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Parmigiani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n H. de Angelis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine P&#233;quignot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.20603" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640510v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Estela Mansur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Franch Bach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979793v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.81828" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136267v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ephaistos.4563" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Chiaramonte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19369816.2020.1731166" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185427v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buisson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laffont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Badoual" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Faulcon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185460v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sarot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Carillo-Baraglioli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duranthon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pyronnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9349-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016330v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136269v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.4475" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185509v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/anh.2013.0169" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185498v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Marte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2013.02.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977120v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Aragon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1184" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968357v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Morille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Messiaen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967639v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dequaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Hortault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136268v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.591.0127" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967615v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309895v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151225v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>