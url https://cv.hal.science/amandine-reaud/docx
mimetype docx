--- v0 (2026-04-01)
+++ v1 (2026-04-26)
@@ -111,1400 +111,1564 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caractériser le travail des métaux fusibles sur l’oppidum d’Ambacia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Réaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Corpus Petit mobilier et archéométrie - verre, métaux et roches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse fonctionnelle des moules à alvéoles découverts sur l'oppidum d'Amboise (Indre-et-Loire) : l'apport de l'archéométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Réaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Lusson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVème Colloque Archéométrie du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Redoute du Castéra 2024 (Labastide-Monréjeau, Pyrénées-Atlantiques), Rapport de fouille programmée annuelle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Approche du travail des alliages cuivreux dans l’agglomération de Saint-Roch au IIe s. av. n. è. (Toulouse, Haute-Garonne) : premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Réaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Corpus Petit mobilier et archéométrie - verre, métaux et roches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gardes</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-05499365v1</w:t>
+                <w:t xml:space="preserve">hal-05581956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buzet-sur-Baïse (47), Lagahuzère. Occupations diachroniques en bord de Garonne</w:t>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-05523272v1</w:t>
+                <w:t xml:space="preserve">Du terrain au laboratoire : caractériser le travail des alliages cuivreux dans l’agglomération gauloise de Saint-Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Réaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée archéologique départementale de la Haute-Garonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service régional de l'Archéologie (DRAC Occitanie); Musée Saint-Raymond, Nov 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR AMBACIA, autorisation triennale 2024-2026, 1ere année. Rapport de Projet Collectif de Recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Premier aperçu concernant l’atelier de métallurgie de la « Butte de César », sur l’oppidum des Châtelliers à Amboise (37)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sarreste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...309 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métallurgie et monnaie : archéologie, numismatique et archéométrie des alliages cuivreux au second âge du Fer. Colloque de clôture du projet ATMOCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Nouvel</w:t>
-[...295 lines deleted...]
-                <w:t xml:space="preserve">hal-04195878v1</w:t>
+                <w:t xml:space="preserve">hal-05370923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Rapport (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du terrain au laboratoire : caractériser le travail des alliages cuivreux dans l’agglomération gauloise de Saint-Roch</w:t>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">hal-05370945v1</w:t>
+                <w:t xml:space="preserve">PCR AMBACIA, autorisation triennale 2024-2026, 1ere année. Rapport de Projet Collectif de Recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Cinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil départemental d'Indre-et-Loire; Inrap; Eveha. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premier aperçu concernant l’atelier de métallurgie de la « Butte de César », sur l’oppidum des Châtelliers à Amboise (37)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Buzet-sur-Baïse (47), Lagahuzère. Occupations diachroniques en bord de Garonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marianne Alascia-Morado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaëlle Algoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Camagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archeodunum. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Redoute du Castéra 2024 (Labastide-Monréjeau, Pyrénées-Atlantiques), Rapport de fouille programmée annuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Xompero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC Nouvelle Aquitaine; TRACES. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche, Agglomération laténienne de Saint-Gence (Haute-Vienne, Nouvelle Aquitaine). Rapport de fin de probatoire, activité 2025 et projet 2026-2028</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pasquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Péfau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eveha; Archeodunum; Inrap; CNRS; Université Bordeaux Montaigne; Université Clermont Auvergne; Université de Limoges; Université de Poitiers; Université Toulouse Jean Jaurès; Université Babes-Bolyai. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PCR AMBACIA, année probatoire 2023. Rapport de Projet Collectif de Recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Cinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil départemental d'Indre-et-Loire - Tours; Inrap; Eveha. 2024, 357 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Redoute du Castéra 2023 (Labastide-Monréjeau, Pyrénées-Atlantiques), Rapport de fouille programmée annuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Xompero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC Nouvelle Aquitaine; TRACES. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amboise, « Le rempart interne », campagne 2024. Rapport de fouille archéologique programmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Cinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service Archéologique départemental d'Indre-et-Loire (SADIL). 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amboise (37), Réserve de la &amp;quot;Butte de César&amp;quot;, campagne 2022. Rapport d'analyses et de sondages complémentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bon Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Cinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05370923v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service Archéologique départemental d'Indre-et-Loire (SADIL). 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1572,51 +1736,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CE5501D"/>
+    <w:nsid w:val="63FDE64B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1803,51 +1967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-reaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077463v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine R&#233;aud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Laruaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Labarthe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nouvel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Xompero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523272v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alascia-Morado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;lle Algoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928063v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Baudoin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499336v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882218v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Duval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499354v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882710v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195878v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon C&#233;line" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370945v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370923v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sarreste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-reaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582788v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine R&#233;aud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Laruaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077463v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581956v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370945v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370923v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sarreste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928063v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Baudoin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523272v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alascia-Morado" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;lle Algoud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camagne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499365v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Labarthe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nouvel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Xompero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499336v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Duval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon C&#233;line" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>