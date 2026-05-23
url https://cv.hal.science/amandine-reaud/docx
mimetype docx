--- v1 (2026-04-26)
+++ v2 (2026-05-23)
@@ -688,385 +688,385 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR AMBACIA, autorisation triennale 2024-2026, 1ere année. Rapport de Projet Collectif de Recherche</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Redoute du Castéra 2024 (Labastide-Monréjeau, Pyrénées-Atlantiques), Rapport de fouille programmée annuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Baudoin</w:t>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Braguier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+                <w:t xml:space="preserve">Wilfried Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Xompero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Conseil départemental d'Indre-et-Loire; Inrap; Eveha. 2025</w:t>
+              <w:t xml:space="preserve">DRAC Nouvelle Aquitaine; TRACES. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928063v1</w:t>
+                <w:t xml:space="preserve">hal-05499365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buzet-sur-Baïse (47), Lagahuzère. Occupations diachroniques en bord de Garonne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PCR AMBACIA, autorisation triennale 2024-2026, 1ere année. Rapport de Projet Collectif de Recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Cinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil départemental d'Indre-et-Loire; Inrap; Eveha. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafaëlle Algoud</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-05523272v1</w:t>
+                <w:t xml:space="preserve">hal-04928063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Redoute du Castéra 2024 (Labastide-Monréjeau, Pyrénées-Atlantiques), Rapport de fouille programmée annuelle</w:t>
+                <w:t xml:space="preserve">Buzet-sur-Baïse (47), Lagahuzère. Occupations diachroniques en bord de Garonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gardes</w:t>
+                <w:t xml:space="preserve">Bruno Bosc-Zanardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Labarthe</w:t>
+                <w:t xml:space="preserve">Marianne Alascia-Morado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Nouvel</w:t>
+                <w:t xml:space="preserve">Rafaëlle Algoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Xompero</w:t>
+                <w:t xml:space="preserve">Géraldine Camagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Benquet</w:t>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DRAC Nouvelle Aquitaine; TRACES. 2025</w:t>
+              <w:t xml:space="preserve">Archeodunum. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499365v1</w:t>
+                <w:t xml:space="preserve">hal-05523272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet collectif de recherche, Agglomération laténienne de Saint-Gence (Haute-Vienne, Nouvelle Aquitaine). Rapport de fin de probatoire, activité 2025 et projet 2026-2028</w:t>
               </w:r>
@@ -1164,345 +1164,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR AMBACIA, année probatoire 2023. Rapport de Projet Collectif de Recherche</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
+                <w:t xml:space="preserve">La Redoute du Castéra 2023 (Labastide-Monréjeau, Pyrénées-Atlantiques), Rapport de fouille programmée annuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Xompero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Conseil départemental d'Indre-et-Loire - Tours; Inrap; Eveha. 2024, 357 p</w:t>
+              <w:t xml:space="preserve">DRAC Nouvelle Aquitaine; TRACES. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882218v1</w:t>
+                <w:t xml:space="preserve">hal-05499354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Redoute du Castéra 2023 (Labastide-Monréjeau, Pyrénées-Atlantiques), Rapport de fouille programmée annuelle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Benquet</w:t>
+                <w:t xml:space="preserve">PCR AMBACIA, année probatoire 2023. Rapport de Projet Collectif de Recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Cinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DRAC Nouvelle Aquitaine; TRACES. 2024</w:t>
+              <w:t xml:space="preserve">Conseil départemental d'Indre-et-Loire - Tours; Inrap; Eveha. 2024, 357 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499354v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amboise, « Le rempart interne », campagne 2024. Rapport de fouille archéologique programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Archéologique départemental d'Indre-et-Loire (SADIL). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1736,51 +1736,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63FDE64B"/>
+    <w:nsid w:val="3EF85779"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1967,51 +1967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-reaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582788v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine R&#233;aud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Laruaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077463v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581956v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370945v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370923v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sarreste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928063v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Baudoin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523272v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alascia-Morado" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;lle Algoud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camagne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499365v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Labarthe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nouvel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Xompero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499336v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Duval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon C&#233;line" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-reaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582788v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine R&#233;aud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Laruaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077463v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581956v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370945v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370923v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sarreste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499365v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Labarthe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nouvel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Xompero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928063v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Baudoin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523272v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosc-Zanardo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alascia-Morado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;lle Algoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camagne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499336v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499354v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882218v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Duval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon C&#233;line" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>