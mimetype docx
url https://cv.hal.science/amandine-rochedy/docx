--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -457,239 +457,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Eating Out”, spatiality, temporality and sociality. A database for China, Indonesia, Japan, Malaysia, Singapore and France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La socialisation alimentaire des enfants en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rochedy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1066737⟩</w:t>
+              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (73), pp.8-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pranut.2022.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979175v1</w:t>
+                <w:t xml:space="preserve">hal-04979171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La socialisation alimentaire des enfants en situation de handicap</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">“Eating Out”, spatiality, temporality and sociality. A database for China, Indonesia, Japan, Malaysia, Singapore and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremlasen Naidoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (73), pp.8-12. </w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pranut.2022.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1066737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979171v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociographie de la parentalité quotidienne alimentaire</w:t>
               </w:r>
@@ -870,77 +870,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Malaysian Food Barometer Open Database: An invitation to study the modernization of Malaysian food patterns and its economic and health consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Mognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1510,51 +1510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le goûter résiste à la nutritionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rochedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2073,51 +2073,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations parentales sur la cantine scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rochedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2774,312 +2774,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard croisé sur l'épreuve affective du terrain. Analyse des affects et chercheurs affectés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bonnet</w:t>
+                <w:t xml:space="preserve">L’(auto-)biographie: une démarche compréhensive pour accéder à la subjectivité des mangeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rochedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Stéphane Héas; Omar Zanna. </w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Lepiller; Tristan Fournier; Nicolas Bricas; Muriel Figuié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les émotions dans la recherche en sciences humaines et sociales. Épreuves du terrain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires Rennes, pp.153-157, 2021, 9782753585409. </w:t>
+              <w:t xml:space="preserve">Méthodes d'investigation de l'alimentation et des mangeurs : MIAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.150322⟩</w:t>
+                <w:t xml:space="preserve">Éditions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.145-155, 2021, 978-2-7592-3346-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3347-2/c9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03517426v1</w:t>
+                <w:t xml:space="preserve">hal-03482697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’(auto-)biographie: une démarche compréhensive pour accéder à la subjectivité des mangeurs</w:t>
+                <w:t xml:space="preserve">Les reconfigurations sociales de la parentalité alimentaire lors de l’arrivée du premier enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rochedy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Olivier Lepiller; Tristan Fournier; Nicolas Bricas; Muriel Figuié. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Dupuy; Christine Menesson; Michelle Kelly-Irving; Chantal Zaouche Gaudron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodes d'investigation de l'alimentation et des mangeurs : MIAM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Socialisation familiale des jeunes enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Érès, pp.149-169, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.dupuy.2021.01.0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions Quae</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03482697v1</w:t>
+                <w:t xml:space="preserve">hal-03482802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les reconfigurations sociales de la parentalité alimentaire lors de l’arrivée du premier enfant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regard croisé sur l'épreuve affective du terrain. Analyse des affects et chercheurs affectés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rochedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne Dupuy; Christine Menesson; Michelle Kelly-Irving; Chantal Zaouche Gaudron. </w:t>
+              <w:t xml:space="preserve">Stéphane Héas; Omar Zanna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socialisation familiale des jeunes enfants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Érès, pp.149-169, 2021, </w:t>
+              <w:t xml:space="preserve">Les émotions dans la recherche en sciences humaines et sociales. Épreuves du terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Rennes, pp.153-157, 2021, 9782753585409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eres.dupuy.2021.01.0149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.150322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482802v1</w:t>
+                <w:t xml:space="preserve">hal-03517426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification alimentaire, recherche de naturalité et contraintes saisonnières dans la prime enfance. &amp;quot;Surtout à cette saison, on complète par un fruit cru</w:t>
               </w:r>
@@ -3537,51 +3537,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="237B89CA"/>
+    <w:nsid w:val="4A2A12F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3768,51 +3768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-rochedy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3940-0610" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234063181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979169v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puspa Melati Wan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affezah Ali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mognard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasuya Jegathevi Jegathesan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon Li Lee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307874" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04124872v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rochedy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tauber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1177348" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979175v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremlasen Naidoo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laporte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Alem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1066737" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979171v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2022.12.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04064711v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.104.0036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03942671v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Auboiron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lambert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.07.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490316v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.800317" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03343686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1073506ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03414170v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Raynaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maffre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.06.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03358959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.3823" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03414196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2017.10.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03562755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03439437v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupuy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03358970v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sarrat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.03.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03439506v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daresse-Lapendery" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rousselon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03440248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03942721v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03343703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.209.0055" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03942740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04137749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04137742v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04160392v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04160423v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256162v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarrat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03482717v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barrey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2/c15" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03517426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.150322" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03482697v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35690/978-2-7592-3347-2/ci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2/c9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03482802v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dupuy.2021.01.0149" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03439591v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03440297v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979174v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-03454161v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-rochedy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3940-0610" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234063181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979169v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puspa Melati Wan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affezah Ali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mognard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasuya Jegathevi Jegathesan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon Li Lee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307874" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04124872v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rochedy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tauber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1177348" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979171v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2022.12.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979175v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremlasen Naidoo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laporte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Alem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1066737" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04064711v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.104.0036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03942671v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Auboiron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lambert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.07.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490316v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.800317" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03343686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1073506ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03414170v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Raynaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maffre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.06.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03358959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.3823" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03414196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2017.10.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03562755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03439437v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupuy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03358970v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sarrat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.03.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03439506v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daresse-Lapendery" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rousselon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03440248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03942721v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03343703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.209.0055" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03942740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04137749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04137742v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04160392v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04160423v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256162v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarrat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03482717v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barrey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2/c15" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03482697v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35690/978-2-7592-3347-2/ci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2/c9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03482802v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dupuy.2021.01.0149" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03517426v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.150322" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03439591v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03440297v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979174v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-03454161v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>