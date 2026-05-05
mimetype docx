--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -172,51 +172,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1504,252 +1504,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le goûter résiste à la nutritionnalisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Tibère</w:t>
+                <w:t xml:space="preserve">Mon enfant pinaille devant son assiette ! Comment aborder la dysoralité en médecine générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Daresse-Lapendery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rochedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Sarrat</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rousselon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (8), pp.353-358</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358970v1</w:t>
+                <w:t xml:space="preserve">hal-03439506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mon enfant pinaille devant son assiette ! Comment aborder la dysoralité en médecine générale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Daresse-Lapendery</w:t>
+                <w:t xml:space="preserve">Le goûter résiste à la nutritionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rochedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Rousselon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Pillard</w:t>
+                <w:t xml:space="preserve">Charlotte Sarrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (4), pp.232-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2018.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439506v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Bien sûr, il y aura encore des jours &amp;quot;avec&amp;quot; et des jours &amp;quot;sans&amp;quot; ». Autismes et gestions familiales des particularités alimentaires de l’enfance à l’adolescence</w:t>
               </w:r>
@@ -1962,579 +1962,795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Malaysian Food Barometer 2 dataset: bridging socio-anthropology and nutrition through extended 24-h recall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norimah Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (9), pp.17-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.1476.1125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05598823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hochmann J., 2015, Histoire de l’autisme de l’autisme : De l’enfant sauvage aux troubles envahissants du développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rochedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31 (1), pp.99-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations parentales sur la cantine scolaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Être étudiant autiste et manger à l’université : ce que révèle l’expérience étudiante de l’accessibilité des temps et des espaces alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rochedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ieme Forum Agores. Restauration collective publique territoriale &amp; savoir-faire des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association AGORES, Apr 2025, Dole, France</w:t>
+              <w:t xml:space="preserve">Colloque international ET Si, Edition 2026 "Vers des études supérieures réellement inclusives Formation et autodétermination"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julie DUMONTEIL (UR DIRE) et Delphine CONNES (UR CRJ), Apr 2026, Saint Denis (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979177v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Familialisation des apprentissages alimentaires des enfants avec le Syndrome de Prader-Willi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentations parentales sur la cantine scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rochedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées Recherche de la filière DéfiScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La filière DéfiScience, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">39ieme Forum Agores. Restauration collective publique territoriale &amp; savoir-faire des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association AGORES, Apr 2025, Dole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137749v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction des savoirs expérientiels de la fratrie dans la gestion des pratiques alimentaires des enfants avec le syndrome de Prader-Willi</w:t>
+                <w:t xml:space="preserve">Familialisation des apprentissages alimentaires des enfants avec le Syndrome de Prader-Willi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rochedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quels savoirs expérientiels pour quels usages ? Les savoirs expérientiels personnels, collectifs ou pairjectifs en débat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Programme EXPAIRs (Savoirs expérientiels au cœur de l’accompagnement et du soutien par les pairs), May 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Les Journées Recherche de la filière DéfiScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La filière DéfiScience, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137742v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion parentale de l'alimentation des enfants avec le Syndrome de Prader-Willi</w:t>
+                <w:t xml:space="preserve">La construction des savoirs expérientiels de la fratrie dans la gestion des pratiques alimentaires des enfants avec le syndrome de Prader-Willi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rochedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième édition du colloque interdisciplinaire international BECO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS BECO - Bébé, petite Enfance en COntextes, May 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Quels savoirs expérientiels pour quels usages ? Les savoirs expérientiels personnels, collectifs ou pairjectifs en débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme EXPAIRs (Savoirs expérientiels au cœur de l’accompagnement et du soutien par les pairs), May 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160392v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouleversements au quotidien et socialisation alimentaire &amp;quot;par frottement&amp;quot; : Une évolution constante avec le rythme du premier enfant</w:t>
+                <w:t xml:space="preserve">Gestion parentale de l'alimentation des enfants avec le Syndrome de Prader-Willi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rochedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première édition du colloque interdisciplinaire international BECO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colloque BECO - Bébé, petite Enfance en COntextes, May 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Deuxième édition du colloque interdisciplinaire international BECO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS BECO - Bébé, petite Enfance en COntextes, May 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160423v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bouleversements au quotidien et socialisation alimentaire &amp;quot;par frottement&amp;quot; : Une évolution constante avec le rythme du premier enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rochedy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Première édition du colloque interdisciplinaire international BECO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque BECO - Bébé, petite Enfance en COntextes, May 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The diet of young eaters: a specific requirement requiring a reorganisation of family eating habits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rochedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sarrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OTHER WAYS OF EATING: Choices, Convictions, Restrictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ODELA, Jun 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2544,124 +2760,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young eater's diet : a complex situation making difficult the match with classical growth development models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rochedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS – 12th European Nutrition Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Berlin, Germany. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2671,431 +2887,431 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les focus groups: étudier le fait alimentaire à travers des mises en discussion thématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rochedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Barrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Lepiller; Tristan Fournier; Nicolas Bricas; Muriel Figuié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes d'investigation de l'alimentation et des mangeurs : MIAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Quae, pp.227-240, 2021, 978-2-7592-3346-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3347-2/c15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’(auto-)biographie: une démarche compréhensive pour accéder à la subjectivité des mangeurs</w:t>
+                <w:t xml:space="preserve">Les reconfigurations sociales de la parentalité alimentaire lors de l’arrivée du premier enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rochedy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Olivier Lepiller; Tristan Fournier; Nicolas Bricas; Muriel Figuié. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Dupuy; Christine Menesson; Michelle Kelly-Irving; Chantal Zaouche Gaudron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodes d'investigation de l'alimentation et des mangeurs : MIAM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3347-2/c9⟩</w:t>
+              <w:t xml:space="preserve">Socialisation familiale des jeunes enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Érès, pp.149-169, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.dupuy.2021.01.0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482697v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les reconfigurations sociales de la parentalité alimentaire lors de l’arrivée du premier enfant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regard croisé sur l'épreuve affective du terrain. Analyse des affects et chercheurs affectés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rochedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne Dupuy; Christine Menesson; Michelle Kelly-Irving; Chantal Zaouche Gaudron. </w:t>
+              <w:t xml:space="preserve">Stéphane Héas; Omar Zanna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socialisation familiale des jeunes enfants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eres.dupuy.2021.01.0149⟩</w:t>
+              <w:t xml:space="preserve">Les émotions dans la recherche en sciences humaines et sociales. Épreuves du terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Rennes, pp.153-157, 2021, 9782753585409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.150322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482802v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard croisé sur l'épreuve affective du terrain. Analyse des affects et chercheurs affectés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’(auto-)biographie: une démarche compréhensive pour accéder à la subjectivité des mangeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rochedy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Stéphane Héas; Omar Zanna. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Lepiller; Tristan Fournier; Nicolas Bricas; Muriel Figuié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les émotions dans la recherche en sciences humaines et sociales. Épreuves du terrain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pur.150322⟩</w:t>
+              <w:t xml:space="preserve">Méthodes d'investigation de l'alimentation et des mangeurs : MIAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.145-155, 2021, 978-2-7592-3346-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3347-2/c9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517426v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification alimentaire, recherche de naturalité et contraintes saisonnières dans la prime enfance. &amp;quot;Surtout à cette saison, on complète par un fruit cru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3115,150 +3331,150 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Camille Adamiec; Marie-Pierre Julien; Faustine Régnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'alimentation au fil des saisons. La saisonnalité des pratiques alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.45-69, 2020, 9782869067387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding Young Children with Home-made Food: Routines, Necessary Disruptions and Production of Domestic Rituals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rochedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sarrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicoletta Diasio; Marie-Pierre Julien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropology of Family Food Practices. Constraints, Adjustments, Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.183-215, 2019, 9782807602359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3268,91 +3484,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inclusion des élèves en situation de handicap dans la restauration scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rochedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.37-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3362,114 +3578,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autismes et socialisations alimentaires : particularités alimentaires des enfants avec un Trouble du Spectre de l'Autisme et ajustements parentaux pour y faire face</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rochedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Toulouse 2 - Jean Jaurès, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03454161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId95"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3537,51 +3753,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A2A12F1"/>
+    <w:nsid w:val="CE6B5117"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3768,51 +3984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-rochedy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3940-0610" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234063181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979169v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puspa Melati Wan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affezah Ali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mognard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasuya Jegathevi Jegathesan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon Li Lee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307874" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04124872v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rochedy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tauber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1177348" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979171v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2022.12.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979175v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremlasen Naidoo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laporte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Alem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1066737" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04064711v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.104.0036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03942671v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Auboiron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lambert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.07.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490316v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.800317" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03343686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1073506ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03414170v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Raynaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maffre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.06.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03358959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.3823" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03414196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2017.10.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03562755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03439437v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupuy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03358970v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sarrat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.03.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03439506v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daresse-Lapendery" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rousselon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03440248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03942721v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03343703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.209.0055" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03942740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04137749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04137742v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04160392v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04160423v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256162v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarrat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03482717v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barrey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2/c15" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03482697v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35690/978-2-7592-3347-2/ci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2/c9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03482802v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dupuy.2021.01.0149" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03517426v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.150322" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03439591v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03440297v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979174v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-03454161v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-rochedy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3940-0610" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234063181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979169v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puspa Melati Wan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affezah Ali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mognard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasuya Jegathevi Jegathesan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon Li Lee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307874" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04124872v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rochedy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tauber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1177348" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979171v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2022.12.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979175v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremlasen Naidoo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laporte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Alem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1066737" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04064711v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.104.0036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03942671v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Auboiron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lambert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.07.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490316v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.800317" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03343686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1073506ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03414170v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Raynaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maffre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.06.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03358959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.3823" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03414196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2017.10.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03562755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03439437v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupuy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03439506v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daresse-Lapendery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rousselon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03358970v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sarrat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.03.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03440248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03942721v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03343703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.209.0055" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598823v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norimah Karim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1476.1125" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03942740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609318v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Redon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979177v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04137749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04137742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04160392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04160423v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256162v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarrat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256154v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03482717v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barrey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2/c15" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03482802v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dupuy.2021.01.0149" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03517426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.150322" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03482697v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35690/978-2-7592-3347-2/ci" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2/c9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03439591v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03440297v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979174v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-03454161v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>