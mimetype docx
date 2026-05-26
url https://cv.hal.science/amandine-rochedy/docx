--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1504,252 +1504,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mon enfant pinaille devant son assiette ! Comment aborder la dysoralité en médecine générale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le goûter résiste à la nutritionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tibère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rochedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Daresse-Lapendery</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Pillard</w:t>
+                <w:t xml:space="preserve">Charlotte Sarrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (4), pp.232-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2018.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439506v1</w:t>
+                <w:t xml:space="preserve">hal-03358970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le goûter résiste à la nutritionnalisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Tibère</w:t>
+                <w:t xml:space="preserve">Mon enfant pinaille devant son assiette ! Comment aborder la dysoralité en médecine générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Daresse-Lapendery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rochedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Sarrat</w:t>
+                <w:t xml:space="preserve">Valérie Rousselon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (8), pp.353-358</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358970v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Bien sûr, il y aura encore des jours &amp;quot;avec&amp;quot; et des jours &amp;quot;sans&amp;quot; ». Autismes et gestions familiales des particularités alimentaires de l’enfance à l’adolescence</w:t>
               </w:r>
@@ -2787,51 +2787,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young eater's diet : a complex situation making difficult the match with classical growth development models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rochedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2990,312 +2990,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les reconfigurations sociales de la parentalité alimentaire lors de l’arrivée du premier enfant</w:t>
+                <w:t xml:space="preserve">L’(auto-)biographie: une démarche compréhensive pour accéder à la subjectivité des mangeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rochedy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Anne Dupuy; Christine Menesson; Michelle Kelly-Irving; Chantal Zaouche Gaudron. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Lepiller; Tristan Fournier; Nicolas Bricas; Muriel Figuié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socialisation familiale des jeunes enfants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Érès, pp.149-169, 2021, </w:t>
+              <w:t xml:space="preserve">Méthodes d'investigation de l'alimentation et des mangeurs : MIAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eres.dupuy.2021.01.0149⟩</w:t>
+                <w:t xml:space="preserve">Éditions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.145-155, 2021, 978-2-7592-3346-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3347-2/c9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482802v1</w:t>
+                <w:t xml:space="preserve">hal-03482697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard croisé sur l'épreuve affective du terrain. Analyse des affects et chercheurs affectés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les reconfigurations sociales de la parentalité alimentaire lors de l’arrivée du premier enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rochedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Stéphane Héas; Omar Zanna. </w:t>
+              <w:t xml:space="preserve">Anne Dupuy; Christine Menesson; Michelle Kelly-Irving; Chantal Zaouche Gaudron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les émotions dans la recherche en sciences humaines et sociales. Épreuves du terrain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Socialisation familiale des jeunes enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Érès, pp.149-169, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.dupuy.2021.01.0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.150322⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03517426v1</w:t>
+                <w:t xml:space="preserve">hal-03482802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’(auto-)biographie: une démarche compréhensive pour accéder à la subjectivité des mangeurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regard croisé sur l'épreuve affective du terrain. Analyse des affects et chercheurs affectés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rochedy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Olivier Lepiller; Tristan Fournier; Nicolas Bricas; Muriel Figuié. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Héas; Omar Zanna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodes d'investigation de l'alimentation et des mangeurs : MIAM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les émotions dans la recherche en sciences humaines et sociales. Épreuves du terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Rennes, pp.153-157, 2021, 9782753585409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.150322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions Quae</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03482697v1</w:t>
+                <w:t xml:space="preserve">hal-03517426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification alimentaire, recherche de naturalité et contraintes saisonnières dans la prime enfance. &amp;quot;Surtout à cette saison, on complète par un fruit cru</w:t>
               </w:r>
@@ -3393,51 +3393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rochedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sarrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicoletta Diasio; Marie-Pierre Julien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropology of Family Food Practices. Constraints, Adjustments, Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.183-215, 2019, 9782807602359</w:t>
@@ -3753,51 +3753,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE6B5117"/>
+    <w:nsid w:val="FE729331"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3984,51 +3984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-rochedy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3940-0610" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234063181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979169v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puspa Melati Wan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affezah Ali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mognard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasuya Jegathevi Jegathesan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon Li Lee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307874" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04124872v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rochedy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tauber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1177348" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979171v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2022.12.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979175v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremlasen Naidoo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laporte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Alem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1066737" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04064711v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.104.0036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03942671v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Auboiron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lambert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.07.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490316v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.800317" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03343686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1073506ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03414170v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Raynaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maffre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.06.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03358959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.3823" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03414196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2017.10.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03562755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03439437v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupuy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03439506v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daresse-Lapendery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rousselon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03358970v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sarrat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.03.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03440248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03942721v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03343703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.209.0055" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598823v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norimah Karim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1476.1125" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03942740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609318v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Redon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979177v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04137749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04137742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04160392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04160423v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256162v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarrat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256154v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03482717v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barrey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2/c15" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03482802v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dupuy.2021.01.0149" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03517426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.150322" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03482697v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35690/978-2-7592-3347-2/ci" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2/c9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03439591v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03440297v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979174v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-03454161v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-rochedy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3940-0610" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234063181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979169v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puspa Melati Wan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affezah Ali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Mognard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasuya Jegathevi Jegathesan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon Li Lee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307874" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04124872v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rochedy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tauber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1177348" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979171v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2022.12.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979175v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremlasen Naidoo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laporte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Alem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1066737" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04064711v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.104.0036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03942671v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Auboiron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lambert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2022.07.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490316v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.800317" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03343686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1073506ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03414170v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Raynaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maffre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.06.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03358959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.3823" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03414196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2017.10.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03562755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03439437v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupuy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03358970v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sarrat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2018.03.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03439506v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daresse-Lapendery" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Charles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rousselon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03440248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03942721v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03343703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.209.0055" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598823v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norimah Karim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1476.1125" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03942740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609318v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Redon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979177v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04137749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04137742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04160392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04160423v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256162v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarrat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256154v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03482717v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barrey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2/c15" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03482697v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35690/978-2-7592-3347-2/ci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2/c9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03482802v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.dupuy.2021.01.0149" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03517426v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.150322" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03439591v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03440297v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04979174v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-03454161v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>