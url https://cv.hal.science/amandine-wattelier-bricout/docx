--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -1201,3434 +1201,3700 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02111194v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La première naissance de la déesse dans le Skandapurāṇa (SP 9.11‑23)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Figures féminines dans les littératures indiennes : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rocton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Spiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agastya Textes expliqués du monde indien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35562/agastya.196⟩</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/agastya.285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361222v1</w:t>
+                <w:t xml:space="preserve">hal-05557636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entrelacs de la transmission du Skandapurāṇa, le défi méthodologique du volume V de l'édition critique</w:t>
+                <w:t xml:space="preserve">La première naissance de la déesse dans le Skandapurāṇa (SP 9.11‑23)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/befeo.2023.6451⟩</w:t>
+              <w:t xml:space="preserve">Agastya Textes expliqués du monde indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/agastya.196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04753096v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des femmes dans le rituel d'adoption de l'arbre : une question de point de vue</w:t>
+                <w:t xml:space="preserve">Les entrelacs de la transmission du Skandapurāṇa, le défi méthodologique du volume V de l'édition critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue interdisciplinaire sur l’Asie du Sud</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2023 (109), pp.297-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/befeo.2023.6451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276471v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04753096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension dévotionnelle du Skandayāga : Atharvavedapariśiṣṭa XX sur le rituel en l’honneur de Dhūrta</w:t>
+                <w:t xml:space="preserve">Le rôle des femmes dans le rituel d'adoption de l'arbre : une question de point de vue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oriental Archive - Archiv Orientalni­</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Revue interdisciplinaire sur l’Asie du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Maternités et figures maternelles en Asie du Sud, 1 (1), 9-28. https://edition.uqam.ca/rias/article/view/2036</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02111136v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension dévotionnelle du Skandayāga : Atharvavedapariśiṣṭa XX sur le rituel en l’honneur de Dhūrta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oriental Archive - Archiv Orientalni­</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02111136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonctions du stéréotype d'adoption par l'allaitement dans le Skandapurāṇa chap.158 et 162</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traits-d'Union, la revue des jeunes chercheurs de Paris 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Le stéréotype: fabrique d'identité, 7, http://www.revuetraitsdunion.org/numero-7/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A preliminary overview of the text amulet entitled Śivakavaca</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Figures féminines dans les littératures indiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rocton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Sylvia Spiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Conference on South Asian Studies - ECSAS</w:t>
-[...102 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agastya Textes expliqués du monde indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/agastya.70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bégnis</w:t>
-[...1233 lines deleted...]
-                <w:t xml:space="preserve">halshs-01657293v1</w:t>
+                <w:t xml:space="preserve">hal-05557673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalogue of the Archaeological Museum, Departments of History and Ancient Indian History Culture and Archaeology, Utkal University, Bhubaneswar.</w:t>
+                <w:t xml:space="preserve">A preliminary overview of the text amulet entitled Śivakavaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04543317v2</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28th European Conference on South Asian Studies - ECSAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ute Hüsken (South Asia Institute, Cultural and Religious History of South Asia); Kama Maclean (South Asia Institute, Department of South Asian History), Oct 2025, Heidelberg (Germany), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalogue of the copperplate collection, Prof. N.K. Sahu Museum, Sambalpur University</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HAL au service des projets de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...19 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladin Larguèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bégnis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Printemps de la donnée 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris Bibliothèque Universitaire des Langues et Civilisations, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rāma’s address to future kings: a cosmopolitan guarantee of perpetuity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th World Sanskrit Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Kathmandu, Nepal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rāma épique, épigraphique et purāṇique : l’idéal du roi protecteur des dons ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée du monde indien (17ème édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherches en études indiennes, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stances consacrées, stances consacrantes: Cartographier les usages et analyser les fonctions des stances de bénédiction et de malédiction en Inde et au-delà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures d'Asie du Sud -DELI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet DELI Dictionnaire Encyclopédique des Littératures de l'Inde, Jan 2024, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Carrot and Stick Approach: a Survey of the Lexical Fields used in the Benedictive and Exhortatory Stanzas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DHARMA Workshop: "Gift Protection in South and Southeast Asia"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESAH, Sep 2024, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lactation spontanée et lait divin dans la littérature sanskrite : mythes et réalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lait divin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Véronique Dasen; Gabriella Pironti; Francesca Prescendi, May 2024, Paris Institut national d’histoire de l’art (INHA), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels outils et quelles méthodes pour cartographier la circulation et les usages des formules de protection des dons en Inde ancienne et au-delà?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Corpus écrits, oraux, artistiques : les humanités numériques pour tou.te.s ? » 
+Journée des jeunes chercheur.e.s en études aréales
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Études aérales UAR2999; GIS Asie; GIS Études Africaines; GIS Moyen-Orient et mondes musulmans; Consortium de l'IR Huma-Num DISTAM, Jan 2024, Aubervillers/Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambassadrices et Ambassadeurs HAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bégnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Galliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème édition des journées CasuHAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, Jun 2024, Gif-sur-Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharmasetuḥ, a Bridge between Nepal, Bengal, Orissa, Cambodia, South India and Java: Exploring the Use of a Sanskrit Stanza in Epigraphical Records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">At the ‘Margins’ of the Indic World: Connections, Innovations, and Archaisms from Nepal to Bali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrea Acri; Nina Mirning, Jan 2024, Paris (Maison de la recherche, Sorbonne Université) Paris (Maison de l'Asie, EFEO), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation et salut en Inde ancienne : la voie des pères, la voix des fils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfance et jeunesse dans les sociétés de l’Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l’Académie des Inscriptions et Belles-Lettres; la Société asiatique; le Collège de France, Apr 2023, Paris, Institut de France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04083883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux sources de l’Āyurveda ou comment maintenir une longue vie : pratique de soins et protection divine en Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée thématique : la santé autrement?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée National des Arts Asiatiques - Guimet, Jun 2023, Paris auditorium Jean-François Jarrige (Musée National des Arts Asiatiques - Guimet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04649198v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scribes’, Engravers’ and Ministers’ Lineages, an Indication (among others) of the Royal Donor’s Identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pondicherry DHARMA Workshop on Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Pondicherry, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04032553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plus anciennes communautés de Yogis de l’Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ascètes, yogis, soufis du renoncement à la promesse du bien être ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée des arts asiatiques - musée Guimet, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04083912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Use of the Coronation Name during the Somavaṁśin Dynasty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deutscher Orientalistentag - DOT 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Freie Universität - Berlin, Sep 2022, Berlin, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some Thoughts about Benedictory and Imprecatory Stanzas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Midterm Workshop on “Institutionalised Religion and Asceticism in South and Southeast Asia in the Pre-Modern Period”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annette Schmiedchen, Mar 2022, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04871954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages et fonctions de la spirale narrative: des Jātaka aux Purāṇa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée du monde indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherches en études indiennes EA2120; Carmen Spiers; Beatrice Bonino, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04083839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies de légitimation des rois Somavaṁśin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Regards sur l’autre, regard de l’autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Eltschinger; Nicolas Dejenne; Amandine Wattelier-Bricout; Anne-Cécile Schreiner, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03885564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du tableau esthétique au récit de bataille : un exemple sanskrit de transposition de genre du Kumārasaṃbhava au Skandapurāṇa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RJC2016 - 19èmes Rencontres des jeunes chercheurs en Sciences du Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ED 268 Paris 3, Jun 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01657293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HAL : Les bénéfices concrets du dépôt</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalogue of the Archaeological Museum, Departments of History and Ancient Indian History Culture and Archaeology, Utkal University, Bhubaneswar.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-05304996v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543317v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalogue of the copperplate collection, Prof. N.K. Sahu Museum, Sambalpur University</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cours (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide-Mémoire Sanskrit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HAL : Les bénéfices concrets du dépôt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Greff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-03349759v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Ambassadeurs HAL 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Villeurbanne (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (11)</w:t>
+        <w:t xml:space="preserve">Cours (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dharmasetu: A Bridge between Nepal, Bengal, Orissa, Cambodia, South India and Java?</w:t>
+                <w:t xml:space="preserve">Aide-Mémoire Sanskrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04423726v1</w:t>
+              <w:t xml:space="preserve">Licence. Stage intensif d'initiation au sanskrit - Sessions 1 et 2, Institut des Langues Rares, France. 2024, pp.63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436522v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels outils pour approfondir sa connaissance du sanskrit ? (1)</w:t>
+                <w:t xml:space="preserve">Panorama de la littérature sanskrite - ILARA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, </w:t>
-[...183 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Licence. Panorama de la littérature sanskrite, ILARA-EPHE 54, boulevard Raspail, 75006 Paris, France. 2021, pp.39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...414 lines deleted...]
-                <w:t xml:space="preserve">halshs-04033032v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03349759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vidéo (3)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La philosophie indienne: histoire et philologie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Dharmasetu: A Bridge between Nepal, Bengal, Orissa, Cambodia, South India and Java?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vidéo</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04839877v1</w:t>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TochStory: sur la trace des récits bouddhiques de la route de la soie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Call for papers : &amp;quot;Gift protection in South and Southeast Asia&amp;quot; - DHARMA Workshop September 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">hal-04839921v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/w2i2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04539668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quels outils pour approfondir sa connaissance du sanskrit ? (1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/w49h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04539674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Field trip in Odisha 2024: Metadata collection continues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/w4gg⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04539672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Field Trip in Odisha – Gathering Metadata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04047215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentations by DHARMA members at the GREI symposium ”Regards sur l’autre, regard de l’autre” (November 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04047239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment apprendre à traduire? (2) Activité “texte-puzzle”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04048546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment apprendre à traduire? (1) La lecture cursive de texte est-elle efficace?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04048544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment s’entraîner à lire la devanāgarī avec Multipal, voire s’initier à la philologie?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04048543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels sont les outils disponibles en langue française pour débuter l’apprentissage du sanskrit?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04048541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où apprendre le sanskrit?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04033032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vidéo (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie indienne: histoire et philologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Chiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Dorani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nathan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TochStory: sur la trace des récits bouddhiques de la route de la soie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Kremmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Chiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Dorani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nathan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Circulation des formules de protection du don en Asie du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Dorani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4696,51 +4962,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1EA5176E"/>
+    <w:nsid w:val="26B44AD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4927,51 +5193,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-wattelier-bricout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9898-8798" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257777180" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/65163629117023462758" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://autreregard.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03233703v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wattelier-Bricout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA030083" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712675v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Self-Representation_and_Presentation_of_Others_in_Indic_Epigraphical_Writing/title_7513.ahtml" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447122306.029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04753041v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04008819v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hasp.ub.uni-heidelberg.de/catalog/book/1133" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/hasp.1133.c15534" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528048v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528035v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528024v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528018v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134695v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111194v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361222v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/agastya.196" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04753096v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2023.6451" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276471v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630307v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314837v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bizais-Lillig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Largu&#232;che" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pavone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;gnis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136736v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755981v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04612843v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galliano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567200v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395423v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391847v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116798v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04032553v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885564v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543317v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304996v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Raimbault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436522v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03349759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423726v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539674v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w49h" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539672v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w4gg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539668v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w2i2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047215v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047239v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048544v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048543v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048541v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033032v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rati&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Chiret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Dorani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nathan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839921v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Kremmer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839941v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-wattelier-bricout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9898-8798" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257777180" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/65163629117023462758" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://autreregard.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03233703v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wattelier-Bricout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA030083" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712675v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Self-Representation_and_Presentation_of_Others_in_Indic_Epigraphical_Writing/title_7513.ahtml" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447122306.029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04753041v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04008819v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hasp.ub.uni-heidelberg.de/catalog/book/1133" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/hasp.1133.c15534" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528048v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528035v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528024v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528018v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134695v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111194v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05557636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brocquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rocton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Spiers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/agastya.285" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/agastya.196" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04753096v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2023.6451" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276471v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630307v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05557673v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sylvia Spiers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/agastya.70" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361197v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bizais-Lillig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Largu&#232;che" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pavone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;gnis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136736v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755981v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755701v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395423v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04612843v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galliano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391847v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083883v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116798v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04032553v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083912v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871954v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885564v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543317v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649198v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Raimbault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436522v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03349759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423726v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539668v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w2i2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539674v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w49h" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539672v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w4gg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047215v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047239v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048546v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048544v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048543v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033032v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839877v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rati&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Chiret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Dorani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nathan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839921v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Kremmer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839941v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>