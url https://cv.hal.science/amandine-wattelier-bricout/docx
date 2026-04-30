--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -765,319 +765,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04008819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De puissants yogis au Karnataka, les Kālāmukha</w:t>
+                <w:t xml:space="preserve">Une grande maitresse du yoga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ysé Tardan-Masquelier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yoga. L'encyclopédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Albin Michel, pp.258, 2021, 978-2-226-44828-6</w:t>
+              <w:t xml:space="preserve">, Albin Michel, pp.239, 2021, 978-2-226-44828-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03528048v1</w:t>
+                <w:t xml:space="preserve">halshs-03528035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une grande maitresse du yoga</w:t>
+                <w:t xml:space="preserve">Eclairage: Les yogis dans les purāṇas, mythes et légendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ysé Tardan-Masquelier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yoga. L'encyclopédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Albin Michel, pp.239, 2021, 978-2-226-44828-6</w:t>
+              <w:t xml:space="preserve">, Albin Michel, pp.237-238, 2021, 978-2-226-44828-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03528035v1</w:t>
+                <w:t xml:space="preserve">halshs-03528024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eclairage: Les yogis dans les purāṇas, mythes et légendes</w:t>
+                <w:t xml:space="preserve">Les plus anciennes communautés de yogis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ysé Tardan-Masquelier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yoga. L'encyclopédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Albin Michel, pp.237-238, 2021, 978-2-226-44828-6</w:t>
+              <w:t xml:space="preserve">, Albin Michel, pp.231-236, 2021, 978-2-226-44828-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03528024v1</w:t>
+                <w:t xml:space="preserve">halshs-03528018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plus anciennes communautés de yogis</w:t>
+                <w:t xml:space="preserve">De puissants yogis au Karnataka, les Kālāmukha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ysé Tardan-Masquelier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yoga. L'encyclopédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Albin Michel, pp.231-236, 2021, 978-2-226-44828-6</w:t>
+              <w:t xml:space="preserve">, Albin Michel, pp.258, 2021, 978-2-226-44828-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03528018v1</w:t>
+                <w:t xml:space="preserve">halshs-03528048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tree adoption ritual as presented in the Dharmanibandhas</w:t>
               </w:r>
@@ -1235,222 +1235,222 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures féminines dans les littératures indiennes : Introduction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La première naissance de la déesse dans le Skandapurāṇa (SP 9.11‑23)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agastya Textes expliqués du monde indien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35562/agastya.285⟩</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/agastya.196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557636v1</w:t>
+                <w:t xml:space="preserve">hal-05361222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La première naissance de la déesse dans le Skandapurāṇa (SP 9.11‑23)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Figures féminines dans les littératures indiennes : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rocton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Spiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agastya Textes expliqués du monde indien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35562/agastya.196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35562/agastya.285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361222v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les entrelacs de la transmission du Skandapurāṇa, le défi méthodologique du volume V de l'édition critique</w:t>
               </w:r>
@@ -1753,64 +1753,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures féminines dans les littératures indiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rocton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Sylvia Spiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2224,1021 +2224,1021 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stances consacrées, stances consacrantes: Cartographier les usages et analyser les fonctions des stances de bénédiction et de malédiction en Inde et au-delà</w:t>
+                <w:t xml:space="preserve">A Carrot and Stick Approach: a Survey of the Lexical Fields used in the Benedictive and Exhortatory Stanzas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littératures d'Asie du Sud -DELI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Projet DELI Dictionnaire Encyclopédique des Littératures de l'Inde, Jan 2024, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">DHARMA Workshop: "Gift Protection in South and Southeast Asia"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESAH, Sep 2024, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755981v1</w:t>
+                <w:t xml:space="preserve">hal-04755701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Carrot and Stick Approach: a Survey of the Lexical Fields used in the Benedictive and Exhortatory Stanzas</w:t>
+                <w:t xml:space="preserve">Lactation spontanée et lait divin dans la littérature sanskrite : mythes et réalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHARMA Workshop: "Gift Protection in South and Southeast Asia"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CESAH, Sep 2024, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Lait divin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Véronique Dasen; Gabriella Pironti; Francesca Prescendi, May 2024, Paris Institut national d’histoire de l’art (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755701v1</w:t>
+                <w:t xml:space="preserve">hal-04567200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactation spontanée et lait divin dans la littérature sanskrite : mythes et réalités</w:t>
+                <w:t xml:space="preserve">Quels outils et quelles méthodes pour cartographier la circulation et les usages des formules de protection des dons en Inde ancienne et au-delà?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait divin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Véronique Dasen; Gabriella Pironti; Francesca Prescendi, May 2024, Paris Institut national d’histoire de l’art (INHA), France</w:t>
+              <w:t xml:space="preserve">« Corpus écrits, oraux, artistiques : les humanités numériques pour tou.te.s ? » 
+Journée des jeunes chercheur.e.s en études aréales
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Études aérales UAR2999; GIS Asie; GIS Études Africaines; GIS Moyen-Orient et mondes musulmans; Consortium de l'IR Huma-Num DISTAM, Jan 2024, Aubervillers/Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567200v1</w:t>
+                <w:t xml:space="preserve">hal-04395423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels outils et quelles méthodes pour cartographier la circulation et les usages des formules de protection des dons en Inde ancienne et au-delà?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ambassadrices et Ambassadeurs HAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bégnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Corpus écrits, oraux, artistiques : les humanités numériques pour tou.te.s ? » 
-[...5 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Études aérales UAR2999; GIS Asie; GIS Études Africaines; GIS Moyen-Orient et mondes musulmans; Consortium de l'IR Huma-Num DISTAM, Jan 2024, Aubervillers/Paris, France</w:t>
+              <w:t xml:space="preserve">7ème édition des journées CasuHAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, Jun 2024, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395423v1</w:t>
+                <w:t xml:space="preserve">hal-04612843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambassadrices et Ambassadeurs HAL</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dharmasetuḥ, a Bridge between Nepal, Bengal, Orissa, Cambodia, South India and Java: Exploring the Use of a Sanskrit Stanza in Epigraphical Records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème édition des journées CasuHAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, Jun 2024, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">At the ‘Margins’ of the Indic World: Connections, Innovations, and Archaisms from Nepal to Bali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrea Acri; Nina Mirning, Jan 2024, Paris (Maison de la recherche, Sorbonne Université) Paris (Maison de l'Asie, EFEO), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612843v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dharmasetuḥ, a Bridge between Nepal, Bengal, Orissa, Cambodia, South India and Java: Exploring the Use of a Sanskrit Stanza in Epigraphical Records</w:t>
+                <w:t xml:space="preserve">Stances consacrées, stances consacrantes: Cartographier les usages et analyser les fonctions des stances de bénédiction et de malédiction en Inde et au-delà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">At the ‘Margins’ of the Indic World: Connections, Innovations, and Archaisms from Nepal to Bali</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Andrea Acri; Nina Mirning, Jan 2024, Paris (Maison de la recherche, Sorbonne Université) Paris (Maison de l'Asie, EFEO), France</w:t>
+              <w:t xml:space="preserve">Littératures d'Asie du Sud -DELI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet DELI Dictionnaire Encyclopédique des Littératures de l'Inde, Jan 2024, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391847v1</w:t>
+                <w:t xml:space="preserve">hal-04755981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation et salut en Inde ancienne : la voie des pères, la voix des fils</w:t>
+                <w:t xml:space="preserve">Aux sources de l’Āyurveda ou comment maintenir une longue vie : pratique de soins et protection divine en Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance et jeunesse dans les sociétés de l’Asie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, l’Académie des Inscriptions et Belles-Lettres; la Société asiatique; le Collège de France, Apr 2023, Paris, Institut de France, France</w:t>
+              <w:t xml:space="preserve">Journée thématique : la santé autrement?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée National des Arts Asiatiques - Guimet, Jun 2023, Paris auditorium Jean-François Jarrige (Musée National des Arts Asiatiques - Guimet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04083883v1</w:t>
+                <w:t xml:space="preserve">halshs-04116798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux sources de l’Āyurveda ou comment maintenir une longue vie : pratique de soins et protection divine en Inde</w:t>
+                <w:t xml:space="preserve">Scribes’, Engravers’ and Ministers’ Lineages, an Indication (among others) of the Royal Donor’s Identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique : la santé autrement?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée National des Arts Asiatiques - Guimet, Jun 2023, Paris auditorium Jean-François Jarrige (Musée National des Arts Asiatiques - Guimet), France</w:t>
+              <w:t xml:space="preserve">Pondicherry DHARMA Workshop on Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04116798v1</w:t>
+                <w:t xml:space="preserve">halshs-04032553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scribes’, Engravers’ and Ministers’ Lineages, an Indication (among others) of the Royal Donor’s Identity</w:t>
+                <w:t xml:space="preserve">Éducation et salut en Inde ancienne : la voie des pères, la voix des fils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pondicherry DHARMA Workshop on Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Pondicherry, India</w:t>
+              <w:t xml:space="preserve">Enfance et jeunesse dans les sociétés de l’Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l’Académie des Inscriptions et Belles-Lettres; la Société asiatique; le Collège de France, Apr 2023, Paris, Institut de France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04032553v1</w:t>
+                <w:t xml:space="preserve">halshs-04083883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plus anciennes communautés de Yogis de l’Inde</w:t>
+                <w:t xml:space="preserve">The Use of the Coronation Name during the Somavaṁśin Dynasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ascètes, yogis, soufis du renoncement à la promesse du bien être ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée des arts asiatiques - musée Guimet, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Deutscher Orientalistentag - DOT 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Freie Universität - Berlin, Sep 2022, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04083912v1</w:t>
+                <w:t xml:space="preserve">hal-03780519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of the Coronation Name during the Somavaṁśin Dynasty</w:t>
+                <w:t xml:space="preserve">Some Thoughts about Benedictory and Imprecatory Stanzas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deutscher Orientalistentag - DOT 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Freie Universität - Berlin, Sep 2022, Berlin, France</w:t>
+              <w:t xml:space="preserve">Midterm Workshop on “Institutionalised Religion and Asceticism in South and Southeast Asia in the Pre-Modern Period”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annette Schmiedchen, Mar 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780519v1</w:t>
+                <w:t xml:space="preserve">halshs-04871954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Thoughts about Benedictory and Imprecatory Stanzas</w:t>
+                <w:t xml:space="preserve">Usages et fonctions de la spirale narrative: des Jātaka aux Purāṇa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Midterm Workshop on “Institutionalised Religion and Asceticism in South and Southeast Asia in the Pre-Modern Period”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Annette Schmiedchen, Mar 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Journée du monde indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherches en études indiennes EA2120; Carmen Spiers; Beatrice Bonino, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04871954v1</w:t>
+                <w:t xml:space="preserve">halshs-04083839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages et fonctions de la spirale narrative: des Jātaka aux Purāṇa</w:t>
+                <w:t xml:space="preserve">Les stratégies de légitimation des rois Somavaṁśin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du monde indien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherches en études indiennes EA2120; Carmen Spiers; Beatrice Bonino, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Regards sur l’autre, regard de l’autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Eltschinger; Nicolas Dejenne; Amandine Wattelier-Bricout; Anne-Cécile Schreiner, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04083839v1</w:t>
+                <w:t xml:space="preserve">halshs-03885564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stratégies de légitimation des rois Somavaṁśin</w:t>
+                <w:t xml:space="preserve">Les plus anciennes communautés de Yogis de l’Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Regards sur l’autre, regard de l’autre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vincent Eltschinger; Nicolas Dejenne; Amandine Wattelier-Bricout; Anne-Cécile Schreiner, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Ascètes, yogis, soufis du renoncement à la promesse du bien être ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée des arts asiatiques - musée Guimet, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03885564v1</w:t>
+                <w:t xml:space="preserve">halshs-04083912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du tableau esthétique au récit de bataille : un exemple sanskrit de transposition de genre du Kumārasaṃbhava au Skandapurāṇa</w:t>
               </w:r>
@@ -3796,302 +3796,302 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dharmasetu: A Bridge between Nepal, Bengal, Orissa, Cambodia, South India and Java?</w:t>
+                <w:t xml:space="preserve">Quels outils pour approfondir sa connaissance du sanskrit ? (1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/w49h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423726v1</w:t>
+                <w:t xml:space="preserve">hal-04539674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Call for papers : &amp;quot;Gift protection in South and Southeast Asia&amp;quot; - DHARMA Workshop September 2024</w:t>
+                <w:t xml:space="preserve">Field trip in Odisha 2024: Metadata collection continues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/w4gg⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/w2i2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04539668v1</w:t>
+                <w:t xml:space="preserve">hal-04539672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels outils pour approfondir sa connaissance du sanskrit ? (1)</w:t>
+                <w:t xml:space="preserve">Call for papers : &amp;quot;Gift protection in South and Southeast Asia&amp;quot; - DHARMA Workshop September 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/w2i2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/w49h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04539674v1</w:t>
+                <w:t xml:space="preserve">hal-04539668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field trip in Odisha 2024: Metadata collection continues</w:t>
+                <w:t xml:space="preserve">The Dharmasetu: A Bridge between Nepal, Bengal, Orissa, Cambodia, South India and Java?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/w4gg⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04539672v1</w:t>
+                <w:t xml:space="preserve">hal-04423726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field Trip in Odisha – Gathering Metadata</w:t>
               </w:r>
@@ -4962,51 +4962,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26B44AD0"/>
+    <w:nsid w:val="97D5743C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5193,51 +5193,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-wattelier-bricout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9898-8798" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257777180" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/65163629117023462758" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://autreregard.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03233703v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wattelier-Bricout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA030083" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712675v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Self-Representation_and_Presentation_of_Others_in_Indic_Epigraphical_Writing/title_7513.ahtml" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447122306.029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04753041v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04008819v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hasp.ub.uni-heidelberg.de/catalog/book/1133" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/hasp.1133.c15534" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528048v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528035v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528024v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528018v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134695v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111194v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05557636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brocquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rocton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Spiers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/agastya.285" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/agastya.196" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04753096v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2023.6451" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276471v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630307v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05557673v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sylvia Spiers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/agastya.70" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361197v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bizais-Lillig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Largu&#232;che" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pavone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;gnis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136736v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755981v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755701v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395423v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04612843v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galliano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391847v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083883v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116798v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04032553v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083912v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871954v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885564v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543317v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649198v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Raimbault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436522v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03349759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423726v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539668v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w2i2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539674v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w49h" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539672v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w4gg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047215v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047239v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048546v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048544v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048543v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033032v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839877v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rati&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Chiret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Dorani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nathan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839921v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Kremmer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839941v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-wattelier-bricout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9898-8798" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257777180" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/65163629117023462758" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://autreregard.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03233703v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wattelier-Bricout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA030083" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712675v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Self-Representation_and_Presentation_of_Others_in_Indic_Epigraphical_Writing/title_7513.ahtml" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447122306.029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04753041v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04008819v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hasp.ub.uni-heidelberg.de/catalog/book/1133" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/hasp.1133.c15534" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528018v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528048v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134695v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111194v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361222v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/agastya.196" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05557636v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brocquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rocton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Spiers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/agastya.285" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04753096v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2023.6451" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276471v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630307v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05557673v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sylvia Spiers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/agastya.70" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361197v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bizais-Lillig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Largu&#232;che" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pavone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;gnis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136736v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755701v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567200v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04612843v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galliano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391847v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755981v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116798v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04032553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871954v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083839v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885564v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083912v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543317v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649198v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Raimbault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436522v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03349759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539674v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w49h" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539672v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w4gg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w2i2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423726v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047215v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047239v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048546v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048544v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048543v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033032v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839877v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rati&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Chiret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Dorani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nathan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839921v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Kremmer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839941v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>