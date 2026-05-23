--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -502,195 +502,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use and Functions of the Coronation Name During the Somavaṁśin Dynasty</w:t>
+                <w:t xml:space="preserve">Éducation et salut en Inde ancienne: la voie des Pères, la voix des fils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dániel Balogh; Annette Schmiedchen. </w:t>
+              <w:t xml:space="preserve">Jean-Michel Mouton; Nicolas Grimal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Self-Representation and Presentation of Others in Indic Epigraphical Writing</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Enfance et jeunesse dans les sociétés d'Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres, pp.217-236, 2024, 978-2-87754-714-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712675v1</w:t>
+                <w:t xml:space="preserve">halshs-04753041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation et salut en Inde ancienne: la voie des Pères, la voix des fils</w:t>
+                <w:t xml:space="preserve">Use and Functions of the Coronation Name During the Somavaṁśin Dynasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Michel Mouton; Nicolas Grimal. </w:t>
+              <w:t xml:space="preserve">Dániel Balogh; Annette Schmiedchen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance et jeunesse dans les sociétés d'Asie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Self-Representation and Presentation of Others in Indic Epigraphical Writing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrassowitz Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.29-56, 2024, Asien- und Afrikastudien der Humboldt-Universität zu Berlin, 978-3-447-12230-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13173/9783447122306.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04753041v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Path to Salvation</w:t>
               </w:r>
@@ -765,173 +765,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04008819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une grande maitresse du yoga</w:t>
+                <w:t xml:space="preserve">Eclairage: Les yogis dans les purāṇas, mythes et légendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ysé Tardan-Masquelier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yoga. L'encyclopédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Albin Michel, pp.239, 2021, 978-2-226-44828-6</w:t>
+              <w:t xml:space="preserve">, Albin Michel, pp.237-238, 2021, 978-2-226-44828-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03528035v1</w:t>
+                <w:t xml:space="preserve">halshs-03528024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eclairage: Les yogis dans les purāṇas, mythes et légendes</w:t>
+                <w:t xml:space="preserve">Une grande maitresse du yoga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ysé Tardan-Masquelier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yoga. L'encyclopédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Albin Michel, pp.237-238, 2021, 978-2-226-44828-6</w:t>
+              <w:t xml:space="preserve">, Albin Michel, pp.239, 2021, 978-2-226-44828-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03528024v1</w:t>
+                <w:t xml:space="preserve">halshs-03528035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plus anciennes communautés de yogis</w:t>
               </w:r>
@@ -1896,217 +1896,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A preliminary overview of the text amulet entitled Śivakavaca</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HAL au service des projets de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladin Larguèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bégnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Conference on South Asian Studies - ECSAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ute Hüsken (South Asia Institute, Cultural and Religious History of South Asia); Kama Maclean (South Asia Institute, Department of South Asian History), Oct 2025, Heidelberg (Germany), Germany</w:t>
+              <w:t xml:space="preserve">Printemps de la donnée 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris Bibliothèque Universitaire des Langues et Civilisations, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314837v1</w:t>
+                <w:t xml:space="preserve">hal-05361197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HAL au service des projets de recherche</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A preliminary overview of the text amulet entitled Śivakavaca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bégnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de la donnée 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris Bibliothèque Universitaire des Langues et Civilisations, France</w:t>
+              <w:t xml:space="preserve">28th European Conference on South Asian Studies - ECSAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ute Hüsken (South Asia Institute, Cultural and Religious History of South Asia); Kama Maclean (South Asia Institute, Department of South Asian History), Oct 2025, Heidelberg (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361197v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rāma’s address to future kings: a cosmopolitan guarantee of perpetuity?</w:t>
               </w:r>
@@ -2224,331 +2224,331 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Carrot and Stick Approach: a Survey of the Lexical Fields used in the Benedictive and Exhortatory Stanzas</w:t>
+                <w:t xml:space="preserve">Lactation spontanée et lait divin dans la littérature sanskrite : mythes et réalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHARMA Workshop: "Gift Protection in South and Southeast Asia"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CESAH, Sep 2024, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Lait divin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Véronique Dasen; Gabriella Pironti; Francesca Prescendi, May 2024, Paris Institut national d’histoire de l’art (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755701v1</w:t>
+                <w:t xml:space="preserve">hal-04567200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactation spontanée et lait divin dans la littérature sanskrite : mythes et réalités</w:t>
+                <w:t xml:space="preserve">Quels outils et quelles méthodes pour cartographier la circulation et les usages des formules de protection des dons en Inde ancienne et au-delà?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait divin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Véronique Dasen; Gabriella Pironti; Francesca Prescendi, May 2024, Paris Institut national d’histoire de l’art (INHA), France</w:t>
+              <w:t xml:space="preserve">« Corpus écrits, oraux, artistiques : les humanités numériques pour tou.te.s ? » 
+Journée des jeunes chercheur.e.s en études aréales
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Études aérales UAR2999; GIS Asie; GIS Études Africaines; GIS Moyen-Orient et mondes musulmans; Consortium de l'IR Huma-Num DISTAM, Jan 2024, Aubervillers/Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567200v1</w:t>
+                <w:t xml:space="preserve">hal-04395423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels outils et quelles méthodes pour cartographier la circulation et les usages des formules de protection des dons en Inde ancienne et au-delà?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ambassadrices et Ambassadeurs HAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bégnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Corpus écrits, oraux, artistiques : les humanités numériques pour tou.te.s ? » 
-[...5 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Études aérales UAR2999; GIS Asie; GIS Études Africaines; GIS Moyen-Orient et mondes musulmans; Consortium de l'IR Huma-Num DISTAM, Jan 2024, Aubervillers/Paris, France</w:t>
+              <w:t xml:space="preserve">7ème édition des journées CasuHAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, Jun 2024, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395423v1</w:t>
+                <w:t xml:space="preserve">hal-04612843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambassadrices et Ambassadeurs HAL</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Carrot and Stick Approach: a Survey of the Lexical Fields used in the Benedictive and Exhortatory Stanzas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Galliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème édition des journées CasuHAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, Jun 2024, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">DHARMA Workshop: "Gift Protection in South and Southeast Asia"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESAH, Sep 2024, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612843v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dharmasetuḥ, a Bridge between Nepal, Bengal, Orissa, Cambodia, South India and Java: Exploring the Use of a Sanskrit Stanza in Epigraphical Records</w:t>
               </w:r>
@@ -2666,165 +2666,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux sources de l’Āyurveda ou comment maintenir une longue vie : pratique de soins et protection divine en Inde</w:t>
+                <w:t xml:space="preserve">Scribes’, Engravers’ and Ministers’ Lineages, an Indication (among others) of the Royal Donor’s Identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique : la santé autrement?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée National des Arts Asiatiques - Guimet, Jun 2023, Paris auditorium Jean-François Jarrige (Musée National des Arts Asiatiques - Guimet), France</w:t>
+              <w:t xml:space="preserve">Pondicherry DHARMA Workshop on Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04116798v1</w:t>
+                <w:t xml:space="preserve">halshs-04032553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scribes’, Engravers’ and Ministers’ Lineages, an Indication (among others) of the Royal Donor’s Identity</w:t>
+                <w:t xml:space="preserve">Aux sources de l’Āyurveda ou comment maintenir une longue vie : pratique de soins et protection divine en Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pondicherry DHARMA Workshop on Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Pondicherry, India</w:t>
+              <w:t xml:space="preserve">Journée thématique : la santé autrement?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée National des Arts Asiatiques - Guimet, Jun 2023, Paris auditorium Jean-François Jarrige (Musée National des Arts Asiatiques - Guimet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04032553v1</w:t>
+                <w:t xml:space="preserve">halshs-04116798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation et salut en Inde ancienne : la voie des pères, la voix des fils</w:t>
               </w:r>
@@ -2873,165 +2873,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04083883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of the Coronation Name during the Somavaṁśin Dynasty</w:t>
+                <w:t xml:space="preserve">Some Thoughts about Benedictory and Imprecatory Stanzas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deutscher Orientalistentag - DOT 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Freie Universität - Berlin, Sep 2022, Berlin, France</w:t>
+              <w:t xml:space="preserve">Midterm Workshop on “Institutionalised Religion and Asceticism in South and Southeast Asia in the Pre-Modern Period”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annette Schmiedchen, Mar 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780519v1</w:t>
+                <w:t xml:space="preserve">halshs-04871954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Thoughts about Benedictory and Imprecatory Stanzas</w:t>
+                <w:t xml:space="preserve">The Use of the Coronation Name during the Somavaṁśin Dynasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Midterm Workshop on “Institutionalised Religion and Asceticism in South and Southeast Asia in the Pre-Modern Period”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Annette Schmiedchen, Mar 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Deutscher Orientalistentag - DOT 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Freie Universität - Berlin, Sep 2022, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04871954v1</w:t>
+                <w:t xml:space="preserve">hal-03780519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et fonctions de la spirale narrative: des Jātaka aux Purāṇa</w:t>
               </w:r>
@@ -3796,240 +3796,240 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels outils pour approfondir sa connaissance du sanskrit ? (1)</w:t>
+                <w:t xml:space="preserve">Call for papers : &amp;quot;Gift protection in South and Southeast Asia&amp;quot; - DHARMA Workshop September 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/w49h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58079/w2i2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04539674v1</w:t>
+                <w:t xml:space="preserve">hal-04539668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field trip in Odisha 2024: Metadata collection continues</w:t>
+                <w:t xml:space="preserve">Quels outils pour approfondir sa connaissance du sanskrit ? (1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/w4gg⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58079/w49h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04539672v1</w:t>
+                <w:t xml:space="preserve">hal-04539674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Call for papers : &amp;quot;Gift protection in South and Southeast Asia&amp;quot; - DHARMA Workshop September 2024</w:t>
+                <w:t xml:space="preserve">Field trip in Odisha 2024: Metadata collection continues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/w2i2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58079/w4gg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04539668v1</w:t>
+                <w:t xml:space="preserve">hal-04539672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dharmasetu: A Bridge between Nepal, Bengal, Orissa, Cambodia, South India and Java?</w:t>
               </w:r>
@@ -4381,151 +4381,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04048543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les outils disponibles en langue française pour débuter l’apprentissage du sanskrit?</w:t>
+                <w:t xml:space="preserve">Où apprendre le sanskrit?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04048541v1</w:t>
+                <w:t xml:space="preserve">halshs-04033032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Où apprendre le sanskrit?</w:t>
+                <w:t xml:space="preserve">Quels sont les outils disponibles en langue française pour débuter l’apprentissage du sanskrit?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04033032v1</w:t>
+                <w:t xml:space="preserve">halshs-04048541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4537,63 +4537,63 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La philosophie indienne: histoire et philologie</w:t>
+                <w:t xml:space="preserve">TochStory: sur la trace des récits bouddhiques de la route de la soie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ratié</w:t>
+                <w:t xml:space="preserve">Véronique Kremmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4627,87 +4627,87 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839877v1</w:t>
+                <w:t xml:space="preserve">hal-04839921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TochStory: sur la trace des récits bouddhiques de la route de la soie</w:t>
+                <w:t xml:space="preserve">La philosophie indienne: histoire et philologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Kremmer</w:t>
+                <w:t xml:space="preserve">Isabelle Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Wattelier-Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4741,51 +4741,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839921v1</w:t>
+                <w:t xml:space="preserve">hal-04839877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation des formules de protection du don en Asie du Sud</w:t>
               </w:r>
@@ -4962,51 +4962,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="97D5743C"/>
+    <w:nsid w:val="4E991513"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5193,51 +5193,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-wattelier-bricout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9898-8798" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257777180" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/65163629117023462758" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://autreregard.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03233703v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wattelier-Bricout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA030083" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712675v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Self-Representation_and_Presentation_of_Others_in_Indic_Epigraphical_Writing/title_7513.ahtml" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447122306.029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04753041v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04008819v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hasp.ub.uni-heidelberg.de/catalog/book/1133" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/hasp.1133.c15534" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528018v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528048v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134695v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111194v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361222v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/agastya.196" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05557636v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brocquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rocton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Spiers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/agastya.285" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04753096v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2023.6451" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276471v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630307v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05557673v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sylvia Spiers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/agastya.70" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361197v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bizais-Lillig" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Largu&#232;che" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pavone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;gnis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136736v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755701v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567200v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04612843v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galliano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391847v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755981v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116798v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04032553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871954v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083839v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885564v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083912v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543317v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649198v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Raimbault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436522v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03349759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539674v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w49h" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539672v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w4gg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w2i2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423726v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047215v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047239v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048546v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048544v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048543v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033032v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839877v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rati&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Chiret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Dorani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nathan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839921v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Kremmer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839941v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amandine-wattelier-bricout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9898-8798" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257777180" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/65163629117023462758" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://autreregard.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03233703v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wattelier-Bricout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA030083" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04753041v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712675v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Self-Representation_and_Presentation_of_Others_in_Indic_Epigraphical_Writing/title_7513.ahtml" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/9783447122306.029" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04008819v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hasp.ub.uni-heidelberg.de/catalog/book/1133" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/hasp.1133.c15534" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528024v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528035v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528018v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528048v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134695v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111194v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361222v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/agastya.196" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05557636v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brocquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rocton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Spiers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/agastya.285" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04753096v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2023.6451" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276471v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02111136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630307v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05557673v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sylvia Spiers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/agastya.70" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361197v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bizais-Lillig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Largu&#232;che" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pavone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;gnis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136736v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567200v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395423v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04612843v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galliano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755701v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391847v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755981v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04032553v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116798v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871954v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083839v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885564v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083912v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543317v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649198v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Raimbault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436522v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03349759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539668v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w2i2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539674v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w49h" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539672v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w4gg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423726v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047215v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047239v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048546v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048544v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048543v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033032v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048541v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839921v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Kremmer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Chiret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Dorani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nathan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839877v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rati&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839941v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>