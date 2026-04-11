--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -432,2103 +432,2103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Apprendre à composer une fiction avec et contre ChatGPT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Marie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 228 (228), pp.99-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.228.0099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Annie Ernaux dans l’appareil critique de la recherche-création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMarie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 61 (2), pp.29-48. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1120476ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation. L’atelier d’Annie Ernaux. Contributions à la recherche-création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Hugueny-Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMarie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (2), pp.5-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1120474ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture créative : entre apprentissage et expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecole des lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (116), pp.39-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que devient la créativité littéraire à l’heure de ChatGPT ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 226, pp.85-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour l’intelligence artificielle dans la classe de français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Acerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.5-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.226.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture. Des auteurs pour la jeunesse chez les Parques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue Perrault</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Le temps, 2, pp.4-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le beau temps nous est-il compté ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue Perrault</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Le temps, n°2, p. 44-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérience de la création littéraire en cursus universitaire, à la lecture de John Dewey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11zmv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture créative est-elle une innovation pour la didactique de la lecture-écriture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trema.8309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture créative est-elle une innovation pour la didactique de la lecture-écriture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trema.8309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction du numéro : Ouvertures, résurgences et libérations du conte pour la jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue Perrault</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), p. 8-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture : « Anne Schneider (éd.), La littérature de jeunesse, veilleuse de mémoire. Les grands conflits du XXe siècle en Europe racontés aux enfants, PURH, 2020 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 214, p. 138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les littératures comme gisements en écriture créative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Copier, emprunter, coller, 75, pp.217-229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cours de littérature ou cours de littérature numérique ? Éléments de cadrage disciplinaire à partir de pratiques universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Enseigner les corpus numériques, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ateliers d'écriture : quel monde rêver après le confinement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Le monde d'après, 77, p. 23-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La part de l’enseignement à l’université : le cas des formations en écriture créative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 168 (4), pp.127-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/admed.168.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praxis et formations littéraires : ce que nous apprend le creative writing américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elfe.866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les enseignants se risquent à la culture numérique : quel enseignement de l’écriture littéraire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1120476ar⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A.Marie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">A.Marie Petitjean</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyphonie et réécriture dans « L’île de la Demoiselle » d'Anne Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Anne Hébert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.186-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17118/11143/12394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conversion numérique du littéraire dans les formations universitaires : témoignages croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 228 (228), pp.99-108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lfa.228.0099⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 200 (1), pp.127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.200.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des robinsonnades inversées : Anne Hébert versus Michel Tournier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Robinson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/comm.1988.1703)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reviews : Françoise Grauby, &amp;quot;Le roman de la création : écrire entre mythes et pratiques&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary French Civilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, 42 (1), pp.131-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3828/cfc.2017.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du numéro : &amp;quot;Écritures numériques : Des usages sociaux aux formations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Élise Hugueny-Léger</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1120474ar⟩</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Alamargot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 196 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.196.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'écriture créative : entre apprentissage et expérience</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Ecole des lettres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contemporary French Civilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (1), pp.131 - 139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3828/cfc.2017.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 226, pp.85-99</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique de l’écriture en situation de raccrochage scolaire : une entrée par les compétences. Un début d’étude collaborative au micro lycée de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Delamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Penloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Décrochage, la part du français, 53, pp.129-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...1573 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...71 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérature numérique pour jeune public : de quelques tendances de l’offre éditoriale contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.Marie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2627,5499 +2627,5568 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (75)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (76)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les ateliers d’écriture à l’école et l’université : faveurs et écueils institutionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMarie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(In)visibilisation des récits d'expériences par les institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles Autheman; François Germinet; AMarie Petitjean, Apr 2026, Paris et Cergy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recyclerie pour les écritures de demain. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMarie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche-création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMarie Petitjean, Oct 2025, Cergy (CY Cergy Paris Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire évoluer le rapport à l'écriture dans les classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMarie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Labo inter-degrés "Ecritures créatives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine Legrand-Cozette, Oct 2025, Chinon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier d’écriture créative : l’université de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMarie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale des universités du Pacifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Polynésie Française, Nov 2025, Papeete (Tahiti), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que nous dit la Médecine Narrative de la performativité des récits ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Homo Fabulator,la performativité des représentations illusoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, David Simonin, May 2025, Paris Ecole Normale Supérieure, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Faire évoluer le rapport à l'écriture dans les classes</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche-création au prisme de la phénoménologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMarie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labo inter-degrés "Ecritures créatives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sandrine Legrand-Cozette, Oct 2025, Chinon, France</w:t>
+              <w:t xml:space="preserve">La poïétique aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Joqueviel-Bourjea; Claire Chatelet; Karine Pinel; Eric Villagordo, Nov 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire « Enseigner, écrire, créer »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMarie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">projet Nārua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Leyral; Audrey Gilles, Nov 2025, Papeete (Tahiti), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La recherche-création au prisme de la phénoménologie</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’expérimentation multimodale à l’expérience méta-auctoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Re)imaginer l’enseignement de la littérature, de la littératie et des arts avec l’intelligence artificielle et les réalités étendues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Lacelle; Sandrine Bazile; Eleonora Acerra; Jean-François Boutin; Joannie Pleau, Apr 2025, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture créative, un objet didactique mal identifié ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Libre cours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tonia Rauss; Andrea Fiorucci; Nicolas Palumbo, Mar 2025, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit marquant.Pour une littérature relationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMarie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La poïétique aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Joqueviel-Bourjea; Claire Chatelet; Karine Pinel; Eric Villagordo, Nov 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Rencontre de la communauté française de médecine narrative, "Quelels places et usages du récit dans le soin ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delphine Taylor; Nellie Hermann; AMarie Petitjean; Christian Delorenzo; Caroline Haw-Berlemont; Jean-Marc Baleyte; Michèle Levy-Soussan, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l’expérimentation multimodale à l’expérience méta-auctoriale</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La délégation d’écriture en création contemporaine. État des lieux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Re)imaginer l’enseignement de la littérature, de la littératie et des arts avec l’intelligence artificielle et les réalités étendues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nathalie Lacelle; Sandrine Bazile; Eleonora Acerra; Jean-François Boutin; Joannie Pleau, Apr 2025, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Posture(s) d’auteur/créateur en milieu numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMarie Petitjean et Christine Vial-Kayser, May 2025, Cergy (CY Cergy Paris université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’écriture créative, un objet didactique mal identifié ?</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La faveur des factographies en cursus de création, ici et ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Libre cours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tonia Rauss; Andrea Fiorucci; Nicolas Palumbo, Mar 2025, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Rencontres avec l’Institut Littéraire Suisse – factographies d’un territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMarie Petitjean, Feb 2025, Cergy (CY Cergy Paris université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le récit marquant.Pour une littérature relationnelle</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture de haïkus avec le réseau Poédiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMarie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre de la communauté française de médecine narrative, "Quelels places et usages du récit dans le soin ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Delphine Taylor; Nellie Hermann; AMarie Petitjean; Christian Delorenzo; Caroline Haw-Berlemont; Jean-Marc Baleyte; Michèle Levy-Soussan, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Les carnets de Poédiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMarie Petitjean, Oct 2025, Cergy (CY Cergy Paris Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La faveur des factographies en cursus de création, ici et ailleurs</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théories génératives du littéraire et LLM : &amp;quot;poser les réponses&amp;quot; de ChatGPT avec Milène Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMarie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DH@LLM: Grands modèles de langage et humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexandre Gefen; Glenn Roe; Ayla Rigouts Terryn; Michaël Eberle Sinatra, Jul 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écritures in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres avec l’Institut Littéraire Suisse – factographies d’un territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMarie Petitjean, Feb 2025, Cergy (CY Cergy Paris université), France</w:t>
+              <w:t xml:space="preserve">Littécriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Manuel Warnet; Nathalie Rannou, Mar 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La délégation d’écriture en création contemporaine. État des lieux et perspectives</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire et faire écrire en milieu numérique : quels usages des intelligences artificielles génératives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMarie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs pour tous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Polynésie française, Nov 2025, Papeete (Tahiti), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mener l’enquête à la lecture de Laurent Mauvignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMarie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recyclerie pour les écritures de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMarie Petitjean, Oct 2025, Cergy (CY Cergy Paris Université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principes d’écriture créative et conception de dispositifs de fictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Posture(s) d’auteur/créateur en milieu numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMarie Petitjean et Christine Vial-Kayser, May 2025, Cergy (CY Cergy Paris université), France</w:t>
+              <w:t xml:space="preserve">Éloge de la digression. Écriture créative et transdisciplinarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphanie Lemarchand; Anne Schneider, Dec 2024, Caen (INSPE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AMarie Petitjean, Oct 2025, Cergy (CY Cergy Paris Université), France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature contemporaine au prisme de l’écriture créative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire "Ce que l’école fait à/de la littérature contemporaine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre-Louis Fort (EMA); Anissa Belhadjin (EMA), Feb 2024, Cergy (CY Cergy Paris université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Alexandre Gefen; Glenn Roe; Ayla Rigouts Terryn; Michaël Eberle Sinatra, Jul 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médecine narrative, une révolution pédagogique (table ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Récithérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris Hôtel-Dieu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les écritures in situ</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des années 1950 à aujourd’hui : quelles formes pour les arts littéraires exposés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littécriture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Manuel Warnet; Nathalie Rannou, Mar 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">Recyclerie du patrimoine pour les écritures de demain – livre, scène, écrans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMarie Petitjean, Jan 2024, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Polynésie française, Nov 2025, Papeete (Tahiti), France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde &amp;quot;Des robots dans la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lacelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Acerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des frontières organiques entre factualisation et imaginaire(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joannie Pleau; Jean-François Boutin; Alexandra Martin, Nov 2024, Lévis (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AMarie Petitjean, Oct 2025, Cergy (CY Cergy Paris Université), France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Méthodes, voies, chemins » : lire Kenneth White en recherche-création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À la lecture de Kenneth White : démarche anthropo(ï)étique, expérience de la terre et du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peggy Pacini; Gerald Peloux; AMarie Petitjean, Nov 2024, Charenton-le-Pont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Principes d’écriture créative et conception de dispositifs de fictions</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences d’écriture numérique en cursus académique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éloge de la digression. Écriture créative et transdisciplinarité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stéphanie Lemarchand; Anne Schneider, Dec 2024, Caen (INSPE), France</w:t>
+              <w:t xml:space="preserve">ACFAS 91e édition - colloque 534 "Écritures numériques dans les classes : des pratiques émergentes aux pratiques instituées ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eleonora Acerra; Pascal Grégoire; Normand Roy, May 2024, Ottawa (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La médecine narrative, une révolution pédagogique (table ronde)</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’attention portée aux objets littéraires à l’expérience qui les produit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Les Ateliers internationaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UQAC; UQAR; UQTR, Apr 2024, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire contre l’auteur·rice : de la correction impudente à l’écriture sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au milieu de l’agitation : écritures contemporaines en littératures et arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMarie Petitjean; Sylvie Brodziak; Yannicke Chupin, Jun 2024, Neuville-sur-Oise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’idée de littérature/s interrogée par l’écriture créative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVèmes Rencontres des chercheur·e·s en didactique de la littérature, « Enseigner toutes les littératures »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPÉ de Paris, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médecine narrative : une aventure pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Récithérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Paris Hôtel-Dieu, France</w:t>
+              <w:t xml:space="preserve">, Michèle Levy-Soussan; Géraldine Chouard-Véron; Déborah Lévy-Bertherat, Jun 2024, Paris Hôtel-Dieu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La littérature contemporaine au prisme de l’écriture créative</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Jordan Abel, poète nisga’a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Pierre-Louis Fort (EMA); Anissa Belhadjin (EMA), Feb 2024, Cergy (CY Cergy Paris université), France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poésie, anthropologie/ethnologie, poètes, anthropologues-poètes/poètes anthropologues : croisements, emprunts, ré/appropriations dans les Amériques et le pourtour du Pacifique (1960-)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peggy Pacini; Gérald Peloux; AMarie Petitjean, Sep 2023, Charenton-le-Pont (Médiathèque du patrimoine et de la photographie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des années 1950 à aujourd’hui : quelles formes pour les arts littéraires exposés ?</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction de la journée d’études « Le choix du français comme langue d’écriture »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recyclerie du patrimoine pour les écritures de demain – livre, scène, écrans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMarie Petitjean, Jan 2024, Cergy, France</w:t>
+              <w:t xml:space="preserve">Séminaire Écriture Créative en Formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AM. Petitjean; E. Hugueny-Léger, Apr 2023, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Table ronde &amp;quot;Des robots dans la classe</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche-création en écriture créative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"La recherche-création en traduction : enjeux, pratiques, perspectives".Séminaire doctoral s’inscrivant dans la programmation scientifique de la Cité des Écritures de l’Université Sorbonne Nouvelle École doctorale 622 Sciences du langage CLESTHIA – langage, systèmes, discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Collombat, Apr 2023, Paris - Sorbonne Nouvelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères pour penser les pratiques d’écriture créative avec les élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JIAPD 2023 "Faire écrire pour construire un chemin d’émancipation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Région académique d’Ile-de-France, académies de Paris, Versailles et Créteil, réseau Canopé, Jan 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux épistémologiques et repères pratiques pour aborder l’écriture créative en classe de FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches et réflexions interdisciplinaires en Didactique des Langues et des Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cycle de conférences de l’Université Ouverte Hellénique, Mar 2023, Athènes (à distance), Grèce</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présence d’Annie Ernaux dans les travaux de recherche-création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'atelier d'Annie Ernaux. Séminaire Écriture Créative en Formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AM. Petitjean; P.L. Fort; E. Hugueny-Léger, Apr 2023, Cergy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et démarches en écriture créative : entrer dans le cercle d’écriture dès le premier degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plan français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éducation nationale et de la jeunesse; Académie d'Orélans-Tours, Nov 2023, Chaumont-sur-Tharonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche-création en milieu numérique : questions de méthode(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EthicHum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christine Reynier; Nathalie Blanc, Jun 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche-création littéraire : un nouveau regard sur les lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues sur les enjeux de la recherche-création pour les sciences humaines #2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Chambefort; Carolane Sanchez, Mar 2023, Besançon (à distance), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que devient la créativité littéraire à l’heure de Chat GPT ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éclatement des formes, des théories et des pratiques didactiques de la littérature sous l’impact du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eleonora Acerra; Jean-François Boutin; Magali Brunel; Ana Chiaruttini; Nathalie Lacelle; AMarie Petitjean, May 2023, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation des cursus en écriture créative de CY Cergy Paris Université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Écriture créative en formations" (ECF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMarie Petitjean, Oct 2023, Cergy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composer une fiction à l’heure de l’intelligence artificielle : changement de paradigme ou sacre du lecteur-scripteur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les territoires de la fiction de l'école à l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Le Goff; Marion Sauvaire; Véronique Larrivé; Jean Deilhes, Oct 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quatre questions pratiques pour l'enseignement de l'écriture créative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la littérature dans toutes ses dimensions ou presque : Expérience lectorale, expérience scripturale, savoir (sur) et enseignement/apprentissage… A la recherche d’une alliance acceptée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Didactique de la Langue et des Textes, Université de Médéa, Jan 2023, Medea, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche-création en écriture créative : translation et écotone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral de l'ESIT. Cité des Écritures de l’Université Sorbonne Nouvelle. École doctorale 622 CLESTHIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Collombat, Apr 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creative Writing in French: Towards a Teaching and Research Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seed Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambassade de France à Londres, Jun 2023, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les résidences littéraires à l’hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Récithérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michèle Levy-Soussan; Mathieu Simonet, Jun 2023, Paris La Pitié-Salpêtrière, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enquête historique en recherche-création. Quelle leçon d’écriture tirer de la lecture des &amp;quot;Disparus&amp;quot; de Daniel Mendelsohn ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lacelle</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Laboureyras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Présence des Disparus de Daniel Mendelsohn dans la création contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Brodziak; Aurélie Barjonet, Jun 2023, Neuville - Maison internationale de la recherche, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture créative est-elle une innovation pour la didactique de la lecture-écriture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIe rencontres du Réseau international francophone de recherche en éducation et formation (REF), symposium « L’innovation en lecture et en écriture littéraires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Brunel; J.L. Dufays, Jul 2022, Namur (Belgique), Belgique. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trema.8309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anti-discours de la Méthode de la recherche-création littéraire. Où en sont les universités françaises ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indiscipline, non-méthodes, homéotechniques et autres sinuosités : penser les chemins de la recherche-création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emile Fromet de Rosnay; Pierre-Luc Landry, May 2023, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation de la table ronde &amp;quot;Les créateurs, entre patrimoine et création contemporaine&amp;quot;avec Frank Hoppmann, Catherine Meurisse, Jean-Baptiste Bourgois.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eleonora Acerra</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Hoppmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Joannie Pleau; Jean-François Boutin; Alexandra Martin, Nov 2024, Lévis (CA), Canada</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bourgois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tomi Ungerer, saute-frontières (1931-2019) : langage des images, langage de l’enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Méthodes, voies, chemins » : lire Kenneth White en recherche-création</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bâtir un récit pour les enfants par le texte et l’image : la leçon de Tomi Ungerer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À la lecture de Kenneth White : démarche anthropo(ï)étique, expérience de la terre et du vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peggy Pacini; Gerald Peloux; AMarie Petitjean, Nov 2024, Charenton-le-Pont, France</w:t>
+              <w:t xml:space="preserve">Tomi Ungerer, saute-frontières (1931-2019) : langage des images, langage de l’enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque organisé en partenariat avec la BnF - Centre national de la littérature pour la jeunesse, l’Institut International Charles Perrault, le Musée Tomi Ungerer-Centre international de l’illustration, les universités de Caen Normandie et CY Cergy Paris, avec le soutien de l’Afreloce, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Écrire contre l’auteur·rice : de la correction impudente à l’écriture sensible</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire ou déconstruire par la pratique de la littérature ? Quelques repères épistémologiques pour la recherche-création littéraire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au milieu de l’agitation : écritures contemporaines en littératures et arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMarie Petitjean; Sylvie Brodziak; Yannicke Chupin, Jun 2024, Neuville-sur-Oise, France</w:t>
+              <w:t xml:space="preserve">Processus créateur et voies négatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.L.H. - PATRIMOINE LITTERATURE HISTOIRE (EA 4601) - Lydie Parisse (MCF HDR) et Tomasz Swoboda (PR, Université de Gdansk), Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l’attention portée aux objets littéraires à l’expérience qui les produit.</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les catégories critiques de la recherche-création, à la lecture du Livre des passages de Walter Benjamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Ateliers internationaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UQAC; UQAR; UQTR, Apr 2024, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Création : passages et impasses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Héritages 9022, Jun 2022, Charenton-le-Pont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Expériences d’écriture numérique en cursus académique</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philipe dans ses écrits : amour, hommage et prolongements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACFAS 91e édition - colloque 534 "Écritures numériques dans les classes : des pratiques émergentes aux pratiques instituées ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eleonora Acerra; Pascal Grégoire; Normand Roy, May 2024, Ottawa (Ontario), Canada</w:t>
+              <w:t xml:space="preserve">colloque international "Gérard Philipe, le devenir d'un mythe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Héritages 9022; BnF; INA; Maison d'Anne et Gérard Philipe; Institut International Charles Perrault, Dec 2022, Cergy et Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’idée de littérature/s interrogée par l’écriture créative</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérience de la création littéraire en cursus universitaire, à la lecture de John Dewey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVèmes Rencontres des chercheur·e·s en didactique de la littérature, « Enseigner toutes les littératures »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPÉ de Paris, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">"Expériences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’étude de la littérature de langue française du XXe et du XXIe siècles (SELF XX-XXI), Jun 2022, Paris; Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La médecine narrative : une aventure pédagogique</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde sur l'enseignement de l'écriture créative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Michèle Levy-Soussan; Géraldine Chouard-Véron; Déborah Lévy-Bertherat, Jun 2024, Paris Hôtel-Dieu, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Hugueny-Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enseignement de l'écriture créative dans la classe de français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Domiique Carlini-Versini; Géraldine Crahay; Anna Johnston; Cynthia Tavars, Sep 2022, Durham, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction de la journée d’études « Le choix du français comme langue d’écriture »</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinq questions pour baliser le champ de l’écriture créative comme pratique d’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Écriture Créative en Formations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AM. Petitjean; E. Hugueny-Léger, Apr 2023, Cergy, France</w:t>
+              <w:t xml:space="preserve">L’enseignement de l’écriture créative dans la classe de français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dominique Carlini-Versini; Géraldine Crahay; Anna Johnston; Cynthia Tavars, Sep 2022, Durham, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Repères pour penser les pratiques d’écriture créative avec les élèves</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le beau temps nous est compté : comment conter le dérèglement climatique aux enfants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIAPD 2023 "Faire écrire pour construire un chemin d’émancipation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Région académique d’Ile-de-France, académies de Paris, Versailles et Créteil, réseau Canopé, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Le temps en littérature de jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut International Charles Perrault, Jun 2022, Eaubonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Entretien avec Jordan Abel, poète nisga’a</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation en recherche-création. Synthèse des travaux ECF.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Évaluation des travaux de création littéraire : de l’atelier d’écriture à la thèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Interdisciplinaire d’Études Littéraires d’Aix-Marseille (CIELAM), Institut Créativité et Innovation d’Aix-Marseille (InCIAM), Jun 2022, Nice + à distance, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos d'&amp;quot;Anomalie des zones profondes du cerveau&amp;quot; de Laure Limongi. Dialogue avec l’autrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peggy Pacini</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Limongi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature-écritures-Soin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Héritages 9022, May 2022, Neuville-sur-Oise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adossement à la recherche des formations en écriture créative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée inaugurale de la Cité des écritures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Nouvelle, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique comme activateur des gestes d’écriture dans les cursus de création littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écritures numériques, nouvelles gestualités ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPIN (COSTECH), Université de Technologie de Compiègne, Jun 2022, Compiègne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction du colloque international « Littérature-écritures-soin. Soignés/soignants : quelles pratiques du récit ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Peggy Pacini; Gérald Peloux; AMarie Petitjean, Sep 2023, Charenton-le-Pont (Médiathèque du patrimoine et de la photographie), France</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Brodziak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature-écritures-Soin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Héritages, CY Cergy Paris université, CY advanced studies, May 2022, Cergy; Neuville-sur-Oise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Enjeux épistémologiques et repères pratiques pour aborder l’écriture créative en classe de FLE</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autobiographie du carnet Littécriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches et réflexions interdisciplinaires en Didactique des Langues et des Cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, cycle de conférences de l’Université Ouverte Hellénique, Mar 2023, Athènes (à distance), Grèce</w:t>
+              <w:t xml:space="preserve">Expériences et partage de carnets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Rannou; Jean-Manuel Warnet; Kateri Lemmens, Jan 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La recherche-création en écriture créative</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation de la table ronde « Comment concevoir et animer une maison d’artiste ? », avec Alexandra Wisniewski (conseillère municipale, ville de Cergy), Nathalie Cabrera (Maison Jean Vilar), Johanna Silberstein (Maison Maria Casares), Marianne Clevy (Chartreuse de Villeneuve Lez Avignon – Centre culturel de Rencontre, Centre national des écritures du spectacle CNES).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Isabelle Collombat, Apr 2023, Paris - Sorbonne Nouvelle, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Silberstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Clevy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international « Gérard Philipe et le devenir d’un mythe »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Héritages 9022; BnF; INA; Association Maison d'Anne et Gérard Philipe; Institut International Charles Perrault, Dec 2022, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Présence d’Annie Ernaux dans les travaux de recherche-création</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tirer leçon d’une expérience de création. Quels repères pour la didactique de la littérature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'atelier d'Annie Ernaux. Séminaire Écriture Créative en Formations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AM. Petitjean; P.L. Fort; E. Hugueny-Léger, Apr 2023, Cergy, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche en didactique de la langue et de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEDILL - EA CELLAM, Université Rennes 2, Dec 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La recherche-création en milieu numérique : questions de méthode(s)</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distance versus immersion : des discours seconds sur la littérature aux pratiques créatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EthicHum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christine Reynier; Nathalie Blanc, Jun 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XXIIe rencontres des chercheur·e·s en didactique de la littérature : « L’enseignant lecteur-scripteur de littérature »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Litt&amp;Arts – composante LITEXTRA, Université Grenoble Alpes, Jun 2021, Grenoble + en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Enjeux et démarches en écriture créative : entrer dans le cercle d’écriture dès le premier degré</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison de critères d’appréciation des textes créatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plan français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éducation nationale et de la jeunesse; Académie d'Orélans-Tours, Nov 2023, Chaumont-sur-Tharonne, France</w:t>
+              <w:t xml:space="preserve">Ecriture Créative en Formations (ECF). "L’évaluation des écrits créatifs : volet 2 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AM. Petitjean, Nov 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La recherche-création littéraire : un nouveau regard sur les lettres</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le créatif est un rebelle : quelle prise de risque pour l’enseignant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues sur les enjeux de la recherche-création pour les sciences humaines #2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Françoise Chambefort; Carolane Sanchez, Mar 2023, Besançon (à distance), France</w:t>
+              <w:t xml:space="preserve">La créativité dans le champ de l’enseignement et de la médiation : quels objets d’enseignement, quelles compétences, quels dispositifs ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Innovation et Numérique pour l’Éducation (LINE), Université Côte d’Azur, Mar 2021, Nice + en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Composer une fiction à l’heure de l’intelligence artificielle : changement de paradigme ou sacre du lecteur-scripteur ?</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture créative à l’école : un nouveau paradigme pour la production d’écrits ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, François Le Goff; Marion Sauvaire; Véronique Larrivé; Jean Deilhes, Oct 2023, Toulouse, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'école primaire au 21ème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CY Cergy Paris Université (Guilhem LABINAL - Gilles MONCEAU - Virginie TELLIER), Oct 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Présentation des cursus en écriture créative de CY Cergy Paris Université</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intention et retombées didactiques en master de Création littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Écriture créative en formations" (ECF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMarie Petitjean, Oct 2023, Cergy, France</w:t>
+              <w:t xml:space="preserve">Écrire de la fiction à l’université : formes et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire Persée (Aldo Gennaï et Patricia Richard-Principalli), May 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Que devient la créativité littéraire à l’heure de Chat GPT ?</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atelier universitaire comme expérience agentive de « l’idée de littérature »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éclatement des formes, des théories et des pratiques didactiques de la littérature sous l’impact du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eleonora Acerra; Jean-François Boutin; Magali Brunel; Ana Chiaruttini; Nathalie Lacelle; AMarie Petitjean, May 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">L’atelier en acte(s) : espace de création, création d’espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par le programme transversal du RIRRA 21 « Recherche en création – Recherches transdisciplinaires en poïétique : méthodologies, enjeux &amp; savoirs inhérents aux processus créatifs »; Claire Chatelet, Karleen Groupierre, Marie Joqueviel-Bourjea, Alix de Morant, Karine Pinel, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quatre questions pratiques pour l'enseignement de l'écriture créative.</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets du groupe sur la créativité littéraire : critique ou complicité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la littérature dans toutes ses dimensions ou presque : Expérience lectorale, expérience scripturale, savoir (sur) et enseignement/apprentissage… A la recherche d’une alliance acceptée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Didactique de la Langue et des Textes, Université de Médéa, Jan 2023, Medea, Algérie</w:t>
+              <w:t xml:space="preserve">Création et complicité. L’atelier artistique comme espace d'expression et de dialogue (colloque international sous format de 10 webinaires)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Laval de Québec (Canada), Mar 2021, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La recherche-création en écriture créative : translation et écotone</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du groupe ECF : l’écriture créative comme champ de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral de l'ESIT. Cité des Écritures de l’Université Sorbonne Nouvelle. École doctorale 622 CLESTHIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Isabelle Collombat, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">séminaire de l'Axe 2 de l'UMR Héritages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Charenton-le-Pont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Creative Writing in French: Towards a Teaching and Research Network</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde : Former à l'animation en écriture créative à l'université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Quaranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème séminaire annuel "Ateliers d'écriture: un état des lieux", "20 ans du Diplôme Universitaire Animateur d'Ateliers d'Ecriture", université Paul-Valéry, Montpellier, 25-26 mai 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cercle d'écriture : comparaison de dispositifs pédagogiques d’écriture créative aux États-Unis et en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Marie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Writing Research Across Borders III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Web littérature et communauté d'écrivains : à l'école de François Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Marie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communauté (s) en francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherches Textes et Francophonies, Jun 2013, Cergy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les masters en Creative Writing dans les universités américaines : quel apport pour la didactique de l'écriture littéraire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ambassade de France à Londres, Jun 2023, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">12èmes Rencontres des chercheurs en didactique de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...2480 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8129,146 +8198,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atelier d’Annie Ernaux. De la recherche à la création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMarie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Hugueny-Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (61), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des robots dans la classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Acerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8297,483 +8366,483 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 226, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue Perrault</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 2, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04144069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue Perrault</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, n° 2, 2023</w:t>
+              <w:t xml:space="preserve">, 1, 158 p., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le conte</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écritures créatives et processus de création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 1, 158 p., 2021</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Houdart-Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Agora : revue en Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 [en ligne], 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Écritures créatives et processus de création</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecritures numériques 2: la conversion du littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 200 (1), pp.11-16, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.200.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écriture numérique : Des usages sociaux aux formations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Brunel</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Alamargot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 200 (1), pp.11-16, 2018, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 196, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8783,744 +8852,744 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomi Ungerer saute-frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Willer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions La Nuée Bleue, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Willer</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Editions La Nuée Bleue, 2025</w:t>
+                <w:t xml:space="preserve">hal-04144097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Littérature stéthoscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Brodziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition Le Manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Genre(s) et création, Sylvie Brodziak, 9782304055436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature stéthoscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Brodziak</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782304055436</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Philipe : le devenir d'un mythe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Houdart-Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, 2024, 9791037038494</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature par l'expérience de la création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Genre(s) et création, Sylvie Brodziak, 9782304055436</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Vincennes. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Vincennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Recherche-création, 2379243557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La littérature stéthoscope</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche-création littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...23 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houdart-Merot Violaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AMarie Petitjean; Violaine Houdart-Merot. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, coll. "Nouvelle poétique comparatiste" vol. 43, 2021, La Recherche-création littéraire, 9782807617698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b18165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche-création littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Houdart-Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fictions documentées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Manuscrit, pp.coll. "Genre(s) et création", 2020, Fictions documentées, 9782304048841</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codicille à la querelle des Anciens et des Modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Marie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Hermann, 2024, 9791037038494</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Chaulet-Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L’Harmattan, 2019, Histoire, Textes, Sociétés, 978-2-343-18208-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...356 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9530,3290 +9599,3290 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche-création littéraire : la tentation du protocole académique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Chatelet; M. Joqueviel-Bourjea. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les protocoles en recherche-création. Des arts numériques à l'écriture créative : les mots en partage.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.187-206, A paraître, Recherche &amp; Création, 9791037044617</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04749019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bâtir un récit pour les enfants par le texte et l'image : la leçon de Tomi Ungerer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMarie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tomi Ungerer, l'artiste saute-frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Nuée Bleue, pp.35-48, 2025, 978-2-7165-1015-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche-création littéraire : un nouveau regard sur les lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMarie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues sur les enjeux de la recherche-création pour les sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.187-206, A paraître, Recherche &amp; Création, 9791037044617</w:t>
+              <w:t xml:space="preserve">, pp.191-206, 2025, 9791037044631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bâtir un récit pour les enfants par le texte et l'image : la leçon de Tomi Ungerer</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franchir les frontières des arts, des pays, des langues, des univers, des cultures...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMarie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Willer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AMarie Petitjean; Anne Schneider; Thérèse Willer. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomi Ungerer, l'artiste saute-frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Nuée Bleue, pp.35-48, 2025, 978-2-7165-1015-8</w:t>
+              <w:t xml:space="preserve">, La Nuée Bleue, pp.15-31, 2025, 978-2-7165-1015-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La recherche-création littéraire : un nouveau regard sur les lettres</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions pour demain. La génération suivante des créateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMarie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bourgois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Hoppmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tomi Ungerer, artiste saute-frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Nuée Bleue, pp.229-243, 2025, 978-2-7165-1015-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : réinterroger le mythe Gérard Philipe, renouveler notre connaissance d’Anne et Gérard Philipe, faire vivre un héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Houdart-Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérard Philipe : le devenir d'un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-16, 2024, 9791037038494</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire ou déconstruire par la pratique de la littérature ? Quelques repères épistémologiques pour la recherche-création littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Processus créateur et voies négatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Lettres modernes Minard, pp.193-204, 2024, La revue des Lettres Modernes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sensibilité littéraire à l’épreuve des cursus en création. Démembrer, cuisiner, ingérer le corps de l’auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Presses de l'écureuil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expérience et partage du sensible dans l'enseignement de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.279-306, 2024, 978-2-925177-41-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distance versus immersion : des discours seconds sur la littérature aux pratiques créatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Shawky-Milcent; M.-S. Claude. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enseignant lecteur de littératures. Quel feuilletage de l'identité littéraire et professionnelle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA éditions, pp.357-370, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Quand le récit modifie la relation à soi et aux autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Brodziak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La littérature stéthoscope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-22, 2024, Genre(s) et création, 9782304055436</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philipe dans ses écrits : amour, hommage et prolongements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérard Philipe : le devenir d'un mythe.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.227-244, 2024, 9791037038494</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois gestes de création pour sonder la maladie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Limongi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La littérature stéthoscope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-144, 2024, Genre(s) et création, 9782304055436</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atelier universitaire comme expérience agentive de l’idée de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues sur les enjeux de la recherche-création pour les sciences humaines</w:t>
+              <w:t xml:space="preserve">L’atelier en acte(s) : espace de création, création d’espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.377-387, 2023, 9791037031112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajet du « nous » dans le récit contemporain, d’Yvan Pommaux à Léonora Miano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Marie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écritures contemporaines de la migration. Frontières, passages, errances, tragiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-119, 2023, Littératures et cultures romanes, 9782875745156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b19673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écopoétique en littérature de jeunesse : désastre, urgence et autres rocamboles à adresser aux adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Brodziak; Hélène Manuelian; Damien Masson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crise climatique et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-155, 2023, La recherche en actes, 9788855245715</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des revues numériques de poésie aux revues de poésie numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Blanchaud; P.H. Kleiber. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les revues de poésie à l’épreuve du monde contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.127-141, 2023, La Licorne, 2753588023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filiations et renouvellement dans les pratiques d’écriture créative en formations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écritures créatives. Représentations contemporaines et enjeux professionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-74, 2022, 9782753586147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajet du « nous » dans le récit contemporain d'Yvan Pommaux à Léonora Miano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écritures contemporaines de la migration. Frontières, passages, errances, tragiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 54, Peter Lang, pp.105-119, A paraître, Documents pour l'Histoire des Francophonies / Théorie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire un poème est un poème, du déplacement de l’attention vers le geste de création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Virginie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Houdart-Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions Peter Lang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche-création littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouvelle poétique comparatiste Vol. 43, Partie 4 : Gestes de chercheurs créateurs, pp. 187, 197, 2021, 978-2-8076-1769-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le carrefour américain : présentation croisée de trois cursus de création littéraire aux États-Unis et au Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Galvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cole Swensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ropert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche-création littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 143-154, 2021, La recherche-création littéraire, 9782807617698</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche par la pratique littéraire : quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Houdart-Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche-création littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 11-30, 2021, 9782807617698</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche par la pratique littéraire : quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Houdart-Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMarie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Houdart-Merot; AM. Petitjean. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche-création littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, Peter Lang, pp.11-30, 2021, Nouvelle poétique comparatiste / New Comparative Poetics, Volume 43, 978-2-8076-1769-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b18165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distance versus immersion : des discours seconds sur la littérature aux pratiques créatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enseignant lecteur-scripteur de littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, L'enseignant lecteur-scripteur de littérature</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche création : un ruban de Möbius ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Poulot-Cazajous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Houdart-Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Recherche Création littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers des théories génératives du littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche-création littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 31-46, 2021, 9782807617698</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synesthésies matinales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autobiographies de chercheur.se.s, lecteur.ice.s, scripteur.ice.s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Presses de l'écureuil, p. 371-374, 2020, 979-1038400009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : les fictions documentées interrogées comme geste artistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. AMarie Petitjean. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fictions documentées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 11-16, 2020, 9782304048841</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image de l’écrivain américain : l’incidence des cursus en creative writing sur les représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Direction d'ouvrage : Claire Bourhis-Mariotti, François Pernot et Eric Vial. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Homo americanus : des Amérindiens à Donald Trump, en passant par les pélerins du Mayflower et John Wayne…,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 268-282, 2020, 978-2-35137-282-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier d’écriture de l’école à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Lafont-Terranova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un dictionnaire de didactique de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 279-280, 2020, Un dictionnaire de didactique de la littérature, 9782745352668</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La référence à l’Oulipo dans les essais sur les ateliers d’écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. Cécile de Bary. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les ateliers d’écriture et l’Oulipo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.191-206, 2025, 9791037044631</w:t>
+              <w:t xml:space="preserve">, p. 63-81, 2020, Cahier Textuel, 9791037003300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, La Nuée Bleue, pp.15-31, 2025, 978-2-7165-1015-8</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles théories de l’écrit pour les formations en écriture créative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. Marc Avelot, Mireille Calle-Gruber, Gilles Tronchet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire pour inventer (à partir des travaux de Jean Ricardou)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 185-199, 2020, coll. "Colloque de Cerisy", 979-1-0370-0392-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, La Nuée Bleue, pp.229-243, 2025, 978-2-7165-1015-8</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que pensez-vous des ateliers d’écriture plurilingues ? L’altérité des pratiques d’écriture littéraire dans les discours professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Namur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature de l'altérité, altérités de la littérature : moi, nous, les autres, le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 111-132, 2020, 9782390290704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction : réinterroger le mythe Gérard Philipe, renouveler notre connaissance d’Anne et Gérard Philipe, faire vivre un héritage</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une saison à Points communs : entretiens avec Frédéric Sonntag, Mélanie Perrier et Silvia Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-16, 2024, 9791037038494</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fictions documentées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 211-232, 2020, Fictions documentées, 9782304048841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Construire ou déconstruire par la pratique de la littérature ? Quelques repères épistémologiques pour la recherche-création littéraire</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’atelier d’écriture à l’écriture créative : quand la comparaison internationale infléchit la perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Marie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jaubert, M., Lafont-Terranova, J., Niwese, M. (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire et faire écrire dans l'enseignement postobligatoire. Enjeux, modèles et pratiques innovantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2019, Éducation et didactiques, 9782757428498</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations et usages artistiques de la langue littéraire chez des étudiants en écriture créative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Marie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner la littérature en dialogue avec les arts. Confrontations, échanges et articulations entre approches didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Diptyque, 978-2-39029-018-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écritures créatives sont-elles des écritures de la réception ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Marie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Goff, F., Fourtanier, M.-J. (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formes plurielles des écritures de la réception, vol. 1 : Genres, espaces et formes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Namur, 2017, coll. Diptyque,, 978-2-87037-970-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Web littérature et communauté d’écrivains : à l’école de François Bon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processus créateur et voies négatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Lettres modernes Minard, pp.193-204, 2024, La revue des Lettres Modernes</w:t>
+              <w:t xml:space="preserve">La Communauté revisitée. Community redux, RKI Press</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RKI Press, 2016, Communauté des Chercheurs sur la Communauté, 979-10-94084-01-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La sensibilité littéraire à l’épreuve des cursus en création. Démembrer, cuisiner, ingérer le corps de l’auteur</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diffusion de la poésie estudiantine en France sous le regard des pratiques universitaires américaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...12 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la poésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.353-378, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.puv.2366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, UGA éditions, pp.357-370, 2024</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l'atelier d'écriture devient numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Marie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numérique et écriture littéraire : mutations des pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, 2015, 9782705690441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, pp.13-22, 2024, Genre(s) et création, 9782304055436</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exemple américain : l’intégration du creative writing dans les programmes universitaires aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. V. Houdart-Merot, C. Mongenot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques d’écriture littéraire à l’université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, 2013, 978-2-7453-2620-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...2407 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12823,166 +12892,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche-création en milieu numérique : questions de méthode(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecine narrative : la maladie, &amp;quot;une autre allure de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12992,153 +13061,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les multiples médiations de culture générale selon les tranches d’âges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Académie des Sciences Morales et Politiques; Institut de France; Fondation Del Duca; Cycle d'études coordonné par Olivier Houdé. 2024, https://academiesciencesmoralesetpolitiques.fr/2024/07/01/rapport-de-synthese-la-culture-generale-aujourdhuisous-la-direction-dolivier-houde/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de développement curriculaire du Bachelor en écriture littéraire de l'Institut littéraire suisse (HKB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] Institut littéraire suisse. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13148,105 +13217,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l'atelier de l'écrivain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. LFRA1321 « Écriture créative », Louvain-la-Neuve (Belgique), Belgique. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId255"/>
+      <w:footerReference w:type="default" r:id="rId256"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13314,51 +13383,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E10E091"/>
+    <w:nsid w:val="1C50CAB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13545,51 +13614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amariepetitjean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5202-2517" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178622796" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749017v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarie (anne-Marie) Petitjean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402057v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Fort" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Hugueny-L&#233;ger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=AMarie Petitjean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1120481ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148234v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Petitjean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402055v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1120476ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999621v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Marie Petitjean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.228.0099" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402052v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1120474ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724814v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Acerra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gervais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.226.0005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644250v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644253v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zmv" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355422v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.8309" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533748v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533744v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581118v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520352v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520343v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.168.0127" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328308v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.866" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953002v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarie Petitjean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/12394" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.200.0127" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366995v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.1988.1703)" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/cfc.2017.8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366989v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alamargot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.196.0003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463022v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374800v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Delamotte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Penloup" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297440v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1461" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367029v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402035v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072106v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345209v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402037v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072105v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989473v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128451v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989592v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102155v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345204v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989583v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402034v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989599v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627829v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484936v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437938v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808155v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bazile" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602936v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562236v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575317v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749013v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989611v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070665v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976468v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267315v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Pacini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mougeot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063063v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070659v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135423v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304080v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031505v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267326v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267319v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101361v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930282v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070664v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266916v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266913v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267310v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laboureyras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292226v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101362v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869030v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869059v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hoppmann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meurisse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bourgois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916125v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623945v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705092v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705089v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292097v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hugueny-L&#233;ger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292020v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705094v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705086v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705071v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Limongi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086237v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705082v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705068v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brodziak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624005v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916063v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916122v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Wisniewski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Silberstein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cabrera" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clevy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705061v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520552v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520520v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520454v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520461v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520506v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520437v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624004v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075283v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joqueviel-Bourjea" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Quaranta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367085v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896072v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366998v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402049v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724807v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04144069v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031329v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195812v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Houdart-Merot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366987v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.200.0011" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349201v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04144097v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Willer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664978v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568504v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/la-litterature-stethoscope/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562290v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04316447v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/ouvrage/la-litterature-par-lexperience-de-la-creation/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520339v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdart-Merot Violaine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114392" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18165" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530177v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520345v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367131v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Chaulet-Achour" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749019v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/protocoles-en-recherche-creation-claire-chatelet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345219v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491195v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/dialogues-sur-les-enjeux-de-la-recherche-creation-pour-les-sciences-humaines-francoise-chambefort" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345217v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345222v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562276v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/gerard-philipe-le-devenir-d-un-mythe-amarie-petitjean" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443251v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520540v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746868v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568500v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568496v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562285v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820675v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623998v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1267465" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19673" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108628v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520528v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623972v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8746/ecritures-creatives" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520533v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321552v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Virginie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520351v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beaulieu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Galvin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cole Swensen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ropert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520347v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530231v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624002v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880965v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Poulot-Cazajous" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520350v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520354v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520365v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/fictions-documentees/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520357v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520361v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037003300" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520356v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lafont-Terranova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/11214-book-08535266-9782745352668.html" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520363v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-hermann.numilog.com/1245556/Ecrire-pour-inventer-a-partir-des-travaux-de-Jean-Ricardou-.ebook" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520371v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520368v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367155v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367120v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367106v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367073v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367001v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puv.2366" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367148v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367033v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04465438v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070661v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649274v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623947v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018311v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amariepetitjean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5202-2517" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178622796" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749017v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarie (anne-Marie) Petitjean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402057v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Fort" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Hugueny-L&#233;ger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=AMarie Petitjean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1120481ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148234v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Petitjean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999621v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Marie Petitjean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.228.0099" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402055v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1120476ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402052v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1120474ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724814v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Acerra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gervais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.226.0005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644250v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644253v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zmv" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355422v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.8309" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533748v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533744v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581118v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520352v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328308v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.168.0127" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.866" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953002v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarie Petitjean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/12394" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.200.0127" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366995v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.1988.1703)" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/cfc.2017.8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366989v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alamargot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.196.0003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463022v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374800v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Delamotte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Penloup" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297440v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1461" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367029v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581161v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345212v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345209v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402035v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072106v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402037v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989473v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128451v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102155v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989592v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345204v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148259v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989583v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402038v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402034v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989599v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484936v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627829v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437938v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808155v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bazile" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808157v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575317v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562236v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602936v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749013v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989611v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267315v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Pacini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mougeot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070665v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063063v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976468v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031511v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070659v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304080v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135423v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031505v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101361v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267319v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267326v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930282v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070664v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266916v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266913v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267310v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laboureyras" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292226v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101362v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869059v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hoppmann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meurisse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bourgois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869030v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623945v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705092v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916125v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705089v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292097v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hugueny-L&#233;ger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292020v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705094v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705086v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705071v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Limongi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086237v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705082v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705068v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brodziak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624005v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916122v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Wisniewski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Silberstein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cabrera" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clevy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916063v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705061v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520552v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520520v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520454v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520461v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520437v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520506v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624004v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075283v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joqueviel-Bourjea" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Quaranta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367085v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896072v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366998v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402049v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724807v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04144069v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031329v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195812v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Houdart-Merot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366987v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.200.0011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349201v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04144097v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Willer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664978v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568504v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/la-litterature-stethoscope/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562290v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04316447v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/ouvrage/la-litterature-par-lexperience-de-la-creation/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520339v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdart-Merot Violaine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114392" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18165" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530177v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520345v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367131v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Chaulet-Achour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749019v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/protocoles-en-recherche-creation-claire-chatelet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345219v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491195v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/dialogues-sur-les-enjeux-de-la-recherche-creation-pour-les-sciences-humaines-francoise-chambefort" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345217v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345222v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562276v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/gerard-philipe-le-devenir-d-un-mythe-amarie-petitjean" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443251v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520540v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746868v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568500v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562285v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568496v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820675v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623998v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1267465" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19673" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108628v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520528v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623972v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8746/ecritures-creatives" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520533v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321552v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Virginie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520351v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beaulieu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Galvin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cole Swensen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ropert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520347v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530231v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624002v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880965v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Poulot-Cazajous" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520350v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520354v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520365v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/fictions-documentees/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520357v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520356v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lafont-Terranova" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/11214-book-08535266-9782745352668.html" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520361v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037003300" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520363v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-hermann.numilog.com/1245556/Ecrire-pour-inventer-a-partir-des-travaux-de-Jean-Ricardou-.ebook" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520371v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520368v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367155v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367120v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367106v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367073v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367001v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puv.2366" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367148v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367033v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04465438v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070661v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649274v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623947v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018311v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>