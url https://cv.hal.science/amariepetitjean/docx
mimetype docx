--- v1 (2026-04-11)
+++ v2 (2026-05-22)
@@ -190,2345 +190,2345 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Échos de thèses en recherche-création. Entretien avec Sarah Granereau et Marine Noël, Alain Beaulieu, Béatrice Bonhomme et Claire Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Hugueny-Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMarie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (2), pp.119-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1120481ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture : Violaine Houdart-Merot (dir.), &amp;quot;Le Tournant créatif de la recherche&amp;quot;, Presses universitaires de Vincennes, coll. « Recherche-création »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 229 (229), pp.147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apprendre à composer une fiction désirée, avec et contre ChatGPT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ernaux dans l’appareil critique de la recherche-création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMarie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (2), pp.29-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1120476ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre à composer une fiction avec et contre ChatGPT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Marie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 228 (228), pp.99-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.228.0099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation. L’atelier d’Annie Ernaux. Contributions à la recherche-création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Hugueny-Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMarie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (2), pp.5-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1120474ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture. Des auteurs pour la jeunesse chez les Parques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">La revue Perrault</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Le temps, 2, pp.4-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que devient la créativité littéraire à l’heure de ChatGPT ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 228</w:t>
+              <w:t xml:space="preserve">, 2024, 226, pp.85-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour l’intelligence artificielle dans la classe de français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Acerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Élise Hugueny-Léger</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61 (2), pp.119-138. </w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.5-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.226.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture créative : entre apprentissage et expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecole des lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (116), pp.39-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le beau temps nous est-il compté ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue Perrault</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Le temps, n°2, p. 44-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérience de la création littéraire en cursus universitaire, à la lecture de John Dewey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11zmv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture créative est-elle une innovation pour la didactique de la lecture-écriture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trema.8309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture créative est-elle une innovation pour la didactique de la lecture-écriture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trema.8309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction du numéro : Ouvertures, résurgences et libérations du conte pour la jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue Perrault</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), p. 8-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture : « Anne Schneider (éd.), La littérature de jeunesse, veilleuse de mémoire. Les grands conflits du XXe siècle en Europe racontés aux enfants, PURH, 2020 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 214, p. 138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les littératures comme gisements en écriture créative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Copier, emprunter, coller, 75, pp.217-229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cours de littérature ou cours de littérature numérique ? Éléments de cadrage disciplinaire à partir de pratiques universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Enseigner les corpus numériques, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ateliers d'écriture : quel monde rêver après le confinement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Le monde d'après, 77, p. 23-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La part de l’enseignement à l’université : le cas des formations en écriture créative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 168 (4), pp.127-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/admed.168.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praxis et formations littéraires : ce que nous apprend le creative writing américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elfe.866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les enseignants se risquent à la culture numérique : quel enseignement de l’écriture littéraire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Marie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyphonie et réécriture dans « L’île de la Demoiselle » d'Anne Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Anne Hébert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.186-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17118/11143/12394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conversion numérique du littéraire dans les formations universitaires : témoignages croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 200 (1), pp.127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.200.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des robinsonnades inversées : Anne Hébert versus Michel Tournier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Robinson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/comm.1988.1703)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reviews : Françoise Grauby, &amp;quot;Le roman de la création : écrire entre mythes et pratiques&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary French Civilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, 42 (1), pp.131-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3828/cfc.2017.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary French Civilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (1), pp.131 - 139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3828/cfc.2017.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du numéro : &amp;quot;Écritures numériques : Des usages sociaux aux formations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Alamargot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 196 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.196.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique de l’écriture en situation de raccrochage scolaire : une entrée par les compétences. Un début d’étude collaborative au micro lycée de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Delamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Penloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1120481ar⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Marie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Décrochage, la part du français, 53, pp.129-148</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...167 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature numérique pour jeune public : de quelques tendances de l’offre éditoriale contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...1980 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.Marie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2627,5568 +2627,5706 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (76)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (78)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La recherche-création littéraire : enquête, autopoïèse, critique artiste et autres lignes d’erre et de désir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMarie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral de l'EUR Humanités, création, patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Vernot, Apr 2026, Cergy (CY Cergy Paris Université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les ateliers d’écriture à l’école et l’université : faveurs et écueils institutionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMarie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(In)visibilisation des récits d'expériences par les institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Charles Autheman; François Germinet; AMarie Petitjean, Apr 2026, Paris et Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05581161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions de méthode en recherche-création littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMarie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Écritures en circulation, mémoire, langues, filiations", séminaire de l'axe 4 de l'UMR Héritages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yannicke Chupin; Fumiko Sugie, Apr 2026, Charenton-le-Pont (Médiathèque du patrimoine et de la photographie), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que nous dit la Médecine Narrative de la performativité des récits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Homo Fabulator,la performativité des représentations illusoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Simonin, May 2025, Paris Ecole Normale Supérieure, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire évoluer le rapport à l'écriture dans les classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMarie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Labo inter-degrés "Ecritures créatives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine Legrand-Cozette, Oct 2025, Chinon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier d’écriture créative : l’université de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMarie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale des universités du Pacifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Polynésie Française, Nov 2025, Papeete (Tahiti), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recyclerie pour les écritures de demain. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMarie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche-création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMarie Petitjean, Oct 2025, Cergy (CY Cergy Paris Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture créative, un objet didactique mal identifié ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Libre cours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tonia Rauss; Andrea Fiorucci; Nicolas Palumbo, Mar 2025, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche-création au prisme de la phénoménologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMarie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labo inter-degrés "Ecritures créatives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sandrine Legrand-Cozette, Oct 2025, Chinon, France</w:t>
+              <w:t xml:space="preserve">La poïétique aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Joqueviel-Bourjea; Claire Chatelet; Karine Pinel; Eric Villagordo, Nov 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire « Enseigner, écrire, créer »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMarie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale des universités du Pacifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Polynésie Française, Nov 2025, Papeete (Tahiti), France</w:t>
+              <w:t xml:space="preserve">projet Nārua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Leyral; Audrey Gilles, Nov 2025, Papeete (Tahiti), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’expérimentation multimodale à l’expérience méta-auctoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Homo Fabulator,la performativité des représentations illusoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, David Simonin, May 2025, Paris Ecole Normale Supérieure, France</w:t>
+              <w:t xml:space="preserve">(Re)imaginer l’enseignement de la littérature, de la littératie et des arts avec l’intelligence artificielle et les réalités étendues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Lacelle; Sandrine Bazile; Eleonora Acerra; Jean-François Boutin; Joannie Pleau, Apr 2025, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit marquant.Pour une littérature relationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMarie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La poïétique aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Joqueviel-Bourjea; Claire Chatelet; Karine Pinel; Eric Villagordo, Nov 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Rencontre de la communauté française de médecine narrative, "Quelels places et usages du récit dans le soin ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delphine Taylor; Nellie Hermann; AMarie Petitjean; Christian Delorenzo; Caroline Haw-Berlemont; Jean-Marc Baleyte; Michèle Levy-Soussan, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La faveur des factographies en cursus de création, ici et ailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres avec l’Institut Littéraire Suisse – factographies d’un territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMarie Petitjean, Feb 2025, Cergy (CY Cergy Paris université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La délégation d’écriture en création contemporaine. État des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Posture(s) d’auteur/créateur en milieu numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMarie Petitjean et Christine Vial-Kayser, May 2025, Cergy (CY Cergy Paris université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture de haïkus avec le réseau Poédiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMarie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">projet Nārua</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Leyral; Audrey Gilles, Nov 2025, Papeete (Tahiti), France</w:t>
+              <w:t xml:space="preserve">Les carnets de Poédiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMarie Petitjean, Oct 2025, Cergy (CY Cergy Paris Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théories génératives du littéraire et LLM : &amp;quot;poser les réponses&amp;quot; de ChatGPT avec Milène Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMarie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DH@LLM: Grands modèles de langage et humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexandre Gefen; Glenn Roe; Ayla Rigouts Terryn; Michaël Eberle Sinatra, Jul 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écritures in situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Re)imaginer l’enseignement de la littérature, de la littératie et des arts avec l’intelligence artificielle et les réalités étendues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nathalie Lacelle; Sandrine Bazile; Eleonora Acerra; Jean-François Boutin; Joannie Pleau, Apr 2025, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Littécriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Manuel Warnet; Nathalie Rannou, Mar 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire et faire écrire en milieu numérique : quels usages des intelligences artificielles génératives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMarie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs pour tous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Polynésie française, Nov 2025, Papeete (Tahiti), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mener l’enquête à la lecture de Laurent Mauvignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMarie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recyclerie pour les écritures de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMarie Petitjean, Oct 2025, Cergy (CY Cergy Paris Université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des années 1950 à aujourd’hui : quelles formes pour les arts littéraires exposés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Libre cours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tonia Rauss; Andrea Fiorucci; Nicolas Palumbo, Mar 2025, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Recyclerie du patrimoine pour les écritures de demain – livre, scène, écrans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMarie Petitjean, Jan 2024, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Delphine Taylor; Nellie Hermann; AMarie Petitjean; Christian Delorenzo; Caroline Haw-Berlemont; Jean-Marc Baleyte; Michèle Levy-Soussan, Jun 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principes d’écriture créative et conception de dispositifs de fictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éloge de la digression. Écriture créative et transdisciplinarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphanie Lemarchand; Anne Schneider, Dec 2024, Caen (INSPE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature contemporaine au prisme de l’écriture créative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Posture(s) d’auteur/créateur en milieu numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMarie Petitjean et Christine Vial-Kayser, May 2025, Cergy (CY Cergy Paris université), France</w:t>
+              <w:t xml:space="preserve">séminaire "Ce que l’école fait à/de la littérature contemporaine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre-Louis Fort (EMA); Anissa Belhadjin (EMA), Feb 2024, Cergy (CY Cergy Paris université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médecine narrative, une révolution pédagogique (table ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres avec l’Institut Littéraire Suisse – factographies d’un territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMarie Petitjean, Feb 2025, Cergy (CY Cergy Paris université), France</w:t>
+              <w:t xml:space="preserve">Récithérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris Hôtel-Dieu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AMarie Petitjean, Oct 2025, Cergy (CY Cergy Paris Université), France</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Méthodes, voies, chemins » : lire Kenneth White en recherche-création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À la lecture de Kenneth White : démarche anthropo(ï)étique, expérience de la terre et du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peggy Pacini; Gerald Peloux; AMarie Petitjean, Nov 2024, Charenton-le-Pont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Alexandre Gefen; Glenn Roe; Ayla Rigouts Terryn; Michaël Eberle Sinatra, Jul 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde &amp;quot;Des robots dans la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lacelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Acerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des frontières organiques entre factualisation et imaginaire(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joannie Pleau; Jean-François Boutin; Alexandra Martin, Nov 2024, Lévis (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences d’écriture numérique en cursus académique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littécriture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Manuel Warnet; Nathalie Rannou, Mar 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">ACFAS 91e édition - colloque 534 "Écritures numériques dans les classes : des pratiques émergentes aux pratiques instituées ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eleonora Acerra; Pascal Grégoire; Normand Roy, May 2024, Ottawa (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Polynésie française, Nov 2025, Papeete (Tahiti), France</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’attention portée aux objets littéraires à l’expérience qui les produit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Ateliers internationaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UQAC; UQAR; UQTR, Apr 2024, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AMarie Petitjean, Oct 2025, Cergy (CY Cergy Paris Université), France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire contre l’auteur·rice : de la correction impudente à l’écriture sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au milieu de l’agitation : écritures contemporaines en littératures et arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMarie Petitjean; Sylvie Brodziak; Yannicke Chupin, Jun 2024, Neuville-sur-Oise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médecine narrative : une aventure pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éloge de la digression. Écriture créative et transdisciplinarité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stéphanie Lemarchand; Anne Schneider, Dec 2024, Caen (INSPE), France</w:t>
+              <w:t xml:space="preserve">Récithérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michèle Levy-Soussan; Géraldine Chouard-Véron; Déborah Lévy-Bertherat, Jun 2024, Paris Hôtel-Dieu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’idée de littérature/s interrogée par l’écriture créative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire "Ce que l’école fait à/de la littérature contemporaine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pierre-Louis Fort (EMA); Anissa Belhadjin (EMA), Feb 2024, Cergy (CY Cergy Paris université), France</w:t>
+              <w:t xml:space="preserve">XXVèmes Rencontres des chercheur·e·s en didactique de la littérature, « Enseigner toutes les littératures »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPÉ de Paris, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche-création en milieu numérique : questions de méthode(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récithérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris Hôtel-Dieu, France</w:t>
+              <w:t xml:space="preserve">EthicHum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christine Reynier; Nathalie Blanc, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présence d’Annie Ernaux dans les travaux de recherche-création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recyclerie du patrimoine pour les écritures de demain – livre, scène, écrans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMarie Petitjean, Jan 2024, Cergy, France</w:t>
+              <w:t xml:space="preserve">L'atelier d'Annie Ernaux. Séminaire Écriture Créative en Formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AM. Petitjean; P.L. Fort; E. Hugueny-Léger, Apr 2023, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et démarches en écriture créative : entrer dans le cercle d’écriture dès le premier degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plan français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éducation nationale et de la jeunesse; Académie d'Orélans-Tours, Nov 2023, Chaumont-sur-Tharonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Jordan Abel, poète nisga’a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lacelle</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eleonora Acerra</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poésie, anthropologie/ethnologie, poètes, anthropologues-poètes/poètes anthropologues : croisements, emprunts, ré/appropriations dans les Amériques et le pourtour du Pacifique (1960-)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peggy Pacini; Gérald Peloux; AMarie Petitjean, Sep 2023, Charenton-le-Pont (Médiathèque du patrimoine et de la photographie), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction de la journée d’études « Le choix du français comme langue d’écriture »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Écriture Créative en Formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AM. Petitjean; E. Hugueny-Léger, Apr 2023, Cergy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche-création en écriture créative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"La recherche-création en traduction : enjeux, pratiques, perspectives".Séminaire doctoral s’inscrivant dans la programmation scientifique de la Cité des Écritures de l’Université Sorbonne Nouvelle École doctorale 622 Sciences du langage CLESTHIA – langage, systèmes, discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Collombat, Apr 2023, Paris - Sorbonne Nouvelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repères pour penser les pratiques d’écriture créative avec les élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JIAPD 2023 "Faire écrire pour construire un chemin d’émancipation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Région académique d’Ile-de-France, académies de Paris, Versailles et Créteil, réseau Canopé, Jan 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux épistémologiques et repères pratiques pour aborder l’écriture créative en classe de FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches et réflexions interdisciplinaires en Didactique des Langues et des Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cycle de conférences de l’Université Ouverte Hellénique, Mar 2023, Athènes (à distance), Grèce</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composer une fiction à l’heure de l’intelligence artificielle : changement de paradigme ou sacre du lecteur-scripteur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les territoires de la fiction de l'école à l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Le Goff; Marion Sauvaire; Véronique Larrivé; Jean Deilhes, Oct 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation des cursus en écriture créative de CY Cergy Paris Université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Écriture créative en formations" (ECF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMarie Petitjean, Oct 2023, Cergy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quatre questions pratiques pour l'enseignement de l'écriture créative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la littérature dans toutes ses dimensions ou presque : Expérience lectorale, expérience scripturale, savoir (sur) et enseignement/apprentissage… A la recherche d’une alliance acceptée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Didactique de la Langue et des Textes, Université de Médéa, Jan 2023, Medea, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que devient la créativité littéraire à l’heure de Chat GPT ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éclatement des formes, des théories et des pratiques didactiques de la littérature sous l’impact du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eleonora Acerra; Jean-François Boutin; Magali Brunel; Ana Chiaruttini; Nathalie Lacelle; AMarie Petitjean, May 2023, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche-création littéraire : un nouveau regard sur les lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues sur les enjeux de la recherche-création pour les sciences humaines #2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Chambefort; Carolane Sanchez, Mar 2023, Besançon (à distance), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche-création en écriture créative : translation et écotone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral de l'ESIT. Cité des Écritures de l’Université Sorbonne Nouvelle. École doctorale 622 CLESTHIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Collombat, Apr 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creative Writing in French: Towards a Teaching and Research Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seed Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambassade de France à Londres, Jun 2023, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enquête historique en recherche-création. Quelle leçon d’écriture tirer de la lecture des &amp;quot;Disparus&amp;quot; de Daniel Mendelsohn ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Joannie Pleau; Jean-François Boutin; Alexandra Martin, Nov 2024, Lévis (CA), Canada</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Laboureyras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Présence des Disparus de Daniel Mendelsohn dans la création contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Brodziak; Aurélie Barjonet, Jun 2023, Neuville - Maison internationale de la recherche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les résidences littéraires à l’hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À la lecture de Kenneth White : démarche anthropo(ï)étique, expérience de la terre et du vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peggy Pacini; Gerald Peloux; AMarie Petitjean, Nov 2024, Charenton-le-Pont, France</w:t>
+              <w:t xml:space="preserve">Festival Récithérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michèle Levy-Soussan; Mathieu Simonet, Jun 2023, Paris La Pitié-Salpêtrière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture créative est-elle une innovation pour la didactique de la lecture-écriture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACFAS 91e édition - colloque 534 "Écritures numériques dans les classes : des pratiques émergentes aux pratiques instituées ?"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXIIe rencontres du Réseau international francophone de recherche en éducation et formation (REF), symposium « L’innovation en lecture et en écriture littéraires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Brunel; J.L. Dufays, Jul 2022, Namur (Belgique), Belgique. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trema.8309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anti-discours de la Méthode de la recherche-création littéraire. Où en sont les universités françaises ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Ateliers internationaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UQAC; UQAR; UQTR, Apr 2024, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Indiscipline, non-méthodes, homéotechniques et autres sinuosités : penser les chemins de la recherche-création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emile Fromet de Rosnay; Pierre-Luc Landry, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation de la table ronde &amp;quot;Les créateurs, entre patrimoine et création contemporaine&amp;quot;avec Frank Hoppmann, Catherine Meurisse, Jean-Baptiste Bourgois.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, AMarie Petitjean; Sylvie Brodziak; Yannicke Chupin, Jun 2024, Neuville-sur-Oise, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Hoppmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bourgois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tomi Ungerer, saute-frontières (1931-2019) : langage des images, langage de l’enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bâtir un récit pour les enfants par le texte et l’image : la leçon de Tomi Ungerer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVèmes Rencontres des chercheur·e·s en didactique de la littérature, « Enseigner toutes les littératures »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPÉ de Paris, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Tomi Ungerer, saute-frontières (1931-2019) : langage des images, langage de l’enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque organisé en partenariat avec la BnF - Centre national de la littérature pour la jeunesse, l’Institut International Charles Perrault, le Musée Tomi Ungerer-Centre international de l’illustration, les universités de Caen Normandie et CY Cergy Paris, avec le soutien de l’Afreloce, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philipe dans ses écrits : amour, hommage et prolongements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récithérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Michèle Levy-Soussan; Géraldine Chouard-Véron; Déborah Lévy-Bertherat, Jun 2024, Paris Hôtel-Dieu, France</w:t>
+              <w:t xml:space="preserve">colloque international "Gérard Philipe, le devenir d'un mythe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Héritages 9022; BnF; INA; Maison d'Anne et Gérard Philipe; Institut International Charles Perrault, Dec 2022, Cergy et Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire ou déconstruire par la pratique de la littérature ? Quelques repères épistémologiques pour la recherche-création littéraire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Processus créateur et voies négatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.L.H. - PATRIMOINE LITTERATURE HISTOIRE (EA 4601) - Lydie Parisse (MCF HDR) et Tomasz Swoboda (PR, Université de Gdansk), Mar 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les catégories critiques de la recherche-création, à la lecture du Livre des passages de Walter Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Création : passages et impasses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Héritages 9022, Jun 2022, Charenton-le-Pont, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le beau temps nous est compté : comment conter le dérèglement climatique aux enfants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps en littérature de jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut International Charles Perrault, Jun 2022, Eaubonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation en recherche-création. Synthèse des travaux ECF.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Évaluation des travaux de création littéraire : de l’atelier d’écriture à la thèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Interdisciplinaire d’Études Littéraires d’Aix-Marseille (CIELAM), Institut Créativité et Innovation d’Aix-Marseille (InCIAM), Jun 2022, Nice + à distance, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde sur l'enseignement de l'écriture créative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peggy Pacini</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Hugueny-Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enseignement de l'écriture créative dans la classe de français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Domiique Carlini-Versini; Géraldine Crahay; Anna Johnston; Cynthia Tavars, Sep 2022, Durham, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinq questions pour baliser le champ de l’écriture créative comme pratique d’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’enseignement de l’écriture créative dans la classe de français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dominique Carlini-Versini; Géraldine Crahay; Anna Johnston; Cynthia Tavars, Sep 2022, Durham, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérience de la création littéraire en cursus universitaire, à la lecture de John Dewey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Expériences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’étude de la littérature de langue française du XXe et du XXIe siècles (SELF XX-XXI), Jun 2022, Paris; Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos d'&amp;quot;Anomalie des zones profondes du cerveau&amp;quot; de Laure Limongi. Dialogue avec l’autrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Peggy Pacini; Gérald Peloux; AMarie Petitjean, Sep 2023, Charenton-le-Pont (Médiathèque du patrimoine et de la photographie), France</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Limongi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature-écritures-Soin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Héritages 9022, May 2022, Neuville-sur-Oise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adossement à la recherche des formations en écriture créative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Écriture Créative en Formations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AM. Petitjean; E. Hugueny-Léger, Apr 2023, Cergy, France</w:t>
+              <w:t xml:space="preserve">Journée inaugurale de la Cité des écritures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Nouvelle, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique comme activateur des gestes d’écriture dans les cursus de création littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"La recherche-création en traduction : enjeux, pratiques, perspectives".Séminaire doctoral s’inscrivant dans la programmation scientifique de la Cité des Écritures de l’Université Sorbonne Nouvelle École doctorale 622 Sciences du langage CLESTHIA – langage, systèmes, discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Isabelle Collombat, Apr 2023, Paris - Sorbonne Nouvelle, France</w:t>
+              <w:t xml:space="preserve">Écritures numériques, nouvelles gestualités ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPIN (COSTECH), Université de Technologie de Compiègne, Jun 2022, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction du colloque international « Littérature-écritures-soin. Soignés/soignants : quelles pratiques du récit ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Région académique d’Ile-de-France, académies de Paris, Versailles et Créteil, réseau Canopé, Jan 2023, Paris, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Brodziak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature-écritures-Soin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Héritages, CY Cergy Paris université, CY advanced studies, May 2022, Cergy; Neuville-sur-Oise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autobiographie du carnet Littécriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches et réflexions interdisciplinaires en Didactique des Langues et des Cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, cycle de conférences de l’Université Ouverte Hellénique, Mar 2023, Athènes (à distance), Grèce</w:t>
+              <w:t xml:space="preserve">Expériences et partage de carnets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Rannou; Jean-Manuel Warnet; Kateri Lemmens, Jan 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation de la table ronde « Comment concevoir et animer une maison d’artiste ? », avec Alexandra Wisniewski (conseillère municipale, ville de Cergy), Nathalie Cabrera (Maison Jean Vilar), Johanna Silberstein (Maison Maria Casares), Marianne Clevy (Chartreuse de Villeneuve Lez Avignon – Centre culturel de Rencontre, Centre national des écritures du spectacle CNES).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, AM. Petitjean; P.L. Fort; E. Hugueny-Léger, Apr 2023, Cergy, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Silberstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Clevy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international « Gérard Philipe et le devenir d’un mythe »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Héritages 9022; BnF; INA; Association Maison d'Anne et Gérard Philipe; Institut International Charles Perrault, Dec 2022, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tirer leçon d’une expérience de création. Quels repères pour la didactique de la littérature ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plan français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éducation nationale et de la jeunesse; Académie d'Orélans-Tours, Nov 2023, Chaumont-sur-Tharonne, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche en didactique de la langue et de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEDILL - EA CELLAM, Université Rennes 2, Dec 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison de critères d’appréciation des textes créatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EthicHum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christine Reynier; Nathalie Blanc, Jun 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Ecriture Créative en Formations (ECF). "L’évaluation des écrits créatifs : volet 2 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AM. Petitjean, Nov 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distance versus immersion : des discours seconds sur la littérature aux pratiques créatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues sur les enjeux de la recherche-création pour les sciences humaines #2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Françoise Chambefort; Carolane Sanchez, Mar 2023, Besançon (à distance), France</w:t>
+              <w:t xml:space="preserve">XXIIe rencontres des chercheur·e·s en didactique de la littérature : « L’enseignant lecteur-scripteur de littérature »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Litt&amp;Arts – composante LITEXTRA, Université Grenoble Alpes, Jun 2021, Grenoble + en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture créative à l’école : un nouveau paradigme pour la production d’écrits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Eleonora Acerra; Jean-François Boutin; Magali Brunel; Ana Chiaruttini; Nathalie Lacelle; AMarie Petitjean, May 2023, Montréal, Canada</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'école primaire au 21ème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CY Cergy Paris Université (Guilhem LABINAL - Gilles MONCEAU - Virginie TELLIER), Oct 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le créatif est un rebelle : quelle prise de risque pour l’enseignant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Écriture créative en formations" (ECF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMarie Petitjean, Oct 2023, Cergy, France</w:t>
+              <w:t xml:space="preserve">La créativité dans le champ de l’enseignement et de la médiation : quels objets d’enseignement, quelles compétences, quels dispositifs ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Innovation et Numérique pour l’Éducation (LINE), Université Côte d’Azur, Mar 2021, Nice + en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intention et retombées didactiques en master de Création littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les territoires de la fiction de l'école à l'université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, François Le Goff; Marion Sauvaire; Véronique Larrivé; Jean Deilhes, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Écrire de la fiction à l’université : formes et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire Persée (Aldo Gennaï et Patricia Richard-Principalli), May 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atelier universitaire comme expérience agentive de « l’idée de littérature »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la littérature dans toutes ses dimensions ou presque : Expérience lectorale, expérience scripturale, savoir (sur) et enseignement/apprentissage… A la recherche d’une alliance acceptée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Didactique de la Langue et des Textes, Université de Médéa, Jan 2023, Medea, Algérie</w:t>
+              <w:t xml:space="preserve">L’atelier en acte(s) : espace de création, création d’espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par le programme transversal du RIRRA 21 « Recherche en création – Recherches transdisciplinaires en poïétique : méthodologies, enjeux &amp; savoirs inhérents aux processus créatifs »; Claire Chatelet, Karleen Groupierre, Marie Joqueviel-Bourjea, Alix de Morant, Karine Pinel, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets du groupe sur la créativité littéraire : critique ou complicité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral de l'ESIT. Cité des Écritures de l’Université Sorbonne Nouvelle. École doctorale 622 CLESTHIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Isabelle Collombat, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Création et complicité. L’atelier artistique comme espace d'expression et de dialogue (colloque international sous format de 10 webinaires)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Laval de Québec (Canada), Mar 2021, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du groupe ECF : l’écriture créative comme champ de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ambassade de France à Londres, Jun 2023, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">séminaire de l'Axe 2 de l'UMR Héritages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Charenton-le-Pont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde : Former à l'animation en écriture créative à l'université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Quaranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème séminaire annuel "Ateliers d'écriture: un état des lieux", "20 ans du Diplôme Universitaire Animateur d'Ateliers d'Ecriture", université Paul-Valéry, Montpellier, 25-26 mai 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cercle d'écriture : comparaison de dispositifs pédagogiques d’écriture créative aux États-Unis et en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Marie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Writing Research Across Borders III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Web littérature et communauté d'écrivains : à l'école de François Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Marie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communauté (s) en francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherches Textes et Francophonies, Jun 2013, Cergy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les masters en Creative Writing dans les universités américaines : quel apport pour la didactique de l'écriture littéraire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival Récithérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Michèle Levy-Soussan; Mathieu Simonet, Jun 2023, Paris La Pitié-Salpêtrière, France</w:t>
+              <w:t xml:space="preserve">12èmes Rencontres des chercheurs en didactique de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...2411 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8198,651 +8336,651 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atelier d’Annie Ernaux. De la recherche à la création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMarie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Hugueny-Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (61), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des robots dans la classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Acerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 226, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue Perrault</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° 2, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue Perrault</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 158 p., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecritures numériques 2: la conversion du littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 200 (1), pp.11-16, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.200.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écritures créatives et processus de création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Houdart-Merot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Agora : revue en Humanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 [en ligne], 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écriture numérique : Des usages sociaux aux formations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Brunel</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Alamargot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 200 (1), pp.11-16, 2018, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 196, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8852,744 +8990,744 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomi Ungerer saute-frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Willer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions La Nuée Bleue, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature stéthoscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Brodziak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782304055436</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Littérature stéthoscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Brodziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition Le Manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Genre(s) et création, Sylvie Brodziak, 9782304055436</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Philipe : le devenir d'un mythe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Houdart-Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, 2024, 9791037038494</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature par l'expérience de la création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Vincennes. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Vincennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Recherche-création, 2379243557</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche-création littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Schneider</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houdart-Merot Violaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AMarie Petitjean; Violaine Houdart-Merot. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, coll. "Nouvelle poétique comparatiste" vol. 43, 2021, La Recherche-création littéraire, 9782807617698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b18165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche-création littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Houdart-Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Editions La Nuée Bleue, 2025</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Brodziak</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fictions documentées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Manuscrit, pp.coll. "Genre(s) et création", 2020, Fictions documentées, 9782304048841</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codicille à la querelle des Anciens et des Modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Marie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Genre(s) et création, Sylvie Brodziak, 9782304055436</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Chaulet-Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L’Harmattan, 2019, Histoire, Textes, Sociétés, 978-2-343-18208-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...542 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9599,3290 +9737,3290 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche-création littéraire : la tentation du protocole académique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Chatelet; M. Joqueviel-Bourjea. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les protocoles en recherche-création. Des arts numériques à l'écriture créative : les mots en partage.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.187-206, A paraître, Recherche &amp; Création, 9791037044617</w:t>
+              <w:t xml:space="preserve">, pp.187-206, 2025, Recherche &amp; Création, 9791037044617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bâtir un récit pour les enfants par le texte et l'image : la leçon de Tomi Ungerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMarie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomi Ungerer, l'artiste saute-frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Nuée Bleue, pp.35-48, 2025, 978-2-7165-1015-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche-création littéraire : un nouveau regard sur les lettres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMarie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues sur les enjeux de la recherche-création pour les sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.191-206, 2025, 9791037044631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franchir les frontières des arts, des pays, des langues, des univers, des cultures...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMarie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Willer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AMarie Petitjean; Anne Schneider; Thérèse Willer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomi Ungerer, l'artiste saute-frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Nuée Bleue, pp.15-31, 2025, 978-2-7165-1015-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions pour demain. La génération suivante des créateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMarie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bourgois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Bourgois</w:t>
+                <w:t xml:space="preserve">Frank Hoppmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frank Hoppmann</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tomi Ungerer, artiste saute-frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Nuée Bleue, pp.229-243, 2025, 978-2-7165-1015-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire ou déconstruire par la pratique de la littérature ? Quelques repères épistémologiques pour la recherche-création littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Processus créateur et voies négatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Lettres modernes Minard, pp.193-204, 2024, La revue des Lettres Modernes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : réinterroger le mythe Gérard Philipe, renouveler notre connaissance d’Anne et Gérard Philipe, faire vivre un héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, La Nuée Bleue, pp.229-243, 2025, 978-2-7165-1015-8</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Houdart-Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérard Philipe : le devenir d'un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-16, 2024, 9791037038494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distance versus immersion : des discours seconds sur la littérature aux pratiques créatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Shawky-Milcent; M.-S. Claude. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enseignant lecteur de littératures. Quel feuilletage de l'identité littéraire et professionnelle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA éditions, pp.357-370, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sensibilité littéraire à l’épreuve des cursus en création. Démembrer, cuisiner, ingérer le corps de l’auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Presses de l'écureuil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expérience et partage du sensible dans l'enseignement de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.279-306, 2024, 978-2-925177-41-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Quand le récit modifie la relation à soi et aux autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Brodziak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La littérature stéthoscope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-22, 2024, Genre(s) et création, 9782304055436</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philipe dans ses écrits : amour, hommage et prolongements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérard Philipe : le devenir d'un mythe.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.227-244, 2024, 9791037038494</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois gestes de création pour sonder la maladie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Limongi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La littérature stéthoscope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-144, 2024, Genre(s) et création, 9782304055436</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajet du « nous » dans le récit contemporain, d’Yvan Pommaux à Léonora Miano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Marie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écritures contemporaines de la migration. Frontières, passages, errances, tragiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-119, 2023, Littératures et cultures romanes, 9782875745156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b19673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atelier universitaire comme expérience agentive de l’idée de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’atelier en acte(s) : espace de création, création d’espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.377-387, 2023, 9791037031112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des revues numériques de poésie aux revues de poésie numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Blanchaud; P.H. Kleiber. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les revues de poésie à l’épreuve du monde contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.127-141, 2023, La Licorne, 2753588023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écopoétique en littérature de jeunesse : désastre, urgence et autres rocamboles à adresser aux adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Brodziak; Hélène Manuelian; Damien Masson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crise climatique et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-155, 2023, La recherche en actes, 9788855245715</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filiations et renouvellement dans les pratiques d’écriture créative en formations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écritures créatives. Représentations contemporaines et enjeux professionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-74, 2022, 9782753586147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajet du « nous » dans le récit contemporain d'Yvan Pommaux à Léonora Miano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écritures contemporaines de la migration. Frontières, passages, errances, tragiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 54, Peter Lang, pp.105-119, A paraître, Documents pour l'Histoire des Francophonies / Théorie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche par la pratique littéraire : quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Houdart-Merot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Gérard Philipe : le devenir d'un mythe</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMarie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Houdart-Merot; AM. Petitjean. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche-création littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, Peter Lang, pp.11-30, 2021, Nouvelle poétique comparatiste / New Comparative Poetics, Volume 43, 978-2-8076-1769-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b18165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire un poème est un poème, du déplacement de l’attention vers le geste de création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Virginie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Houdart-Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions Peter Lang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche-création littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouvelle poétique comparatiste Vol. 43, Partie 4 : Gestes de chercheurs créateurs, pp. 187, 197, 2021, 978-2-8076-1769-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le carrefour américain : présentation croisée de trois cursus de création littéraire aux États-Unis et au Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Galvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cole Swensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ropert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche-création littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 143-154, 2021, La recherche-création littéraire, 9782807617698</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche par la pratique littéraire : quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Houdart-Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche-création littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 11-30, 2021, 9782807617698</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distance versus immersion : des discours seconds sur la littérature aux pratiques créatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enseignant lecteur-scripteur de littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, L'enseignant lecteur-scripteur de littérature</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche création : un ruban de Möbius ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Poulot-Cazajous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Houdart-Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Recherche Création littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers des théories génératives du littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche-création littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 31-46, 2021, 9782807617698</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : les fictions documentées interrogées comme geste artistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. AMarie Petitjean. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fictions documentées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 11-16, 2020, 9782304048841</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synesthésies matinales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autobiographies de chercheur.se.s, lecteur.ice.s, scripteur.ice.s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Presses de l'écureuil, p. 371-374, 2020, 979-1038400009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image de l’écrivain américain : l’incidence des cursus en creative writing sur les représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Direction d'ouvrage : Claire Bourhis-Mariotti, François Pernot et Eric Vial. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Homo americanus : des Amérindiens à Donald Trump, en passant par les pélerins du Mayflower et John Wayne…,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 268-282, 2020, 978-2-35137-282-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La référence à l’Oulipo dans les essais sur les ateliers d’écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. Cécile de Bary. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les ateliers d’écriture et l’Oulipo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.7-16, 2024, 9791037038494</w:t>
+              <w:t xml:space="preserve">, p. 63-81, 2020, Cahier Textuel, 9791037003300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier d’écriture de l’école à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Lafont-Terranova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 1, Lettres modernes Minard, pp.193-204, 2024, La revue des Lettres Modernes</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un dictionnaire de didactique de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 279-280, 2020, Un dictionnaire de didactique de la littérature, 9782745352668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles théories de l’écrit pour les formations en écriture créative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Les Presses de l'écureuil. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, , pp.279-306, 2024, 978-2-925177-41-8</w:t>
+              <w:t xml:space="preserve">dir. Marc Avelot, Mireille Calle-Gruber, Gilles Tronchet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire pour inventer (à partir des travaux de Jean Ricardou)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 185-199, 2020, coll. "Colloque de Cerisy", 979-1-0370-0392-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que pensez-vous des ateliers d’écriture plurilingues ? L’altérité des pratiques d’écriture littéraire dans les discours professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">B. Shawky-Milcent; M.-S. Claude. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, UGA éditions, pp.357-370, 2024</w:t>
+              <w:t xml:space="preserve">Presses Universitaires de Namur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature de l'altérité, altérités de la littérature : moi, nous, les autres, le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 111-132, 2020, 9782390290704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une saison à Points communs : entretiens avec Frédéric Sonntag, Mélanie Perrier et Silvia Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, pp.13-22, 2024, Genre(s) et création, 9782304055436</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fictions documentées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 211-232, 2020, Fictions documentées, 9782304048841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’atelier d’écriture à l’écriture créative : quand la comparaison internationale infléchit la perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Marie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jaubert, M., Lafont-Terranova, J., Niwese, M. (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire et faire écrire dans l'enseignement postobligatoire. Enjeux, modèles et pratiques innovantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2019, Éducation et didactiques, 9782757428498</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations et usages artistiques de la langue littéraire chez des étudiants en écriture créative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Marie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner la littérature en dialogue avec les arts. Confrontations, échanges et articulations entre approches didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Diptyque, 978-2-39029-018-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écritures créatives sont-elles des écritures de la réception ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Marie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Goff, F., Fourtanier, M.-J. (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formes plurielles des écritures de la réception, vol. 1 : Genres, espaces et formes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Namur, 2017, coll. Diptyque,, 978-2-87037-970-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diffusion de la poésie estudiantine en France sous le regard des pratiques universitaires américaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérard Philipe : le devenir d'un mythe.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pour la poésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.353-378, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.puv.2366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Web littérature et communauté d’écrivains : à l’école de François Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, pp.125-144, 2024, Genre(s) et création, 9782304055436</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Communauté revisitée. Community redux, RKI Press</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RKI Press, 2016, Communauté des Chercheurs sur la Communauté, 979-10-94084-01-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp.377-387, 2023, 9791037031112</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l'atelier d'écriture devient numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Marie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numérique et écriture littéraire : mutations des pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, 2015, 9782705690441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exemple américain : l’intégration du creative writing dans les programmes universitaires aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. V. Houdart-Merot, C. Mongenot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques d’écriture littéraire à l’université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, 2013, 978-2-7453-2620-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...2079 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12892,166 +13030,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche-création en milieu numérique : questions de méthode(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecine narrative : la maladie, &amp;quot;une autre allure de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13061,153 +13199,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les multiples médiations de culture générale selon les tranches d’âges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Académie des Sciences Morales et Politiques; Institut de France; Fondation Del Duca; Cycle d'études coordonné par Olivier Houdé. 2024, https://academiesciencesmoralesetpolitiques.fr/2024/07/01/rapport-de-synthese-la-culture-generale-aujourdhuisous-la-direction-dolivier-houde/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de développement curriculaire du Bachelor en écriture littéraire de l'Institut littéraire suisse (HKB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] Institut littéraire suisse. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13217,105 +13355,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l'atelier de l'écrivain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. LFRA1321 « Écriture créative », Louvain-la-Neuve (Belgique), Belgique. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId256"/>
+      <w:footerReference w:type="default" r:id="rId258"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13383,51 +13521,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C50CAB4"/>
+    <w:nsid w:val="7C0D9CAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13614,51 +13752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amariepetitjean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5202-2517" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178622796" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749017v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarie (anne-Marie) Petitjean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402057v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Fort" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Hugueny-L&#233;ger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=AMarie Petitjean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1120481ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148234v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Petitjean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999621v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Marie Petitjean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.228.0099" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402055v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1120476ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402052v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1120474ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724814v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Acerra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gervais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.226.0005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644250v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644253v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zmv" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355422v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.8309" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533748v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533744v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581118v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520352v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328308v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.168.0127" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.866" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953002v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarie Petitjean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/12394" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.200.0127" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366995v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.1988.1703)" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/cfc.2017.8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366989v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alamargot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.196.0003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463022v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374800v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Delamotte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Penloup" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297440v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1461" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367029v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581161v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345212v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345209v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402035v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072106v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402037v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989473v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128451v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102155v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989592v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345204v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148259v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989583v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402038v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402034v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989599v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484936v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627829v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437938v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808155v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bazile" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808157v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575317v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562236v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602936v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749013v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989611v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267315v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Pacini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mougeot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070665v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063063v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976468v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031511v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070659v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304080v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135423v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031505v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101361v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267319v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267326v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930282v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070664v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266916v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266913v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267310v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laboureyras" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292226v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101362v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869059v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hoppmann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meurisse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bourgois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869030v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623945v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705092v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916125v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705089v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292097v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hugueny-L&#233;ger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292020v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705094v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705086v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705071v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Limongi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086237v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705082v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705068v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brodziak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624005v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916122v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Wisniewski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Silberstein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cabrera" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clevy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916063v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705061v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520552v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520520v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520454v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520461v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520437v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520506v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624004v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075283v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joqueviel-Bourjea" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Quaranta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367085v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896072v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366998v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402049v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724807v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04144069v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031329v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195812v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Houdart-Merot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366987v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.200.0011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349201v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04144097v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Willer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664978v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568504v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/la-litterature-stethoscope/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562290v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04316447v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/ouvrage/la-litterature-par-lexperience-de-la-creation/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520339v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdart-Merot Violaine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114392" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18165" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530177v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520345v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367131v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Chaulet-Achour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749019v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/protocoles-en-recherche-creation-claire-chatelet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345219v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491195v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/dialogues-sur-les-enjeux-de-la-recherche-creation-pour-les-sciences-humaines-francoise-chambefort" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345217v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345222v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562276v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/gerard-philipe-le-devenir-d-un-mythe-amarie-petitjean" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443251v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520540v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746868v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568500v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562285v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568496v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820675v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623998v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1267465" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19673" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108628v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520528v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623972v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8746/ecritures-creatives" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520533v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321552v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Virginie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520351v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beaulieu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Galvin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cole Swensen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ropert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520347v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530231v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624002v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880965v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Poulot-Cazajous" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520350v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520354v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520365v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/fictions-documentees/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520357v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520356v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lafont-Terranova" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/11214-book-08535266-9782745352668.html" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520361v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037003300" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520363v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-hermann.numilog.com/1245556/Ecrire-pour-inventer-a-partir-des-travaux-de-Jean-Ricardou-.ebook" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520371v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520368v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367155v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367120v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367106v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367073v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367001v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puv.2366" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367148v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367033v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04465438v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070661v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649274v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623947v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018311v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amariepetitjean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5202-2517" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178622796" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402057v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Fort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Hugueny-L&#233;ger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=AMarie Petitjean" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1120481ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148234v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Petitjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749017v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarie (anne-Marie) Petitjean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402055v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1120476ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999621v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Marie Petitjean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.228.0099" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402052v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1120474ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Acerra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gervais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.226.0005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644253v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zmv" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355422v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.8309" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869101v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533748v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533744v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581118v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520352v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328308v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.168.0127" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.866" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953002v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarie Petitjean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/12394" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.200.0127" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366995v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.1988.1703)" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/cfc.2017.8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463022v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366989v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alamargot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.196.0003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374800v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Delamotte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Penloup" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297440v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1461" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367029v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615326v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615640v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072106v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345209v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402035v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345212v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989473v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366935v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072105v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128451v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989592v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102155v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345204v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148259v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989583v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402038v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402034v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437938v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989599v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484936v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bazile" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575317v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562236v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602936v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989611v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749013v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135423v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070659v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304080v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267315v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Pacini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mougeot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070665v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063063v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976468v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031511v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267326v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267319v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930282v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101361v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031505v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070664v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266916v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267310v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laboureyras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266913v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292226v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101362v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869059v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hoppmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meurisse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bourgois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869030v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916125v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623945v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705092v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705094v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705086v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292097v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hugueny-L&#233;ger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292020v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705089v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705071v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Limongi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086237v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705068v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brodziak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624005v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916122v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Wisniewski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Silberstein" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cabrera" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clevy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916063v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520552v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705061v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520454v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520520v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520461v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520437v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520506v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624004v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075283v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joqueviel-Bourjea" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Quaranta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367085v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896072v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366998v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402049v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724807v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04144069v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031329v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366987v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.200.0011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195812v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Houdart-Merot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349201v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04144097v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Willer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568504v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/la-litterature-stethoscope/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664978v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562290v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04316447v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/ouvrage/la-litterature-par-lexperience-de-la-creation/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520339v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houdart-Merot Violaine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114392" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18165" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530177v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520345v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367131v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Chaulet-Achour" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749019v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/protocoles-en-recherche-creation-claire-chatelet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345219v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491195v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/dialogues-sur-les-enjeux-de-la-recherche-creation-pour-les-sciences-humaines-francoise-chambefort" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345217v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345222v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443251v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562276v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/gerard-philipe-le-devenir-d-un-mythe-amarie-petitjean" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746868v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520540v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568500v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562285v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568496v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623998v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1267465" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19673" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820675v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520528v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108628v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623972v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8746/ecritures-creatives" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520533v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530231v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321552v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Virginie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520351v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beaulieu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Galvin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cole Swensen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ropert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520347v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624002v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880965v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Poulot-Cazajous" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520350v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520365v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/fictions-documentees/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520354v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520357v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520361v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037003300" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520356v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lafont-Terranova" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/11214-book-08535266-9782745352668.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520363v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-hermann.numilog.com/1245556/Ecrire-pour-inventer-a-partir-des-travaux-de-Jean-Ricardou-.ebook" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520371v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520368v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367155v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367120v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367106v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367001v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puv.2366" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367073v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367148v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367033v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04465438v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070661v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649274v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623947v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018311v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>