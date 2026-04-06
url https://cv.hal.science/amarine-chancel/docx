--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1984,271 +1984,271 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRAP2 model for studying activated structures during Paradoxical (REM) Sleep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Malcey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarine Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena Sophia Ilari</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, LYON, France</w:t>
+              <w:t xml:space="preserve">eSLEEP Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178045v1</w:t>
+                <w:t xml:space="preserve">hal-04287526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRAP2 model for studying activated structures during Paradoxical (REM) Sleep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Maciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Malcey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarine Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Fort</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Sophia Ilari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eSLEEP Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, LYON, France</w:t>
+              <w:t xml:space="preserve">NeuroFrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287526v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2324,51 +2324,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA68B2AB"/>
+    <w:nsid w:val="5952B9AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2555,51 +2555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amarine-chancel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5979-1535" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484098v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Viberti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bellini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarine Chancel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Col&#243;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Branca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.adu8570" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347081v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Maciel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Duval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Malcey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.09.17.676258" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785762v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Herv&#233; Luppi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cabrera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.14266" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449653v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2024.101907" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsad331" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119309v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arthaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luppi Pierre-Herv&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347171v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2023.12.044" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Brunel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Arthaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.137" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.135" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287543v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119394v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2023.12.046" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178045v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sophia Ilari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287526v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amarine-chancel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5979-1535" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484098v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Viberti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bellini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarine Chancel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Col&#243;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Branca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.adu8570" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347081v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Maciel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Duval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Malcey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.09.17.676258" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785762v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Herv&#233; Luppi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cabrera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.14266" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449653v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2024.101907" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsad331" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119309v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arthaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luppi Pierre-Herv&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347171v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2023.12.044" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Brunel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Arthaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.137" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.135" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287543v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119394v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2023.12.046" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287526v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178045v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sophia Ilari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>