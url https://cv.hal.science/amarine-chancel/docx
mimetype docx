--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -135,695 +135,963 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin thermal dynamics and hypothalamic thermosensitivity dissociate REM sleep and cataplexy in narcolepsy</w:t>
+                <w:t xml:space="preserve">Pharmacological and non-pharmacological methods of inducing wakefulness activate distinct neural populations in the mouse brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Viberti</w:t>
+                <w:t xml:space="preserve">Renato Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Bellini</w:t>
+                <w:t xml:space="preserve">Justin Malcey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kylian Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amarine Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Branca</w:t>
+                <w:t xml:space="preserve">Blandine Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 18 (834), </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 24 (3), pp.e3003622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.adu8570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3003622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484098v1</w:t>
+                <w:t xml:space="preserve">hal-05613352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative distribution of the hypothalamic neurons activated during Wakefulness and Paradoxical (REM) sleep using TRAP2-red mice: contribution of Orexin, MCH, Lhx6 and a new marker Meis2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Skin thermal dynamics and hypothalamic thermosensitivity dissociate REM sleep and cataplexy in narcolepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Viberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarine Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Duval</w:t>
+                <w:t xml:space="preserve">Francesca Coló</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Malcey</w:t>
+                <w:t xml:space="preserve">Lisa Branca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (834), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2025.09.17.676258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.adu8570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347081v1</w:t>
+                <w:t xml:space="preserve">hal-05484098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuronal network controlling REM sleep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative distribution of the hypothalamic neurons activated during wakefulness and paradoxical (REM) sleep using male TRAP2-red mice: contribution of orexin, MCH, Lhx6, and a new marker Meis2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarine Chancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Hervé Luppi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Patrice Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Maciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Malcey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jsr.14266⟩</w:t>
+              <w:t xml:space="preserve">Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 49 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sleep/zsaf368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785762v1</w:t>
+                <w:t xml:space="preserve">hal-05613360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which structure generates paradoxical (REM) sleep: The brainstem, the hypothalamus, the amygdala or the cortex?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative distribution of the hypothalamic neurons activated during Wakefulness and Paradoxical (REM) sleep using TRAP2-red mice: contribution of Orexin, MCH, Lhx6 and a new marker Meis2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarine Chancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Hervé Luppi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Patrice Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Maciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Malcey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smrv.2024.101907⟩</w:t>
+              <w:t xml:space="preserve">Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2025.09.17.676258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449653v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Neuronal network controlling REM sleep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Hervé Luppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Malcey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarine Chancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.e14266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jsr.14266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Which structure generates paradoxical (REM) sleep: The brainstem, the hypothalamus, the amygdala or the cortex?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Hervé Luppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarine Chancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Malcey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.101907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smrv.2024.101907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The role of the hypothalamic Lhx6 GABAergic neurons in REM sleep control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarine Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Hervé Luppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleep</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 47 (3), pp.zsad331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/sleep/zsad331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -833,396 +1101,396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling human REM sleep Behavior Disorder (RBD), a prodromal marker of synucleinopathies, using genetic tools in wild-type mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Malcey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarine Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luppi Pierre-Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurofrance 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française des Neurosciences (SDN), May 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux neuronaux de l'atonie musculaire : nouvelles données dans la compréhension fonctionnelle du trouble du comportement en sommeil paradoxal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Malcey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarine Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Hervé Luppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le congrès du Sommeil 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFRMS, Nov 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des populations neuronales actives pendant l’éveil et le sommeil paradoxal (REM) dans l’hypothalamus chez la souris transgénique TRAP2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarine Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Hervé Luppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le congrès du Sommeil 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFRMS, Nov 2023, Lille (59000), France, France. pp.18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msom.2023.12.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1232,147 +1500,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drug-induced versus non-pharmacological wakefulness: similar or different states? A whole brain analysis in TRAP2 transgenic mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Malcey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarine Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1382,881 +1650,881 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau modèle expérimental de trouble du comportement en sommeil paradoxal (TCSP) chez la souris sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Malcey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarine Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Hervé Luppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le congrès du Sommeil 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille, France. 22 (1), pp.85, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msom.2025.01.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des neurones hypothalamiques activés pendant l’éveil, le sommeil lent et le rebond de sommeil paradoxal chez la souris TRAP2-red</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarine Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Hervé Luppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le congrès du Sommeil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille, France. 22 (1), pp.84, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msom.2025.01.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAPPING OF THE NEURONAL POPULATIONS ACTIVE DURING WAKING AND PARADOXICAL (REM) SLEEP IN THE LATERAL HYPOTHALAMUS: A STUDY USING THE TRAP2 TRANSGENIC MICE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">MAPPING OF THE NEURONAL POPULATIONS ACTIVE DURING WAKING AND PARADOXICAL (REM) SLEEP IN THE HYPOTHALAMUS: A STUDY USING THE TRAP2 TRANSGENIC MICE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarine Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luppi Pierre-Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurofrance 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, LYON, France</w:t>
+              <w:t xml:space="preserve">eSLEEP Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178049v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAPPING OF THE NEURONAL POPULATIONS ACTIVE DURING WAKING AND PARADOXICAL (REM) SLEEP IN THE HYPOTHALAMUS: A STUDY USING THE TRAP2 TRANSGENIC MICE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">MAPPING OF THE NEURONAL POPULATIONS ACTIVE DURING WAKING AND PARADOXICAL (REM) SLEEP IN THE LATERAL HYPOTHALAMUS: A STUDY USING THE TRAP2 TRANSGENIC MICE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarine Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luppi Pierre-Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eSLEEP Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Neurofrance 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287543v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l’activité cérébrale pendant le sommeil paradoxal (SP) dans un modèle de dépression chez la souris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">TRAP2 model for studying activated structures during Paradoxical (REM) Sleep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Malcey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarine Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le congrès du Sommeil 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">eSLEEP Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, LYON, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05119394v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRAP2 model for studying activated structures during Paradoxical (REM) Sleep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Maciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Malcey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarine Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Fort</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Sophia Ilari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eSLEEP Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, LYON, France</w:t>
+              <w:t xml:space="preserve">NeuroFrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287526v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRAP2 model for studying activated structures during Paradoxical (REM) Sleep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Le rôle de l’activité cérébrale pendant le sommeil paradoxal (SP) dans un modèle de dépression chez la souris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Malcey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarine Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cabrera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Sophia Ilari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le congrès du Sommeil 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lille, France. 21 (1), pp.19, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msom.2023.12.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178045v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2324,51 +2592,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5952B9AE"/>
+    <w:nsid w:val="63D2C645"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2555,51 +2823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amarine-chancel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5979-1535" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484098v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Viberti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bellini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarine Chancel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Col&#243;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Branca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.adu8570" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347081v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Maciel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Duval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Malcey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.09.17.676258" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785762v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Herv&#233; Luppi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cabrera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.14266" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449653v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2024.101907" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsad331" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119309v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arthaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luppi Pierre-Herv&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347171v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2023.12.044" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Brunel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Arthaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.137" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.135" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287543v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119394v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2023.12.046" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287526v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178045v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sophia Ilari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amarine-chancel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5979-1535" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613352v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Maciel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Malcey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylian Gautier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarine Chancel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Duval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003622" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484098v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Viberti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bellini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Col&#243;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Branca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.adu8570" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613360v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsaf368" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347081v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.09.17.676258" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Herv&#233; Luppi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cabrera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.14266" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449653v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2024.101907" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441941v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsad331" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119309v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arthaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luppi Pierre-Herv&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347171v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119403v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2023.12.044" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934432v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Brunel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119375v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Arthaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.137" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119386v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.135" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287543v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178049v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287526v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178045v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sophia Ilari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119394v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2023.12.046" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>