--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -1658,865 +1658,865 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau modèle expérimental de trouble du comportement en sommeil paradoxal (TCSP) chez la souris sauvage</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification des neurones hypothalamiques activés pendant l’éveil, le sommeil lent et le rebond de sommeil paradoxal chez la souris TRAP2-red</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarine Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Hervé Luppi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le congrès du Sommeil 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msom.2025.01.137⟩</w:t>
+              <w:t xml:space="preserve">Le congrès du Sommeil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille, France. 22 (1), pp.84, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msom.2025.01.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05119375v1</w:t>
+                <w:t xml:space="preserve">hal-05119386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des neurones hypothalamiques activés pendant l’éveil, le sommeil lent et le rebond de sommeil paradoxal chez la souris TRAP2-red</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouveau modèle expérimental de trouble du comportement en sommeil paradoxal (TCSP) chez la souris sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Malcey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarine Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Hervé Luppi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le congrès du Sommeil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lille, France. 22 (1), pp.84, 2025, </w:t>
+              <w:t xml:space="preserve">Le congrès du Sommeil 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille, France. 22 (1), pp.85, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msom.2025.01.135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msom.2025.01.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05119386v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAPPING OF THE NEURONAL POPULATIONS ACTIVE DURING WAKING AND PARADOXICAL (REM) SLEEP IN THE HYPOTHALAMUS: A STUDY USING THE TRAP2 TRANSGENIC MICE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRAP2 model for studying activated structures during Paradoxical (REM) Sleep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Malcey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Maciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarine Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renato Maciel</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eSLEEP Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Oct 2023, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287543v1</w:t>
+                <w:t xml:space="preserve">hal-04287526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAPPING OF THE NEURONAL POPULATIONS ACTIVE DURING WAKING AND PARADOXICAL (REM) SLEEP IN THE LATERAL HYPOTHALAMUS: A STUDY USING THE TRAP2 TRANSGENIC MICE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRAP2 model for studying activated structures during Paradoxical (REM) Sleep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Maciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Malcey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarine Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Sophia Ilari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurofrance 2023</w:t>
+              <w:t xml:space="preserve">NeuroFrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178049v1</w:t>
+                <w:t xml:space="preserve">hal-04178045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRAP2 model for studying activated structures during Paradoxical (REM) Sleep</w:t>
+                <w:t xml:space="preserve">Le rôle de l’activité cérébrale pendant le sommeil paradoxal (SP) dans un modèle de dépression chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Malcey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarine Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cabrera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eSLEEP Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le congrès du Sommeil 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lille, France. 21 (1), pp.19, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msom.2023.12.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287526v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRAP2 model for studying activated structures during Paradoxical (REM) Sleep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MAPPING OF THE NEURONAL POPULATIONS ACTIVE DURING WAKING AND PARADOXICAL (REM) SLEEP IN THE HYPOTHALAMUS: A STUDY USING THE TRAP2 TRANSGENIC MICE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarine Chancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luppi Pierre-Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, LYON, France</w:t>
+              <w:t xml:space="preserve">eSLEEP Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178045v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l’activité cérébrale pendant le sommeil paradoxal (SP) dans un modèle de dépression chez la souris</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Blandine Duval</w:t>
+                <w:t xml:space="preserve">MAPPING OF THE NEURONAL POPULATIONS ACTIVE DURING WAKING AND PARADOXICAL (REM) SLEEP IN THE LATERAL HYPOTHALAMUS: A STUDY USING THE TRAP2 TRANSGENIC MICE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarine Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Maciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luppi Pierre-Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le congrès du Sommeil 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurofrance 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, LYON, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msom.2023.12.046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05119394v1</w:t>
+                <w:t xml:space="preserve">hal-04178049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2592,51 +2592,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63D2C645"/>
+    <w:nsid w:val="AFA68384"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2823,51 +2823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amarine-chancel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5979-1535" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613352v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Maciel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Malcey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylian Gautier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarine Chancel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Duval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003622" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484098v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Viberti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bellini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Col&#243;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Branca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.adu8570" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613360v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsaf368" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347081v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.09.17.676258" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Herv&#233; Luppi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cabrera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.14266" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449653v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2024.101907" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441941v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsad331" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119309v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arthaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luppi Pierre-Herv&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347171v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119403v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2023.12.044" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934432v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Brunel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119375v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Arthaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.137" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119386v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.135" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287543v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178049v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287526v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178045v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sophia Ilari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119394v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2023.12.046" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amarine-chancel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5979-1535" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613352v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Maciel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Malcey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylian Gautier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarine Chancel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Duval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003622" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484098v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Viberti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bellini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Col&#243;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Branca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.adu8570" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613360v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Fort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsaf368" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347081v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.09.17.676258" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Herv&#233; Luppi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cabrera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.14266" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449653v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2024.101907" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441941v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsad331" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119309v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arthaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luppi Pierre-Herv&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347171v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119403v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2023.12.044" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934432v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Brunel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119386v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.135" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Arthaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.137" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287526v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178045v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sophia Ilari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2023.12.046" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287543v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178049v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>