--- v0 (2026-03-27)
+++ v1 (2026-05-06)
@@ -2406,261 +2406,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxia inducible factor down-regulation, cancer and cancer stem cells (CSCs): ongoing success stories</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rachid Benhida</w:t>
+                <w:t xml:space="preserve">Scope and limitations of the dual-gold-catalysed hydrophenoxylation of alkynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Gómez-Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshihiro Oonishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Nolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedChemComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6MD00432F⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.172-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.12.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589485v1</w:t>
+                <w:t xml:space="preserve">hal-04599347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scope and limitations of the dual-gold-catalysed hydrophenoxylation of alkynes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Steven Nolan</w:t>
+                <w:t xml:space="preserve">Hypoxia inducible factor down-regulation, cancer and cancer stem cells (CSCs): ongoing success stories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony R. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ronco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Benhida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12, pp.172-178. </w:t>
+              <w:t xml:space="preserve">MedChemComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjoc.12.19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6MD00432F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599347v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient and selective azidation of per-O-acetylated sugars using ultrasound activation: application to the one-pot synthesis of 1,2,3-triazole glycosides</w:t>
               </w:r>
@@ -2897,64 +2897,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Mechanism of the Digold(I)–Hydroxide‐Catalysed Hydrophenoxylation of Alkynes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrián Gómez-Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshihiro Oonishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3159,319 +3159,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Au]/[Pd] Multicatalytic Processes: Direct One‐Pot Access to Benzo[ c ]chromenes and Benzo[ b ]furans</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct Synthesis of Partially Modified 2′-O-Pivaloyloxymethyl RNAs by a Base-Labile Protecting Group Strategy and their Potential for Prodrug-Based Gene-Silencing Applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yusuke Makida</w:t>
+                <w:t xml:space="preserve">Annabelle Biscans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Slawin</w:t>
+                <w:t xml:space="preserve">Maxence Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony R. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Ader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Sczakiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201404630⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (18), pp.2674-2679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201402382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599364v1</w:t>
+                <w:t xml:space="preserve">hal-01101605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Synthesis of Partially Modified 2′-O-Pivaloyloxymethyl RNAs by a Base-Labile Protecting Group Strategy and their Potential for Prodrug-Based Gene-Silencing Applications.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony R. Martin</w:t>
+                <w:t xml:space="preserve">[Au]/[Pd] Multicatalytic Processes: Direct One‐Pot Access to Benzo[ c ]chromenes and Benzo[ b ]furans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshihiro Oonishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Gómez-Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Ader</w:t>
+                <w:t xml:space="preserve">Yusuke Makida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Sczakiel</w:t>
+                <w:t xml:space="preserve">Alexandra Slawin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (18), pp.2674-2679. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (42), pp.13507-13510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.201402382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201404630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101605v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyaldol Synthesis by Direct Organocatalyzed Crossed Polymerization of Bis(ketones) and Bis(aldehydes)</w:t>
               </w:r>
@@ -3585,735 +3585,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organocatalyzed Step-Growth Polymerization through Desymmetrization of Cyclic Anhydrides: Synthesis of Chiral Polyesters</w:t>
+                <w:t xml:space="preserve">Efficient C–N and C–S Bond Formation Using the Highly Active [Ni(allyl)Cl(IPr* OMe )] Precatalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Robert</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Taton</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Meiries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Slawin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Nolan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (15), pp.3127-3131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201402022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201402373⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366215v1</w:t>
+                <w:t xml:space="preserve">hal-04599359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient C–N and C–S Bond Formation Using the Highly Active [Ni(allyl)Cl(IPr* OMe )] Precatalyst</w:t>
+                <w:t xml:space="preserve">Organocatalyzed Step-Growth Polymerization through Desymmetrization of Cyclic Anhydrides: Synthesis of Chiral Polyesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Nelson</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Taton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Meiries</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Henri Cramail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2014 (15), pp.3127-3131. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (37), pp.11946-11953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201402022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201402373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599359v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron and nucleic acid chemistries: merging the best of both worlds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solvent-free aryl amination catalysed by [Pd(NHC)] complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Smietana</w:t>
+                <w:t xml:space="preserve">Anthony Chartoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Nolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3cs60038f⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (12), pp.3840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ra40386f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833343v1</w:t>
+                <w:t xml:space="preserve">hal-04599348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Activity of [Ni(NHC)CpCl] Complexes in Arylamination Catalysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Steven Nolan</w:t>
+                <w:t xml:space="preserve">Boron and nucleic acid chemistries: merging the best of both worlds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony R. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Smietana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, pp.5684-5713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cs60038f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om4004863⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04599355v1</w:t>
+                <w:t xml:space="preserve">hal-00833343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent-free aryl amination catalysed by [Pd(NHC)] complexes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced Activity of [Ni(NHC)CpCl] Complexes in Arylamination Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuke Makida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meiries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Slawin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Nolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3 (12), pp.3840. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (21), pp.6265-6270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3ra40386f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/om4004863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599348v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophenoxylation of Alkynes by Cooperative Gold Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshihiro Oonishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Gómez-Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Nolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (37), pp.9767-9771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4372,90 +4372,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Straightforward synthesis of [Au(NHC)X] (NHC = N-heterocyclic carbene, X = Cl, Br, I) complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Collado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Gómez-Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Slawin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Nolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (49), pp.5541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4515,51 +4515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Smietana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony R. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 84 (7), pp.1659-1667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4619,51 +4619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahrazade El Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony R. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Smietana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4735,77 +4735,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending the utility of [Pd(NHC)(cinnamyl)Cl] precatalysts: Direct arylation of heterocycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Chartoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Slawin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Nolan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8, pp.1637-1643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4878,51 +4878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kishor Mohanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Smietana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5021,51 +5021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Luvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Smietana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.4193-4196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5163,51 +5163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Smietana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (18), pp.3196-3199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5247,753 +5247,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00616443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of new 2'-O-acetalester protecting groups for regular RNA synthesis and original 2'-modified proRNA.</w:t>
+                <w:t xml:space="preserve">Expanding the borononucleotide family: synthesis of borono-analogues of dCMP, dGMP and dAMP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony R. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kishor Mohanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Luvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lavergne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
+                <w:t xml:space="preserve">Nicolas Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Debart</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carine Baraguey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19, pp.4046-4049. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (21), pp.4369-4377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2009.06.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b912616c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412360v1</w:t>
+                <w:t xml:space="preserve">hal-01109915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the borononucleotide family: synthesis of borono-analogues of dCMP, dGMP and dAMP.</w:t>
+                <w:t xml:space="preserve">Assessment of new 2'-O-acetalester protecting groups for regular RNA synthesis and original 2'-modified proRNA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony R. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Floquet</w:t>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Baraguey</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Debart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 7 (21), pp.4369-4377. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19, pp.4046-4049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b912616c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2009.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01109915v1</w:t>
+                <w:t xml:space="preserve">hal-00412360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dual targeting of GPX4 and TXNRD1 triggers eradication of AML cells through induction of apoptosis and ferroptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MCB-613 exploits a collateral sensitivity in drug resistant EGFR -mutant non-small cell lung cancer through covalent inhibition of KEAP1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Bassil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gray Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mayro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kayleigh Askin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A potent agonist-based PROTAC targeting Pregnane X Receptor that delays colon cancer relapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony R. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pascussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd workshop Chimie et Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cancéropôle Grand Sud-Ouest, Apr 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la conception de potentialisateurs d’immunothérapies au développement d’outils fluorogéniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony R. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Jeunes Chercheur.e.s SCF-Occitanie Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCF-Occitanie Méditerranée - Pôle Chimie, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847879v1</w:t>
-              </w:r>
-[...266 lines deleted...]
-                <w:t xml:space="preserve">hal-04240243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId208"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6148,51 +6148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bansard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Delfosse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Ayeul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41389-025-00573-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598240v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Kelly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rutter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duchmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43018-024-00782-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781753v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Safir Filho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Santos Moraes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Camargo da Luz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano da Silveira Santos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2022.114287" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167336v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Feral" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desfoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amblard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Vezenkov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-023-03286-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643372v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dumitrescu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rull-Barull" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Polentarutti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200383" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869881v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Zerhouni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Furstoss" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gutierrez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jaune" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-20-2114" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342490v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Talha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bourgoin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auberger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2021.105748" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scattolin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos V Tzouras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benhida" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NJ02117F" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567124v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2020.112528" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323021v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mondrag&#243;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Mhaidly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Marco de Donatis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tosolini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2019.07.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147579v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2019.04.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322851v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Tachallait" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Marzag" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Bougrin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Demange" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nj06300a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147544v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Gesson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8AN00516H" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589437v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella Amdouni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsine Driowya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M&#233;tier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.6b01803" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589492v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2017.02.061" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545203v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fiorucci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ03142D" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589489v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ronco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6MD00439C" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589727v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Millet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rocchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/med.21404" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589485v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6MD00432F" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599347v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n G&#243;mez-Su&#225;rez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Oonishi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Nolan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.12.19" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599376v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Alaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NJ00624D" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03553272v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barbeyron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Vasseur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smietana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA20767C" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599370v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Vummaleti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nelson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503097" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108861v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Giuliano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cormerais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dufies" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gr&#233;pin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Colosetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2015.1085742" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599364v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Makida" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Slawin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404630" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C8VJKC8G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101605v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Biscans" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ader" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Sczakiel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402382" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL5TWZMS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366330v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Liu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Landais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma402108y" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366215v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cramail" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402373" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZ0T3Z0Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599359v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meiries" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKQ4FT9G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833343v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vasseur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cs60038f" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599355v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om4004863" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599348v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chartoire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boreux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra40386f" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599358v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201304182" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4C4KCQ2C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599349v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Collado" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc43076f" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733354v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/PAC-CON-11-09-28" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728768v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazade El Amri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201200199" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M31WW990-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599339v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.8.187" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616408v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishor Mohanan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.2011100167" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623392v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Barvik" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Luvino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201007170" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZMC6ZWQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616443v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R Martin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200906781" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WC1XJJNN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412360v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.06.015" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW9S3Z7T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109915v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Floquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baraguey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b912616c" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-D591J8PP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847858v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pascussi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847879v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789319v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Savy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Botton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240243v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bassil" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gray Anderson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mayro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayleigh Askin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winter" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bansard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Delfosse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Ayeul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41389-025-00573-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598240v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Kelly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rutter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duchmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43018-024-00782-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781753v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Safir Filho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Santos Moraes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Camargo da Luz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano da Silveira Santos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2022.114287" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167336v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Feral" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desfoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amblard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Vezenkov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-023-03286-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643372v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dumitrescu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rull-Barull" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Polentarutti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200383" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869881v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Zerhouni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Furstoss" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gutierrez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jaune" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-20-2114" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342490v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Talha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bourgoin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auberger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2021.105748" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scattolin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos V Tzouras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benhida" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NJ02117F" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567124v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2020.112528" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323021v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mondrag&#243;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Mhaidly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Marco de Donatis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tosolini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2019.07.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147579v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2019.04.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322851v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Tachallait" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Marzag" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Bougrin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Demange" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nj06300a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147544v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Gesson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8AN00516H" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589437v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella Amdouni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsine Driowya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M&#233;tier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.6b01803" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589492v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2017.02.061" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02545203v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fiorucci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ03142D" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589489v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ronco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6MD00439C" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589727v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Millet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rocchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/med.21404" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599347v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n G&#243;mez-Su&#225;rez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Oonishi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Nolan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.12.19" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589485v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6MD00432F" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599376v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Alaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NJ00624D" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03553272v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barbeyron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Vasseur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smietana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA20767C" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599370v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Vummaleti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nelson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503097" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108861v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Giuliano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cormerais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dufies" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gr&#233;pin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Colosetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2015.1085742" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101605v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Biscans" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ader" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Sczakiel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402382" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL5TWZMS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599364v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Makida" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Slawin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404630" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C8VJKC8G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366330v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Liu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Landais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma402108y" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599359v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meiries" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201402022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKQ4FT9G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366215v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cramail" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402373" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZ0T3Z0Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599348v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chartoire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boreux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra40386f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833343v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vasseur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cs60038f" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599355v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om4004863" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599358v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201304182" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4C4KCQ2C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599349v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Collado" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc43076f" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733354v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/PAC-CON-11-09-28" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728768v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazade El Amri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201200199" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M31WW990-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599339v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.8.187" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616408v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishor Mohanan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.2011100167" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623392v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Barvik" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Luvino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201007170" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZMC6ZWQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616443v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R Martin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200906781" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WC1XJJNN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109915v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Floquet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baraguey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b912616c" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-D591J8PP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412360v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.06.015" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW9S3Z7T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789319v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Savy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Botton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240243v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bassil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gray Anderson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mayro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayleigh Askin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winter" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847858v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pascussi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847879v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>