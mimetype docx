--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -502,1008 +502,1008 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the spatial distribution of hot carriers in quantum-well structures via hyperspectral luminescence imaging</w:t>
+                <w:t xml:space="preserve">A general design guideline for strain-balanced quantum-wells toward high-efficiency photovoltaics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamidreza Esmaielpour</w:t>
+                <w:t xml:space="preserve">Hsiang-Hung Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lombez</w:t>
+                <w:t xml:space="preserve">Kasidit Toprasertpong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Giteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amaury Delamarre</w:t>
+                <w:t xml:space="preserve">Matthew Wilkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ory</w:t>
+                <w:t xml:space="preserve">Masakazu Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 128 (16), pp.165704. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 206, pp.655-669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0022277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2020.06.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988730v1</w:t>
+                <w:t xml:space="preserve">hal-04669422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized operation of quantum dot intermediate-band solar cells deduced from the electronic transport modelling</w:t>
+                <w:t xml:space="preserve">Investigation of the spatial distribution of hot carriers in quantum-well structures via hyperspectral luminescence imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cavassilas</w:t>
+                <w:t xml:space="preserve">Hamidreza Esmaielpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Suchet</w:t>
+                <w:t xml:space="preserve">Laurent Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Giteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Michelini</w:t>
+                <w:t xml:space="preserve">Daniel Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (16), pp.165704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.044035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0022277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999785v1</w:t>
+                <w:t xml:space="preserve">hal-02988730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general design guideline for strain-balanced quantum-wells toward high-efficiency photovoltaics</w:t>
+                <w:t xml:space="preserve">Optimized operation of quantum dot intermediate-band solar cells deduced from the electronic transport modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hsiang-Hung Huang</w:t>
+                <w:t xml:space="preserve">Nicolas Cavassilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasidit Toprasertpong</w:t>
+                <w:t xml:space="preserve">Daniel Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Wilkins</w:t>
+                <w:t xml:space="preserve">Jean-François Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masakazu Sugiyama</w:t>
+                <w:t xml:space="preserve">Fabienne Michelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 206, pp.655-669. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2020.06.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.044035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669422v1</w:t>
+                <w:t xml:space="preserve">hal-02999785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Electron–Phonon Scattering on Optical Properties of CH 3 NH 3 PbI 3 Hybrid Perovskite Material</w:t>
+                <w:t xml:space="preserve">A hot-carrier assisted InAs/AlGaAs quantum-dot intermediate-band solar cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Galvani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amaury Delamarre</w:t>
+                <w:t xml:space="preserve">B Behaghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bescond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Michelini</w:t>
+                <w:t xml:space="preserve">R Tamaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H-L Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.9b03178⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (8), pp.084001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/ab23d0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999773v1</w:t>
+                <w:t xml:space="preserve">hal-02344166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current transport efficiency analysis of multijunction solar cells by luminescence imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernice Mae F. Yu Jeco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugh Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaroh Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (10), pp.835-843. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pip.3140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Electron–Phonon Scattering on Optical Properties of CH3NH3PbI3 Hybrid Perovskite Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Galvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Michelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4, pp.21487 - 21493. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsomega.9b03178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hot-carrier assisted InAs/AlGaAs quantum-dot intermediate-band solar cell</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Electron–Phonon Scattering on Optical Properties of CH 3 NH 3 PbI 3 Hybrid Perovskite Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-L Chen</w:t>
+                <w:t xml:space="preserve">Benoit Galvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Lombez</w:t>
+                <w:t xml:space="preserve">Marc Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Michelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (25), pp.21487-21493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.9b03178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6641/ab23d0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02344166v1</w:t>
+                <w:t xml:space="preserve">hal-02999773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially Resolved Identification of Shunt Defects in Thin Film Solar Cells via Current Transport Efficiency Imaging Combined with 3D Finite Element Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aobo Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaqi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1580,51 +1580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Reciprocity Relations in Solar Cells with Voltage-Dependent Carrier Collection: Application to p - i - n Junction Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasidit Toprasertpong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1632,51 +1632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiaki Nakano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masakazu Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1704,1025 +1704,1025 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical optimization of intermediate band systems: Achieving the best of two worlds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Beneficial impact of a thin tunnel barrier in quantum well intermediate-band solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cavassilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yoshitaka Okada</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Michelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pip.3020⟩</w:t>
+              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjpv/2018009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972817v1</w:t>
+                <w:t xml:space="preserve">hal-02331941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Current Transport Efficiency Map by Optoelectronic Reciprocity Relation in CdTe Solar Cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Electronic Ratchet Is Required in Nanostructured Intermediate-Band Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lili Wu</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cavassilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshitaka Okada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masakazu Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8 (6), pp.1767-1772. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2018.2869545⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 8 (6), pp.1553-1559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2018.2866186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666142v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material challenges for solar cells in the twenty-first century: directions in emerging technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samy Almosni</w:t>
+                <w:t xml:space="preserve">Determination of Current Transport Efficiency Map by Optoelectronic Reciprocity Relation in CdTe Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aobo Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ludmila Cojocaru</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cai Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14686996.2018.1433439⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (6), pp.1767-1772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2018.2869545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972836v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial impact of a thin tunnel barrier in quantum well intermediate-band solar cell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Analytical optimization of intermediate band systems: Achieving the best of two worlds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Delamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cavassilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Bescond</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Jehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshitaka Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjpv/2018009⟩</w:t>
+              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (10), pp.800-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pip.3020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331941v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Electronic Ratchet Is Required in Nanostructured Intermediate-Band Solar Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Material challenges for solar cells in the twenty-first century: directions in emerging technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Jehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Masakazu Sugiyama</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Cojocaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (6), pp.1553-1559. </w:t>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.336-369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2018.2866186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14686996.2018.1433439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972812v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of low-V/III-ratio metalorganic vapor-phase epitaxy on GaAs solar cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Electroluminescence-based quality characterization of quantum wells for solar cell applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasidit Toprasertpong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoyuki Inoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaroh Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 464, pp.94-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669428v1</w:t>
+                <w:t xml:space="preserve">hal-01972838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroluminescence-based quality characterization of quantum wells for solar cell applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Effect of low-V/III-ratio metalorganic vapor-phase epitaxy on GaAs solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasidit Toprasertpong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassanet Sodabanlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaroh Watanabe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (8S2), pp.08MC06. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7567/JJAP.56.08MC06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972838v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Demonstration of Optically Determined Solar Cell Current Transport Efficiency Map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaroh Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masakazu Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiaki Nakano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2825,51 +2825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert El-Hajje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryo Tamaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaroh Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photonics for Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (1), pp.053092. </w:t>
@@ -2920,64 +2920,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contactless mapping of saturation currents of solar cells by photoluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 100 (13), pp.131108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3171,51 +3171,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene assisted III-V thin film growth towards substrate recycling</w:t>
+                <w:t xml:space="preserve">GaAs Growth on Graphene Covered Substrate Towards Transferable Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Macias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomie Messudom</w:t>
@@ -3250,122 +3250,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphene Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">ICMBE2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05429224v1</w:t>
+                <w:t xml:space="preserve">hal-05429216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene assisted III-V epitaxy towards substrate recycling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graphene assisted III-V thin film growth towards substrate recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Macias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomie Messudom</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Macias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Cavanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3375,122 +3375,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Graphene Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05429227v1</w:t>
+                <w:t xml:space="preserve">hal-05429224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAs Growth on Graphene Covered Substrate Towards Transferable Thin Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graphene assisted III-V epitaxy towards substrate recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomie Messudom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Macias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naomie Messudom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Cavanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3500,155 +3500,155 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMBE2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05429216v1</w:t>
+                <w:t xml:space="preserve">hal-05429227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of hot carrier thermalization mechanisms in quantum well structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Esmaielpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Giteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, San Francisco (on line), United States. </w:t>
@@ -3680,632 +3680,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and optical characterization of ultrathin III-V transferred heterostructures for hot-carrier absorbers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kentaroh Watanabe</w:t>
+                <w:t xml:space="preserve">Determination of photo-induced Seebeck coefficient for hot carrier solar cell applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Esmaielpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoya Miyashita</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Suchet</w:t>
+                <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics, Simulation, and Photonic Engineering of Photovoltaic Devices IX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, San Francisco, France. pp.6, </w:t>
+              <w:t xml:space="preserve">47th Photovoltaic Specialists Conference (PVSC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Calgary (virtual), Canada. pp.0747-0751, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2544537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PVSC45281.2020.9300544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091671v1</w:t>
+                <w:t xml:space="preserve">hal-03223077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct growth of III-V nanowire-based top cell for tandem on Silicon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Oehler</w:t>
+                <w:t xml:space="preserve">Fabrication and optical characterization of ultrathin III-V transferred heterostructures for hot-carrier absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Giteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kentaroh Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hung-Ling Chen</w:t>
+                <w:t xml:space="preserve">Naoya Miyashita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassanet Sodabanlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 47th IEEE Photovoltaic Specialists Conference (PVSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Calgary (virtual), Canada. </w:t>
+              <w:t xml:space="preserve">Physics, Simulation, and Photonic Engineering of Photovoltaic Devices IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Francisco, France. pp.6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PVSC45281.2020.9300864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2544537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328688v1</w:t>
+                <w:t xml:space="preserve">hal-03091671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced analysis for hot-carriers photoluminescence spectrum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amaury Delamarre</w:t>
+                <w:t xml:space="preserve">Direct growth of III-V nanowire-based top cell for tandem on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric de Lépinau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Scaccabarozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Oehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gibelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dac Trung Nguyen</w:t>
+                <w:t xml:space="preserve">Hung-Ling Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics, Simulation, and Photonic Engineering of Photovoltaic Devices IX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2547244⟩</w:t>
+              <w:t xml:space="preserve">2020 47th IEEE Photovoltaic Specialists Conference (PVSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Calgary (virtual), Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC45281.2020.9300864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223085v1</w:t>
+                <w:t xml:space="preserve">hal-03328688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of photo-induced Seebeck coefficient for hot carrier solar cell applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Advanced analysis for hot-carriers photoluminescence spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Esmaielpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lombez</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Giteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gibelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
+                <w:t xml:space="preserve">Dac Trung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th Photovoltaic Specialists Conference (PVSC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Calgary (virtual), Canada. pp.0747-0751, </w:t>
+              <w:t xml:space="preserve">Physics, Simulation, and Photonic Engineering of Photovoltaic Devices IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PVSC45281.2020.9300544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2547244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03223077v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light absorption enhancement in ultra-thin layers for hot-carrier solar cells: first developments towards the experimental demonstration of an enhanced hot-carrier effect with light trapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Giteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaroh Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoya Miyashita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassanet Sodabanlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Goffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4347,90 +4347,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light absorption enhancement in ultra-thin layers for hot-carrier solar cells: first developments towards the experimental demonstration of an enhanced hot-carrier effect with light trapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Giteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaroh Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoya Miyashita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassanet Sodabanlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Goffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4481,90 +4481,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light absorption enhancement in ultra-thin layers for hot-carrier solar cells: first developments towards the experimental demonstration of an enhanced hot-carrier effect with light trapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Giteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaroh Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoya Miyashita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassanet Sodabanlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Goffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4628,77 +4628,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIS STRUCTURES FOR SOLAR CELLS PERIMETER PASSIVATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassanet Sodabanlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaroh Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masakazu Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4864,536 +4864,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-ideal nanostructured intermediate band solar cells with an electronic ratchet</w:t>
+                <w:t xml:space="preserve">Electronic ratchets as necessary stepping stones for new PV concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cavassilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Jehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshitaka Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics, Simulation, and Photonic Engineering of Photovoltaic Devices VII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUPVSEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761815v1</w:t>
+                <w:t xml:space="preserve">hal-01972803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic ratchets as necessary stepping stones for new PV concepts</w:t>
+                <w:t xml:space="preserve">Non-ideal nanostructured intermediate band solar cells with an electronic ratchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masakazu Sugiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cavassilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshitaka Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUPVSEC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics, Simulation, and Photonic Engineering of Photovoltaic Devices VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Francisco, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2287716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972803v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic ratchets as necessary stepping stones for new PV concepts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GENERALIZED RECIPROCITY RELATION IN P-I-N JUNCTION SOLAR CELLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasidit Toprasertpong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yoshitaka Okada</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kentaroh Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiaki Nakano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th EUPVSEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383527v1</w:t>
+                <w:t xml:space="preserve">hal-02383533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENERALIZED RECIPROCITY RELATION IN P-I-N JUNCTION SOLAR CELLS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic ratchets as necessary stepping stones for new PV concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Delamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasidit Toprasertpong</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Guillemoles</w:t>
+                <w:t xml:space="preserve">Daniel Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cavassilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Jehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshitaka Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th EUPVSEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383533v1</w:t>
+                <w:t xml:space="preserve">hal-02383527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of multi-junction solar cells by mapping of the carrier transport efficiency using luminescence emission</w:t>
               </w:r>
@@ -5418,64 +5418,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieyang Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaroh Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masakazu Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, San Francisco, United States. pp.100990Z, </w:t>
@@ -5804,51 +5804,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif a Semi-Conducteur Avec Structure De Passivation Des Surfaces Recombinantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5924,90 +5924,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An electronic ratchet is required in nanostructured intermediate band solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cavassilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshitaka Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masakazu Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6198,51 +6198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695991v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mac&#237;as" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cavanna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madouri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne B&#233;chu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160913" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyhia Tamsaout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2651667" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Tong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Delamarre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric de L&#233;pinau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scaccabarozzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Oehler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR02652J" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Esmaielpour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Giteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ory" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022277" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999785v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavassilas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Michelini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.044035" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669422v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiang-Hung Huang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasidit Toprasertpong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wilkins" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Sugiyama" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.06.037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999773v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Galvani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bescond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b03178" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344168v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernice Mae F. Yu Jeco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Johnson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaroh Watanabe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3140" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344166v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Behaghel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tamaki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-L Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lombez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ab23d0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aobo Ren" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsianghung Hung" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.201800342" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344169v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Nakano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guillemoles" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.024029" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Jehl" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Okada" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666142v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2018.2869545" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972836v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Almosni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Cojocaru" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2018.1433439" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331941v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2018.2866186" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669428v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassanet Sodabanlu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.56.08MC06" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972838v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Inoue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666352v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2016.2516249" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665787v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rale" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert El-Hajje" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Tamaki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JPE.5.053092" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795259v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3697704" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Messudom" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Macias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3046187" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429227v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429216v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2577568" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091671v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Miyashita" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2544537" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328688v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ling Chen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300864" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223085v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gibelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac Trung Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2547244" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223077v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300544" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795264v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goffard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024106v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2505908" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415141v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383437v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01963506v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolja Neuhaus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gladysz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delamarre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566763" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761815v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2287716" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972803v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383527v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383533v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024128v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieyang Jia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2250866" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931317v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Proise" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pardo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Joudrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Njel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842742v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodi&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Laribi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/27thEUPVSEC2012-1BO.9.4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421709v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972798v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695991v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mac&#237;as" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cavanna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madouri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne B&#233;chu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160913" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyhia Tamsaout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2651667" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Tong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Delamarre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric de L&#233;pinau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scaccabarozzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Oehler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR02652J" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669422v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiang-Hung Huang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasidit Toprasertpong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wilkins" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Sugiyama" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.06.037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988730v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Esmaielpour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Giteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ory" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022277" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999785v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavassilas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Michelini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.044035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344166v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Behaghel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tamaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-L Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lombez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ab23d0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344168v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernice Mae F. Yu Jeco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Johnson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaroh Watanabe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3140" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Galvani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bescond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b03178" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aobo Ren" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsianghung Hung" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.201800342" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344169v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Nakano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guillemoles" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.024029" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331941v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Okada" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2018.2866186" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666142v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Liu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2018.2869545" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972817v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Jehl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Almosni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Cojocaru" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2018.1433439" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972838v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Inoue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669428v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassanet Sodabanlu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.56.08MC06" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666352v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2016.2516249" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665787v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rale" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert El-Hajje" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Tamaki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JPE.5.053092" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795259v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3697704" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Messudom" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Macias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3046187" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429216v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2577568" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223077v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300544" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091671v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Miyashita" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2544537" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328688v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ling Chen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300864" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223085v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gibelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac Trung Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2547244" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795264v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goffard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024106v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2505908" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415141v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383437v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01963506v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolja Neuhaus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gladysz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delamarre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566763" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972803v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761815v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2287716" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383533v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383527v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024128v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieyang Jia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2250866" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931317v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Proise" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pardo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Joudrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Njel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842742v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodi&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Laribi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/27thEUPVSEC2012-1BO.9.4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421709v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972798v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>