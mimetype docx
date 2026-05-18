--- v1 (2026-04-09)
+++ v2 (2026-05-18)
@@ -502,161 +502,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general design guideline for strain-balanced quantum-wells toward high-efficiency photovoltaics</w:t>
+                <w:t xml:space="preserve">Optimized operation of quantum dot intermediate-band solar cells deduced from the electronic transport modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hsiang-Hung Huang</w:t>
+                <w:t xml:space="preserve">Nicolas Cavassilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasidit Toprasertpong</w:t>
+                <w:t xml:space="preserve">Daniel Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Wilkins</w:t>
+                <w:t xml:space="preserve">Jean-François Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masakazu Sugiyama</w:t>
+                <w:t xml:space="preserve">Fabienne Michelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 206, pp.655-669. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2020.06.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.044035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669422v1</w:t>
+                <w:t xml:space="preserve">hal-02999785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the spatial distribution of hot carriers in quantum-well structures via hyperspectral luminescence imaging</w:t>
               </w:r>
@@ -770,740 +770,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized operation of quantum dot intermediate-band solar cells deduced from the electronic transport modelling</w:t>
+                <w:t xml:space="preserve">A general design guideline for strain-balanced quantum-wells toward high-efficiency photovoltaics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cavassilas</w:t>
+                <w:t xml:space="preserve">Hsiang-Hung Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Suchet</w:t>
+                <w:t xml:space="preserve">Kasidit Toprasertpong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Guillemoles</w:t>
+                <w:t xml:space="preserve">Matthew Wilkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Michelini</w:t>
+                <w:t xml:space="preserve">Masakazu Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (4), </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 206, pp.655-669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.044035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2020.06.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999785v1</w:t>
+                <w:t xml:space="preserve">hal-04669422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hot-carrier assisted InAs/AlGaAs quantum-dot intermediate-band solar cell</w:t>
+                <w:t xml:space="preserve">Current transport efficiency analysis of multijunction solar cells by luminescence imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Behaghel</w:t>
+                <w:t xml:space="preserve">Hao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Tamaki</w:t>
+                <w:t xml:space="preserve">Bernice Mae F. Yu Jeco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-L Chen</w:t>
+                <w:t xml:space="preserve">Hugh Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Lombez</w:t>
+                <w:t xml:space="preserve">Kentaroh Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6641/ab23d0⟩</w:t>
+              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (10), pp.835-843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pip.3140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344166v1</w:t>
+                <w:t xml:space="preserve">hal-02344168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current transport efficiency analysis of multijunction solar cells by luminescence imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Electron–Phonon Scattering on Optical Properties of CH3NH3PbI3 Hybrid Perovskite Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Galvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Delamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Xu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kentaroh Watanabe</w:t>
+                <w:t xml:space="preserve">Marc Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Michelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pip.3140⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.21487 - 21493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.9b03178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344168v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Electron–Phonon Scattering on Optical Properties of CH3NH3PbI3 Hybrid Perovskite Material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Impact of Electron–Phonon Scattering on Optical Properties of CH 3 NH 3 PbI 3 Hybrid Perovskite Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Galvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Michelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 4, pp.21487 - 21493. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+              <w:t xml:space="preserve">, 2019, 4 (25), pp.21487-21493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsomega.9b03178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988734v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Electron–Phonon Scattering on Optical Properties of CH 3 NH 3 PbI 3 Hybrid Perovskite Material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A hot-carrier assisted InAs/AlGaAs quantum-dot intermediate-band solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Behaghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Tamaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Galvani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amaury Delamarre</w:t>
+                <w:t xml:space="preserve">H-L Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bescond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Michelini</w:t>
+                <w:t xml:space="preserve">P. Rale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.9b03178⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (8), pp.084001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/ab23d0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999773v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially Resolved Identification of Shunt Defects in Thin Film Solar Cells via Current Transport Efficiency Imaging Combined with 3D Finite Element Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aobo Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaqi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1580,51 +1580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Reciprocity Relations in Solar Cells with Voltage-Dependent Carrier Collection: Application to p - i - n Junction Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasidit Toprasertpong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1632,51 +1632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiaki Nakano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masakazu Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1704,1025 +1704,1025 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial impact of a thin tunnel barrier in quantum well intermediate-band solar cell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Analytical optimization of intermediate band systems: Achieving the best of two worlds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Delamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cavassilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Bescond</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Jehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshitaka Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjpv/2018009⟩</w:t>
+              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (10), pp.800-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pip.3020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331941v1</w:t>
+                <w:t xml:space="preserve">hal-01972817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Electronic Ratchet Is Required in Nanostructured Intermediate-Band Solar Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of Current Transport Efficiency Map by Optoelectronic Reciprocity Relation in CdTe Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aobo Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Masakazu Sugiyama</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cai Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8 (6), pp.1553-1559. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 8 (6), pp.1767-1772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2018.2869545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2018.2866186⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01972812v1</w:t>
+                <w:t xml:space="preserve">hal-04666142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Current Transport Efficiency Map by Optoelectronic Reciprocity Relation in CdTe Solar Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hao Xu</w:t>
+                <w:t xml:space="preserve">Material challenges for solar cells in the twenty-first century: directions in emerging technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lili Wu</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Jehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Cojocaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.336-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14686996.2018.1433439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2018.2869545⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04666142v1</w:t>
+                <w:t xml:space="preserve">hal-01972836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical optimization of intermediate band systems: Achieving the best of two worlds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">An Electronic Ratchet Is Required in Nanostructured Intermediate-Band Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Delamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cavassilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshitaka Okada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masakazu Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pip.3020⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (6), pp.1553-1559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2018.2866186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972817v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material challenges for solar cells in the twenty-first century: directions in emerging technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samy Almosni</w:t>
+                <w:t xml:space="preserve">Beneficial impact of a thin tunnel barrier in quantum well intermediate-band solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cavassilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ludmila Cojocaru</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Michelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (1), pp.336-369. </w:t>
+              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14686996.2018.1433439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjpv/2018009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972836v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroluminescence-based quality characterization of quantum wells for solar cell applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effect of low-V/III-ratio metalorganic vapor-phase epitaxy on GaAs solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasidit Toprasertpong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Delamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomoyuki Inoue</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Hassanet Sodabanlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaroh Watanabe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (8S2), pp.08MC06. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7567/JJAP.56.08MC06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972838v1</w:t>
+                <w:t xml:space="preserve">hal-04669428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of low-V/III-ratio metalorganic vapor-phase epitaxy on GaAs solar cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Electroluminescence-based quality characterization of quantum wells for solar cell applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasidit Toprasertpong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoyuki Inoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaroh Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 464, pp.94-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669428v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Demonstration of Optically Determined Solar Cell Current Transport Efficiency Map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaroh Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masakazu Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiaki Nakano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2825,51 +2825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert El-Hajje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryo Tamaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaroh Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photonics for Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (1), pp.053092. </w:t>
@@ -2933,51 +2933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 100 (13), pp.131108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3171,51 +3171,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAs Growth on Graphene Covered Substrate Towards Transferable Thin Films</w:t>
+                <w:t xml:space="preserve">Graphene assisted III-V thin film growth towards substrate recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Macias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomie Messudom</w:t>
@@ -3250,122 +3250,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMBE2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t>
+              <w:t xml:space="preserve">Graphene Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05429216v1</w:t>
+                <w:t xml:space="preserve">hal-05429224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene assisted III-V thin film growth towards substrate recycling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graphene assisted III-V epitaxy towards substrate recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomie Messudom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Macias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naomie Messudom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Cavanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3375,122 +3375,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphene Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05429224v1</w:t>
+                <w:t xml:space="preserve">hal-05429227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene assisted III-V epitaxy towards substrate recycling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GaAs Growth on Graphene Covered Substrate Towards Transferable Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Macias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomie Messudom</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Macias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Cavanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3500,73 +3500,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ICMBE2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05429227v1</w:t>
+                <w:t xml:space="preserve">hal-05429216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of hot carrier thermalization mechanisms in quantum well structures</w:t>
               </w:r>
@@ -3680,243 +3680,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of photo-induced Seebeck coefficient for hot carrier solar cell applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amaury Delamarre</w:t>
+                <w:t xml:space="preserve">Direct growth of III-V nanowire-based top cell for tandem on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric de Lépinau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Scaccabarozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Oehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
+                <w:t xml:space="preserve">Hung-Ling Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th Photovoltaic Specialists Conference (PVSC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Calgary (virtual), Canada. pp.0747-0751, </w:t>
+              <w:t xml:space="preserve">2020 47th IEEE Photovoltaic Specialists Conference (PVSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Calgary (virtual), Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PVSC45281.2020.9300544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PVSC45281.2020.9300864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223077v1</w:t>
+                <w:t xml:space="preserve">hal-03328688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and optical characterization of ultrathin III-V transferred heterostructures for hot-carrier absorbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Giteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaroh Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoya Miyashita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassanet Sodabanlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics, Simulation, and Photonic Engineering of Photovoltaic Devices IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Francisco, France. pp.6, </w:t>
@@ -3948,364 +3948,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct growth of III-V nanowire-based top cell for tandem on Silicon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Oehler</w:t>
+                <w:t xml:space="preserve">Advanced analysis for hot-carriers photoluminescence spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Esmaielpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Giteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hung-Ling Chen</w:t>
+                <w:t xml:space="preserve">François Gibelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dac Trung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 47th IEEE Photovoltaic Specialists Conference (PVSC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PVSC45281.2020.9300864⟩</w:t>
+              <w:t xml:space="preserve">Physics, Simulation, and Photonic Engineering of Photovoltaic Devices IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2547244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328688v1</w:t>
+                <w:t xml:space="preserve">hal-03223085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced analysis for hot-carriers photoluminescence spectrum</w:t>
+                <w:t xml:space="preserve">Determination of photo-induced Seebeck coefficient for hot carrier solar cell applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Esmaielpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Giteau</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dac Trung Nguyen</w:t>
+                <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics, Simulation, and Photonic Engineering of Photovoltaic Devices IX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.9, </w:t>
+              <w:t xml:space="preserve">47th Photovoltaic Specialists Conference (PVSC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Calgary (virtual), Canada. pp.0747-0751, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2547244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PVSC45281.2020.9300544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03223085v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light absorption enhancement in ultra-thin layers for hot-carrier solar cells: first developments towards the experimental demonstration of an enhanced hot-carrier effect with light trapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Giteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaroh Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoya Miyashita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassanet Sodabanlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Goffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4360,77 +4360,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light absorption enhancement in ultra-thin layers for hot-carrier solar cells: first developments towards the experimental demonstration of an enhanced hot-carrier effect with light trapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Giteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaroh Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoya Miyashita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassanet Sodabanlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Goffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4494,77 +4494,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light absorption enhancement in ultra-thin layers for hot-carrier solar cells: first developments towards the experimental demonstration of an enhanced hot-carrier effect with light trapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Giteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaroh Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoya Miyashita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassanet Sodabanlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Goffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4628,77 +4628,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIS STRUCTURES FOR SOLAR CELLS PERIMETER PASSIVATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassanet Sodabanlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaroh Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masakazu Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4883,90 +4883,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic ratchets as necessary stepping stones for new PV concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cavassilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshitaka Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUPVSEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium</w:t>
@@ -5008,90 +5008,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-ideal nanostructured intermediate band solar cells with an electronic ratchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masakazu Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cavassilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshitaka Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics, Simulation, and Photonic Engineering of Photovoltaic Devices VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Francisco, France. </w:t>
@@ -5123,277 +5123,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENERALIZED RECIPROCITY RELATION IN P-I-N JUNCTION SOLAR CELLS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic ratchets as necessary stepping stones for new PV concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Delamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasidit Toprasertpong</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Guillemoles</w:t>
+                <w:t xml:space="preserve">Daniel Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cavassilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Jehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshitaka Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th EUPVSEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383533v1</w:t>
+                <w:t xml:space="preserve">hal-02383527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic ratchets as necessary stepping stones for new PV concepts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GENERALIZED RECIPROCITY RELATION IN P-I-N JUNCTION SOLAR CELLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasidit Toprasertpong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yoshitaka Okada</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kentaroh Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiaki Nakano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th EUPVSEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383527v1</w:t>
+                <w:t xml:space="preserve">hal-02383533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of multi-junction solar cells by mapping of the carrier transport efficiency using luminescence emission</w:t>
               </w:r>
@@ -5418,64 +5418,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieyang Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaroh Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masakazu Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, San Francisco, United States. pp.100990Z, </w:t>
@@ -5804,51 +5804,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif a Semi-Conducteur Avec Structure De Passivation Des Surfaces Recombinantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5924,90 +5924,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An electronic ratchet is required in nanostructured intermediate band solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cavassilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshitaka Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masakazu Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6198,51 +6198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695991v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mac&#237;as" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cavanna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madouri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne B&#233;chu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160913" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyhia Tamsaout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2651667" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Tong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Delamarre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric de L&#233;pinau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scaccabarozzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Oehler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR02652J" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669422v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiang-Hung Huang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasidit Toprasertpong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wilkins" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Sugiyama" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.06.037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988730v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Esmaielpour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Giteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ory" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022277" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999785v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavassilas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Michelini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.044035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344166v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Behaghel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tamaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-L Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lombez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ab23d0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344168v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernice Mae F. Yu Jeco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Johnson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaroh Watanabe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3140" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Galvani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bescond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b03178" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aobo Ren" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsianghung Hung" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.201800342" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344169v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Nakano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guillemoles" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.024029" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331941v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Okada" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2018.2866186" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666142v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Liu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2018.2869545" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972817v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Jehl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972836v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Almosni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Cojocaru" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2018.1433439" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972838v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Inoue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669428v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassanet Sodabanlu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.56.08MC06" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666352v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2016.2516249" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665787v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rale" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert El-Hajje" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Tamaki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JPE.5.053092" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795259v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3697704" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Messudom" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Macias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3046187" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429216v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2577568" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223077v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300544" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091671v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Miyashita" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2544537" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328688v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ling Chen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300864" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223085v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gibelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac Trung Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2547244" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795264v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goffard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024106v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2505908" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415141v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383437v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01963506v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolja Neuhaus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gladysz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delamarre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566763" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972803v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761815v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2287716" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383533v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383527v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024128v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieyang Jia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2250866" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931317v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Proise" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pardo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Joudrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Njel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842742v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodi&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Laribi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/27thEUPVSEC2012-1BO.9.4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421709v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972798v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695991v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mac&#237;as" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cavanna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madouri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne B&#233;chu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160913" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyhia Tamsaout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2651667" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Tong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Delamarre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric de L&#233;pinau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scaccabarozzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Oehler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR02652J" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999785v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavassilas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suchet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Michelini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.044035" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988730v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Esmaielpour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Giteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ory" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022277" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669422v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiang-Hung Huang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasidit Toprasertpong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wilkins" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Sugiyama" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.06.037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344168v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernice Mae F. Yu Jeco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Johnson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaroh Watanabe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3140" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Galvani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bescond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b03178" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999773v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344166v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Behaghel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tamaki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-L Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lombez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ab23d0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aobo Ren" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsianghung Hung" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.201800342" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344169v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Nakano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guillemoles" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.024029" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Jehl" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Okada" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666142v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2018.2869545" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972836v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Almosni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Cojocaru" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2018.1433439" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972812v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2018.2866186" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331941v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669428v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassanet Sodabanlu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.56.08MC06" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972838v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Inoue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666352v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2016.2516249" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665787v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rale" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert El-Hajje" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Tamaki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JPE.5.053092" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795259v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3697704" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Messudom" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Macias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3046187" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429227v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429216v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2577568" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328688v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ling Chen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300864" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091671v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Miyashita" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2544537" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223085v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gibelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac Trung Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2547244" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223077v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300544" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795264v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goffard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024106v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2505908" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415141v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383437v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01963506v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolja Neuhaus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gladysz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delamarre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566763" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972803v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761815v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2287716" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383527v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383533v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024128v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieyang Jia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2250866" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931317v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Proise" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pardo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Joudrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Njel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842742v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodi&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Laribi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/27thEUPVSEC2012-1BO.9.4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421709v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972798v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>