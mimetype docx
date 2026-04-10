--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -1130,338 +1130,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces de discussion : un vecteur de régulation des paradoxes de la Nouvelle Gestion Publique ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les paradoxes organisationnels et le déploiement des outils de gestion : leçons issues de deux études de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+                <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Oiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 107 (1), </w:t>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/grhu.107.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/fcs.2890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01860347v1</w:t>
+                <w:t xml:space="preserve">hal-01928995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser la fabrique de la recherche en sciences de gestion à travers la fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, D'écrire le qualitatif, 24 (57), pp.179-193. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rips1.057.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paradoxes organisationnels et le déploiement des outils de gestion : leçons issues de deux études de cas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
+                <w:t xml:space="preserve">Les espaces de discussion : un vecteur de régulation des paradoxes de la Nouvelle Gestion Publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Oiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/fcs.2890⟩</w:t>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.107.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01928995v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradoxes, modes de régulation et perspectives théoriques</w:t>
               </w:r>
@@ -1473,51 +1473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Oiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 44 (274), pp.71-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1545,235 +1545,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La technologie-totem : les technologies de l’information créatrices d’identité métier chez les chercheurs en entreprise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un travail a soi. Repères pour un management de l’appropriation du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dudézert</w:t>
+                <w:t xml:space="preserve">Johan Glaisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bossard-Préchoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amaury Grimand</w:t>
+                <w:t xml:space="preserve">Anouk Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43 (267), pp.45-63. </w:t>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (2), pp.95-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rfg.2017.00155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/grh.172.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144743v1</w:t>
+                <w:t xml:space="preserve">hal-03694821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un travail a soi. Repères pour un management de l’appropriation du travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La technologie-totem : les technologies de l’information créatrices d’identité métier chez les chercheurs en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dudézert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bossard-Préchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anouk Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">@GRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (2), pp.95-119. </w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (267), pp.45-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/grh.172.0095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2017.00155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694821v1</w:t>
+                <w:t xml:space="preserve">hal-02144743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prolifération des outils de gestion : quel espace pour les acteurs entre contrainte et habilitation ?</w:t>
               </w:r>
@@ -1947,313 +1947,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01224530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrain and Empower: The Dual Dimension of Control Tools</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La gestion des ressources humaines dans les PME en hypercroissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (2), pp.9-37. </w:t>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (3-4), pp.89-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cca.202.0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1024520ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940529v1</w:t>
+                <w:t xml:space="preserve">hal-04472322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manager les paradoxes de la RSE : le déploiement de la norme ISO 26000 dans une ETI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constrain and Empower: The Dual Dimension of Control Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schäfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.240.133-148⟩</w:t>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (2), pp.9-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.202.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131749v1</w:t>
+                <w:t xml:space="preserve">hal-01940529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des ressources humaines dans les PME en hypercroissance</w:t>
+                <w:t xml:space="preserve">Manager les paradoxes de la RSE : le déploiement de la norme ISO 26000 dans une ETI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schäfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (3-4), pp.89-115. </w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (240), pp.133-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1024520ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rfg.240.133-148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472322v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La GPEC : de la loi aux pratiques RH – identification de quatre idéaux-types</w:t>
               </w:r>
@@ -2579,239 +2579,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00682039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study in knowledge sharing: lessons from the IT department of a French car manufacturer</w:t>
+                <w:t xml:space="preserve">A case study in knowledge sharing: lessons from the information technology department of a French car manufacturer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Luciana Castro Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eléonore Mounoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amaury Grimand</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 7 (1)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 7 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJATM.2007.013380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231070v1</w:t>
+                <w:t xml:space="preserve">hal-03182831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case study in knowledge sharing: lessons from the information technology department of a French car manufacturer</w:t>
+                <w:t xml:space="preserve">Case study in knowledge sharing: lessons from the IT department of a French car manufacturer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eléonore Mounoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Luciana Castro Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 7 (1), pp.1-16. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 7 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJATM.2007.013380⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03182831v1</w:t>
+                <w:t xml:space="preserve">hal-01231070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management stratégique et dynamiques d'appropriation des outils de gestion : proposition d'une grille de lecture</w:t>
               </w:r>
@@ -2959,51 +2959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser le changement institutionnel à travers la perspective &amp;quot;as-practice&amp;quot; : retour sur la trajectoire d'une démarche RSE au sein de Fleury-Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schafer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3922,77 +3922,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer les paradoxes organisationnels en construisant du sens lors d’une conduite paradoxale du changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schäfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> XXVIIème Conférence de l'Association Internationale de Management Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4043,51 +4043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Oiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st EGOS ( European Group for Organizational Studies) Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ALBA Graduate Business School, Jul 2015, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4106,178 +4106,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le territoire, nouvel espace d'action et d'apprentissage pour la GPEC : une étude de cas longitudinale</w:t>
+                <w:t xml:space="preserve">La violence symbolique des outils de gestion : quel espace pour les acteurs entre contrainte et habilitation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche AGRH du Groupe de Recherche Thématique GRH et Territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE Montpellier - Université Montpellier 2, Jun 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque Institut Psychanalyse &amp; Management (IPM) - "Contours et contournements du risque psychosocial"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FBS - Campus de Poitiers, Nov 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475792v1</w:t>
+                <w:t xml:space="preserve">hal-04475746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La violence symbolique des outils de gestion : quel espace pour les acteurs entre contrainte et habilitation ?</w:t>
+                <w:t xml:space="preserve">Le territoire, nouvel espace d'action et d'apprentissage pour la GPEC : une étude de cas longitudinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Institut Psychanalyse &amp; Management (IPM) - "Contours et contournements du risque psychosocial"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FBS - Campus de Poitiers, Nov 2013, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journée de recherche AGRH du Groupe de Recherche Thématique GRH et Territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Montpellier - Université Montpellier 2, Jun 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475746v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les figures de la production et de l'appropriation des connaissances en GRH</w:t>
               </w:r>
@@ -4522,51 +4522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Oiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilités et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Grenoble, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4742,51 +4742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modes d'appropriation de la RSE et leurs impacts sur la fonction Ressources Humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 21ème congrès de l'AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGRH, Nov 2010, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5238,90 +5238,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude de cas sur le partage des connaissances : la Direction des Systèmes d'Information d'un constructeur automobile face à l'évolution des TIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Castro Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciana Castro Gonçalves</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eléonore Mounoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 12ème Conférence de l'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5441,51 +5441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des acteurs et des dispositifs de gestion dans la construction des apprentissages stratégiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS 2000 : 9ème conférence de l'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5687,252 +5687,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxes organisationnels : quelles stratégies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Management des paradoxes: Compétences, performances et outils de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brulhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Krohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 44 (274), pp.Juin-Juillet, 2018, Numéro spécial</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 44 (270), pp.65 - 69, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2018.00212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940542v1</w:t>
+                <w:t xml:space="preserve">hal-01905918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management des paradoxes: Compétences, performances et outils de gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Brulhart</w:t>
+                <w:t xml:space="preserve">Paradoxes organisationnels : quelles stratégies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 44 (270), pp.65 - 69, 2018, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 44 (274), pp.Juin-Juillet, 2018, Numéro spécial</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rfg.2018.00212⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01905918v1</w:t>
+                <w:t xml:space="preserve">hal-01940542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6845,51 +6845,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB30DBA4"/>
+    <w:nsid w:val="4B349C63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7076,51 +7076,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amaury-grimand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-2201-4612" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068862946" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321514v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aggoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Akdag" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Amaazoul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ataman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0171" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05067814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coetard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pihel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.74" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819084v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cucharero Atienza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.054.0004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Barlatier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burger-Helmchen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ayerbe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupou&#235;t" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.8888" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467914v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.303.105-124" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439385v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Anton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Becuwe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boespflug" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.070.0133" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417311v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.091.0037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03781542v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.191.0047" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.107.0003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716177v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.057.0179" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928995v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ragaigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2890" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J2G6RP2M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00265" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144743v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bossard-Pr&#233;choux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00155" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03694821v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Glaisner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Grevin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.172.0095" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.112.0173" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224530v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouricou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8551.12099" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LRQH6859-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940529v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.202.0009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131749v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandangeon-Derumez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sch&#228;fer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.240.133-148" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472322v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024520ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446291v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colomer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Fayolle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fleury" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.112.0004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153405v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bessire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.054.0053" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682039v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231070v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mounoud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Castro Gon&#231;alves" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182831v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2007.013380" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675773v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dechamp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Goy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.009.0181" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433307v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schafer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826373v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464592v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474074v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152842v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pihel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Roupnel-Fuentes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476555v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475671v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ndiaye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145763v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143513v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765040v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474481v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475792v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Martin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475746v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476347v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949075v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471529v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690940v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473832v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470547v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471819v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475392v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472078v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472102v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476524v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier De Vaujany" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468069v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475519v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475666v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Asquin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472799v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475794v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472196v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tannery" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940542v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905918v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brulhart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00212" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05413999v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Co&#1105;tard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472523v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Sustainability-Accounting-Management-Control-and-Reporting-A-European/Baret-Songini-Pistoni/p/book/9781032169507" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471503v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/philosophie-et-outils-de-gestion/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472572v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476039v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476397v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676027v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Levy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069358v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476353v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Malaquin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amaury-grimand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-2201-4612" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068862946" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321514v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aggoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Akdag" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Amaazoul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ataman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0171" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05067814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coetard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pihel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.74" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819084v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cucharero Atienza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.054.0004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Barlatier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burger-Helmchen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ayerbe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupou&#235;t" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.8888" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467914v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.303.105-124" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439385v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Anton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Becuwe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boespflug" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.070.0133" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417311v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.091.0037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03781542v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.191.0047" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ragaigne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2890" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J2G6RP2M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716177v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.057.0179" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860347v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.107.0003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00265" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03694821v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Glaisner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Grevin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.172.0095" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144743v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bossard-Pr&#233;choux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00155" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.112.0173" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224530v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouricou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8551.12099" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LRQH6859-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472322v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024520ar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940529v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.202.0009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131749v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandangeon-Derumez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sch&#228;fer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.240.133-148" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446291v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colomer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Fayolle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fleury" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.112.0004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153405v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bessire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.054.0053" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682039v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182831v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Castro Gon&#231;alves" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mounoud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2007.013380" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675773v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dechamp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Goy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.009.0181" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433307v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schafer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826373v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464592v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474074v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152842v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pihel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Roupnel-Fuentes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476555v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475671v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ndiaye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145763v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143513v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765040v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474481v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475746v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475792v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476347v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949075v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471529v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690940v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473832v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470547v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471819v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475392v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472078v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472102v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476524v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier De Vaujany" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468069v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475519v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475666v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Asquin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472799v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475794v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472196v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tannery" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905918v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brulhart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00212" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940542v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05413999v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Co&#1105;tard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472523v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Sustainability-Accounting-Management-Control-and-Reporting-A-European/Baret-Songini-Pistoni/p/book/9781032169507" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471503v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/philosophie-et-outils-de-gestion/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472572v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476039v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476397v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676027v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Levy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069358v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476353v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Malaquin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>