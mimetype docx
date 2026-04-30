--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -766,274 +766,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces de concertation comme levier de prise en charge des paradoxes de l’action publique en contexte de projet</w:t>
+                <w:t xml:space="preserve">Piloter le changement par un projet sur les valeurs managériales : contribution des espaces de concertation comme instrument de gestion et d’innovation de l’action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bellini</w:t>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Becuwe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rips1.070.0133⟩</w:t>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.37 à 57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.091.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439385v1</w:t>
+                <w:t xml:space="preserve">hal-03417311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piloter le changement par un projet sur les valeurs managériales : contribution des espaces de concertation comme instrument de gestion et d’innovation de l’action publique</w:t>
+                <w:t xml:space="preserve">Les espaces de concertation comme levier de prise en charge des paradoxes de l’action publique en contexte de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Becuwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Becuwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et management public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (1), pp.37 à 57. </w:t>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. XXVII (1), pp.133-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gmp.091.0037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rips1.070.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03417311v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation entre santé au travail du dirigeant et santé de l’entreprise : une approche par le travail réel et les paradoxes</w:t>
               </w:r>
@@ -1130,394 +1130,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paradoxes organisationnels et le déploiement des outils de gestion : leçons issues de deux études de cas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Repenser la fabrique de la recherche en sciences de gestion à travers la fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ewan Oiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/fcs.2890⟩</w:t>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, D'écrire le qualitatif, 24 (57), pp.179-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rips1.057.0179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928995v1</w:t>
+                <w:t xml:space="preserve">hal-03716177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser la fabrique de la recherche en sciences de gestion à travers la fiction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les espaces de discussion : un vecteur de régulation des paradoxes de la Nouvelle Gestion Publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rips1.057.0179⟩</w:t>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.107.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716177v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces de discussion : un vecteur de régulation des paradoxes de la Nouvelle Gestion Publique ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+                <w:t xml:space="preserve">Les paradoxes organisationnels et le déploiement des outils de gestion : leçons issues de deux études de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Oiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.2890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/grhu.107.0003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01860347v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradoxes, modes de régulation et perspectives théoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Oiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 44 (274), pp.71-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1545,235 +1545,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un travail a soi. Repères pour un management de l’appropriation du travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La technologie-totem : les technologies de l’information créatrices d’identité métier chez les chercheurs en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dudézert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bossard-Préchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anouk Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">@GRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (2), pp.95-119. </w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (267), pp.45-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/grh.172.0095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2017.00155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694821v1</w:t>
+                <w:t xml:space="preserve">hal-02144743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La technologie-totem : les technologies de l’information créatrices d’identité métier chez les chercheurs en entreprise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un travail a soi. Repères pour un management de l’appropriation du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dudézert</w:t>
+                <w:t xml:space="preserve">Johan Glaisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bossard-Préchoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amaury Grimand</w:t>
+                <w:t xml:space="preserve">Anouk Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43 (267), pp.45-63. </w:t>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (2), pp.95-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rfg.2017.00155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/grh.172.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144743v1</w:t>
+                <w:t xml:space="preserve">hal-03694821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prolifération des outils de gestion : quel espace pour les acteurs entre contrainte et habilitation ?</w:t>
               </w:r>
@@ -1947,356 +1947,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01224530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des ressources humaines dans les PME en hypercroissance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constrain and Empower: The Dual Dimension of Control Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (3-4), pp.89-115. </w:t>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (2), pp.9-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1024520ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cca.202.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04472322v1</w:t>
+                <w:t xml:space="preserve">hal-01940529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrain and Empower: The Dual Dimension of Control Tools</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manager les paradoxes de la RSE : le déploiement de la norme ISO 26000 dans une ETI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schäfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cca.202.0009⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (240), pp.133-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.240.133-148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940529v1</w:t>
+                <w:t xml:space="preserve">hal-01131749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manager les paradoxes de la RSE : le déploiement de la norme ISO 26000 dans une ETI</w:t>
+                <w:t xml:space="preserve">La gestion des ressources humaines dans les PME en hypercroissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schäfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 40 (240), pp.133-148. </w:t>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (3-4), pp.89-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rfg.240.133-148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1024520ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131749v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La GPEC : de la loi aux pratiques RH – identification de quatre idéaux-types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Oiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2624,51 +2624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Mounoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 7 (1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2959,51 +2959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser le changement institutionnel à travers la perspective &amp;quot;as-practice&amp;quot; : retour sur la trajectoire d'une démarche RSE au sein de Fleury-Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schafer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3333,191 +3333,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puissance et paradoxes de la métaphore de l’entreprise libérée</w:t>
+                <w:t xml:space="preserve">« Les bonnes raisons de se former ».Analyse exploratoire d’un dispositif de formation interne visant à soutenir les reconversions professionnelles dans le cadre des transformations de l’entreprise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Roupnel-Fuentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 31ème Congrès de l'AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">32ème Congrès de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474074v1</w:t>
+                <w:t xml:space="preserve">hal-04152842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les bonnes raisons de se former ».Analyse exploratoire d’un dispositif de formation interne visant à soutenir les reconversions professionnelles dans le cadre des transformations de l’entreprise.</w:t>
+                <w:t xml:space="preserve">Puissance et paradoxes de la métaphore de l’entreprise libérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuella Roupnel-Fuentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Congrès de l'AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Actes du 31ème Congrès de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152842v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé au travail des dirigeants : Une approche par le travail réel et les paradoxes</w:t>
               </w:r>
@@ -3687,312 +3687,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piloter le changement par un projet sur les valeurs managériales: contribution des espaces de concertation comme un instrument de gestion et d'innovation de l'action publique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Les espaces de concertation comme levier de prise en charge des paradoxes de l’action publique. Le cas du déploiement d’un projet structurant au sein du pôle santé-seniors d’une collectivité locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Becuwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Becuwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Biarritz, France</w:t>
+              <w:t xml:space="preserve">XXIXe congrès de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145763v1</w:t>
+                <w:t xml:space="preserve">hal-02143513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces de concertation comme levier de prise en charge des paradoxes de l’action publique. Le cas du déploiement d’un projet structurant au sein du pôle santé-seniors d’une collectivité locale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Piloter le changement par un projet sur les valeurs managériales: contribution des espaces de concertation comme un instrument de gestion et d'innovation de l'action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Becuwe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXe congrès de l'AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143513v1</w:t>
+                <w:t xml:space="preserve">hal-02145763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer les paradoxes organisationnels en construisant du sens lors d’une conduite paradoxale du changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schäfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> XXVIIème Conférence de l'Association Internationale de Management Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4030,64 +4030,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is ambidexterity a way of managing paradoxes? Lessons from a multiple-case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Oiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st EGOS ( European Group for Organizational Studies) Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ALBA Graduate Business School, Jul 2015, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4175,437 +4175,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le territoire, nouvel espace d'action et d'apprentissage pour la GPEC : une étude de cas longitudinale</w:t>
+                <w:t xml:space="preserve">Les figures de la production et de l'appropriation des connaissances en GRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche AGRH du Groupe de Recherche Thématique GRH et Territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE Montpellier - Université Montpellier 2, Jun 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Actes du 23ème Congrès de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475792v1</w:t>
+                <w:t xml:space="preserve">hal-04476347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les figures de la production et de l'appropriation des connaissances en GRH</w:t>
+                <w:t xml:space="preserve">Le territoire, nouvel espace d'action et d'apprentissage pour la GPEC : une étude de cas longitudinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 23ème Congrès de l'AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de recherche AGRH du Groupe de Recherche Thématique GRH et Territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Montpellier - Université Montpellier 2, Jun 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04476347v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategizing through visual representations: sensemaking practices at work in a real estate project</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LES VERTUS HABILITANTES ET CONTRAIGNANTES DU CONTROLE : UNE COMPARAISON DE DEUX ETUDES DE CAS DE TRANSFORMATION DES OUTILS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">la Strategic Management Society (SMS) conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Comptabilités et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Grenoble, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00949075v1</w:t>
+                <w:t xml:space="preserve">hal-00690940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique d'appropriation des accords GPEC et ses effets sur le système de GRH : réflexions issues d'une étude de cas longitudinale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strategizing through visual representations: sensemaking practices at work in a real estate project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouricou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 23ème Congrès de l'AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISAM-IAE Nancy et ICN Business School, Sep 2012, Nancy, France</w:t>
+              <w:t xml:space="preserve">la Strategic Management Society (SMS) conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471529v1</w:t>
+                <w:t xml:space="preserve">halshs-00949075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES VERTUS HABILITANTES ET CONTRAIGNANTES DU CONTROLE : UNE COMPARAISON DE DEUX ETUDES DE CAS DE TRANSFORMATION DES OUTILS</w:t>
+                <w:t xml:space="preserve">La dynamique d'appropriation des accords GPEC et ses effets sur le système de GRH : réflexions issues d'une étude de cas longitudinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilités et innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Grenoble, France. pp.cd-rom</w:t>
+              <w:t xml:space="preserve">Actes du 23ème Congrès de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISAM-IAE Nancy et ICN Business School, Sep 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690940v1</w:t>
+                <w:t xml:space="preserve">hal-04471529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique de croissance des PME et les tensions induites sur la fonction ressources humaines : une étude comparative de cas</w:t>
               </w:r>
@@ -4742,51 +4742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modes d'appropriation de la RSE et leurs impacts sur la fonction Ressources Humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 21ème congrès de l'AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGRH, Nov 2010, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5012,178 +5012,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'émergence des mythes gestionnaires : une déconstruction du Knowledge Management à travers la philosophie de Roland Barthes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moving towards appropriability of academic knowledge: a post-actionalist perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier De Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 14ème Conférence de l'AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Angers (FR), France</w:t>
+              <w:t xml:space="preserve">EURAM, Track n°28 : “Design, Collaboration and Relevance in Management Research”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04472102v1</w:t>
+                <w:t xml:space="preserve">hal-04476524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving towards appropriability of academic knowledge: a post-actionalist perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'émergence des mythes gestionnaires : une déconstruction du Knowledge Management à travers la philosophie de Roland Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM, Track n°28 : “Design, Collaboration and Relevance in Management Research”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Actes de la 14ème Conférence de l'AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04476524v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation des compétences: paradoxes et faux-semblants d'une instrumentation</w:t>
               </w:r>
@@ -5277,51 +5277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Mounoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 12ème Conférence de l'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5441,51 +5441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des acteurs et des dispositifs de gestion dans la construction des apprentissages stratégiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS 2000 : 9ème conférence de l'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5687,252 +5687,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management des paradoxes: Compétences, performances et outils de gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Brulhart</w:t>
+                <w:t xml:space="preserve">Paradoxes organisationnels : quelles stratégies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 44 (270), pp.65 - 69, 2018, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 44 (274), pp.Juin-Juillet, 2018, Numéro spécial</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905918v1</w:t>
+                <w:t xml:space="preserve">hal-01940542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxes organisationnels : quelles stratégies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Management des paradoxes: Compétences, performances et outils de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brulhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Krohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 44 (274), pp.Juin-Juillet, 2018, Numéro spécial</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 44 (270), pp.65 - 69, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2018.00212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940542v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5976,51 +5976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coёtard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pihel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles recherches en Égalité, Diversité et Inclusion. Tendances contemporaines et sujets émergents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS éditions, pp.145-166, 2025, 978-2-38630-284-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6693,51 +6693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Oiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cerege &amp; Groupe Alpha. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6845,51 +6845,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B349C63"/>
+    <w:nsid w:val="D02E57DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7076,51 +7076,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amaury-grimand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-2201-4612" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068862946" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321514v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aggoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Akdag" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Amaazoul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ataman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0171" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05067814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coetard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pihel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.74" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819084v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cucharero Atienza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.054.0004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Barlatier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burger-Helmchen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ayerbe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupou&#235;t" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.8888" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467914v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.303.105-124" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439385v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Anton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Becuwe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boespflug" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.070.0133" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417311v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.091.0037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03781542v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.191.0047" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ragaigne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2890" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J2G6RP2M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716177v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.057.0179" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860347v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.107.0003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00265" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03694821v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Glaisner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Grevin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.172.0095" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144743v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bossard-Pr&#233;choux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00155" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.112.0173" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224530v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouricou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8551.12099" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LRQH6859-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472322v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024520ar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940529v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.202.0009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131749v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandangeon-Derumez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sch&#228;fer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.240.133-148" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446291v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colomer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Fayolle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fleury" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.112.0004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153405v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bessire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.054.0053" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682039v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182831v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Castro Gon&#231;alves" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mounoud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2007.013380" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675773v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dechamp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Goy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.009.0181" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433307v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schafer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826373v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464592v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474074v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152842v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pihel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Roupnel-Fuentes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476555v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475671v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ndiaye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145763v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143513v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765040v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474481v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475746v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475792v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476347v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949075v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471529v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690940v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473832v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470547v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471819v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475392v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472078v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472102v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476524v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier De Vaujany" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468069v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475519v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475666v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Asquin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472799v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475794v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472196v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tannery" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905918v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brulhart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00212" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940542v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05413999v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Co&#1105;tard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472523v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Sustainability-Accounting-Management-Control-and-Reporting-A-European/Baret-Songini-Pistoni/p/book/9781032169507" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471503v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/philosophie-et-outils-de-gestion/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472572v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476039v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476397v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676027v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Levy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069358v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476353v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Malaquin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amaury-grimand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-2201-4612" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068862946" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321514v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aggoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Akdag" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Amaazoul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ataman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0171" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05067814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coetard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pihel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.74" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819084v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cucharero Atienza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.054.0004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Barlatier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burger-Helmchen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ayerbe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupou&#235;t" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.8888" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467914v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.303.105-124" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417311v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Anton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boespflug" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Becuwe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.091.0037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.070.0133" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03781542v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.191.0047" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.057.0179" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.107.0003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928995v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ragaigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2890" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J2G6RP2M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00265" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144743v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bossard-Pr&#233;choux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00155" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03694821v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Glaisner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Grevin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.172.0095" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.112.0173" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224530v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouricou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8551.12099" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LRQH6859-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940529v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.202.0009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131749v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandangeon-Derumez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sch&#228;fer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.240.133-148" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472322v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024520ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446291v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colomer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Fayolle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fleury" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.112.0004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153405v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bessire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.054.0053" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682039v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182831v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Castro Gon&#231;alves" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mounoud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2007.013380" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675773v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dechamp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Goy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.009.0181" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433307v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schafer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826373v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464592v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pihel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Roupnel-Fuentes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474074v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476555v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475671v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ndiaye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143513v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145763v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765040v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474481v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475746v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476347v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475792v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Martin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690940v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949075v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471529v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473832v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470547v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471819v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475392v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472078v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476524v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier De Vaujany" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472102v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468069v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475519v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475666v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Asquin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472799v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475794v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472196v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tannery" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940542v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905918v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brulhart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00212" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05413999v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Co&#1105;tard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472523v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Sustainability-Accounting-Management-Control-and-Reporting-A-European/Baret-Songini-Pistoni/p/book/9781032169507" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471503v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/philosophie-et-outils-de-gestion/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472572v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476039v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476397v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676027v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Levy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069358v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476353v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Malaquin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>