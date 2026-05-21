--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -766,274 +766,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piloter le changement par un projet sur les valeurs managériales : contribution des espaces de concertation comme instrument de gestion et d’innovation de l’action publique</w:t>
+                <w:t xml:space="preserve">Les espaces de concertation comme levier de prise en charge des paradoxes de l’action publique en contexte de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Becuwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Becuwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et management public</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gmp.091.0037⟩</w:t>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. XXVII (1), pp.133-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rips1.070.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03417311v1</w:t>
+                <w:t xml:space="preserve">hal-03439385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces de concertation comme levier de prise en charge des paradoxes de l’action publique en contexte de projet</w:t>
+                <w:t xml:space="preserve">Piloter le changement par un projet sur les valeurs managériales : contribution des espaces de concertation comme instrument de gestion et d’innovation de l’action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bellini</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Becuwe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Vol. XXVII (1), pp.133-155. </w:t>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.37 à 57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rips1.070.0133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gmp.091.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439385v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation entre santé au travail du dirigeant et santé de l’entreprise : une approche par le travail réel et les paradoxes</w:t>
               </w:r>
@@ -1130,394 +1130,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser la fabrique de la recherche en sciences de gestion à travers la fiction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les espaces de discussion : un vecteur de régulation des paradoxes de la Nouvelle Gestion Publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rips1.057.0179⟩</w:t>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.107.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716177v1</w:t>
+                <w:t xml:space="preserve">hal-01860347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces de discussion : un vecteur de régulation des paradoxes de la Nouvelle Gestion Publique ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+                <w:t xml:space="preserve">Les paradoxes organisationnels et le déploiement des outils de gestion : leçons issues de deux études de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Oiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/grhu.107.0003⟩</w:t>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.2890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860347v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paradoxes organisationnels et le déploiement des outils de gestion : leçons issues de deux études de cas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Repenser la fabrique de la recherche en sciences de gestion à travers la fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ewan Oiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, D'écrire le qualitatif, 24 (57), pp.179-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rips1.057.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/fcs.2890⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01928995v1</w:t>
+                <w:t xml:space="preserve">hal-03716177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradoxes, modes de régulation et perspectives théoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Oiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 44 (274), pp.71-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1545,235 +1545,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La technologie-totem : les technologies de l’information créatrices d’identité métier chez les chercheurs en entreprise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un travail a soi. Repères pour un management de l’appropriation du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dudézert</w:t>
+                <w:t xml:space="preserve">Johan Glaisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bossard-Préchoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amaury Grimand</w:t>
+                <w:t xml:space="preserve">Anouk Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43 (267), pp.45-63. </w:t>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (2), pp.95-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rfg.2017.00155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/grh.172.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144743v1</w:t>
+                <w:t xml:space="preserve">hal-03694821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un travail a soi. Repères pour un management de l’appropriation du travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La technologie-totem : les technologies de l’information créatrices d’identité métier chez les chercheurs en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dudézert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bossard-Préchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anouk Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">@GRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (2), pp.95-119. </w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (267), pp.45-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/grh.172.0095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2017.00155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694821v1</w:t>
+                <w:t xml:space="preserve">hal-02144743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prolifération des outils de gestion : quel espace pour les acteurs entre contrainte et habilitation ?</w:t>
               </w:r>
@@ -1947,131 +1947,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01224530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrain and Empower: The Dual Dimension of Control Tools</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La gestion des ressources humaines dans les PME en hypercroissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (2), pp.9-37. </w:t>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (3-4), pp.89-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cca.202.0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1024520ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940529v1</w:t>
+                <w:t xml:space="preserve">hal-04472322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manager les paradoxes de la RSE : le déploiement de la norme ISO 26000 dans une ETI</w:t>
               </w:r>
@@ -2155,148 +2129,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des ressources humaines dans les PME en hypercroissance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constrain and Empower: The Dual Dimension of Control Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (3-4), pp.89-115. </w:t>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (2), pp.9-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1024520ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cca.202.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04472322v1</w:t>
+                <w:t xml:space="preserve">hal-01940529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La GPEC : de la loi aux pratiques RH – identification de quatre idéaux-types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Oiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2579,239 +2579,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00682039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case study in knowledge sharing: lessons from the information technology department of a French car manufacturer</w:t>
+                <w:t xml:space="preserve">Case study in knowledge sharing: lessons from the IT department of a French car manufacturer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eléonore Mounoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Luciana Castro Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 7 (1), pp.1-16. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 7 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182831v1</w:t>
+                <w:t xml:space="preserve">hal-01231070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study in knowledge sharing: lessons from the IT department of a French car manufacturer</w:t>
+                <w:t xml:space="preserve">A case study in knowledge sharing: lessons from the information technology department of a French car manufacturer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Luciana Castro Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eléonore Mounoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amaury Grimand</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 7 (1)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 7 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJATM.2007.013380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231070v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management stratégique et dynamiques d'appropriation des outils de gestion : proposition d'une grille de lecture</w:t>
               </w:r>
@@ -3333,191 +3333,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les bonnes raisons de se former ».Analyse exploratoire d’un dispositif de formation interne visant à soutenir les reconversions professionnelles dans le cadre des transformations de l’entreprise.</w:t>
+                <w:t xml:space="preserve">Puissance et paradoxes de la métaphore de l’entreprise libérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuella Roupnel-Fuentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Congrès de l'AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Actes du 31ème Congrès de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152842v1</w:t>
+                <w:t xml:space="preserve">hal-04474074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puissance et paradoxes de la métaphore de l’entreprise libérée</w:t>
+                <w:t xml:space="preserve">« Les bonnes raisons de se former ».Analyse exploratoire d’un dispositif de formation interne visant à soutenir les reconversions professionnelles dans le cadre des transformations de l’entreprise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Roupnel-Fuentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 31ème Congrès de l'AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">32ème Congrès de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474074v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé au travail des dirigeants : Une approche par le travail réel et les paradoxes</w:t>
               </w:r>
@@ -3687,256 +3687,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces de concertation comme levier de prise en charge des paradoxes de l’action publique. Le cas du déploiement d’un projet structurant au sein du pôle santé-seniors d’une collectivité locale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Piloter le changement par un projet sur les valeurs managériales: contribution des espaces de concertation comme un instrument de gestion et d'innovation de l'action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boespflug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Becuwe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXe congrès de l'AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143513v1</w:t>
+                <w:t xml:space="preserve">hal-02145763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piloter le changement par un projet sur les valeurs managériales: contribution des espaces de concertation comme un instrument de gestion et d'innovation de l'action publique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les espaces de concertation comme levier de prise en charge des paradoxes de l’action publique. Le cas du déploiement d’un projet structurant au sein du pôle santé-seniors d’une collectivité locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Becuwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Becuwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Biarritz, France</w:t>
+              <w:t xml:space="preserve">XXIXe congrès de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145763v1</w:t>
+                <w:t xml:space="preserve">hal-02143513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer les paradoxes organisationnels en construisant du sens lors d’une conduite paradoxale du changement</w:t>
               </w:r>
@@ -4030,64 +4030,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is ambidexterity a way of managing paradoxes? Lessons from a multiple-case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Oiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st EGOS ( European Group for Organizational Studies) Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ALBA Graduate Business School, Jul 2015, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4106,506 +4106,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La violence symbolique des outils de gestion : quel espace pour les acteurs entre contrainte et habilitation ?</w:t>
+                <w:t xml:space="preserve">Le territoire, nouvel espace d'action et d'apprentissage pour la GPEC : une étude de cas longitudinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Institut Psychanalyse &amp; Management (IPM) - "Contours et contournements du risque psychosocial"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FBS - Campus de Poitiers, Nov 2013, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journée de recherche AGRH du Groupe de Recherche Thématique GRH et Territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Montpellier - Université Montpellier 2, Jun 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475746v1</w:t>
+                <w:t xml:space="preserve">hal-04475792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les figures de la production et de l'appropriation des connaissances en GRH</w:t>
+                <w:t xml:space="preserve">La violence symbolique des outils de gestion : quel espace pour les acteurs entre contrainte et habilitation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 23ème Congrès de l'AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Institut Psychanalyse &amp; Management (IPM) - "Contours et contournements du risque psychosocial"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FBS - Campus de Poitiers, Nov 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04476347v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le territoire, nouvel espace d'action et d'apprentissage pour la GPEC : une étude de cas longitudinale</w:t>
+                <w:t xml:space="preserve">Les figures de la production et de l'appropriation des connaissances en GRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche AGRH du Groupe de Recherche Thématique GRH et Territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE Montpellier - Université Montpellier 2, Jun 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Actes du 23ème Congrès de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475792v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES VERTUS HABILITANTES ET CONTRAIGNANTES DU CONTROLE : UNE COMPARAISON DE DEUX ETUDES DE CAS DE TRANSFORMATION DES OUTILS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strategizing through visual representations: sensemaking practices at work in a real estate project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mouricou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilités et innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Grenoble, France. pp.cd-rom</w:t>
+              <w:t xml:space="preserve">la Strategic Management Society (SMS) conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690940v1</w:t>
+                <w:t xml:space="preserve">halshs-00949075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategizing through visual representations: sensemaking practices at work in a real estate project</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La dynamique d'appropriation des accords GPEC et ses effets sur le système de GRH : réflexions issues d'une étude de cas longitudinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">la Strategic Management Society (SMS) conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Actes du 23ème Congrès de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISAM-IAE Nancy et ICN Business School, Sep 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00949075v1</w:t>
+                <w:t xml:space="preserve">hal-04471529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique d'appropriation des accords GPEC et ses effets sur le système de GRH : réflexions issues d'une étude de cas longitudinale</w:t>
+                <w:t xml:space="preserve">LES VERTUS HABILITANTES ET CONTRAIGNANTES DU CONTROLE : UNE COMPARAISON DE DEUX ETUDES DE CAS DE TRANSFORMATION DES OUTILS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 23ème Congrès de l'AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISAM-IAE Nancy et ICN Business School, Sep 2012, Nancy, France</w:t>
+              <w:t xml:space="preserve">Comptabilités et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Grenoble, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471529v1</w:t>
+                <w:t xml:space="preserve">hal-00690940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique de croissance des PME et les tensions induites sur la fonction ressources humaines : une étude comparative de cas</w:t>
               </w:r>
@@ -5012,178 +5012,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving towards appropriability of academic knowledge: a post-actionalist perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'émergence des mythes gestionnaires : une déconstruction du Knowledge Management à travers la philosophie de Roland Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM, Track n°28 : “Design, Collaboration and Relevance in Management Research”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Actes de la 14ème Conférence de l'AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476524v1</w:t>
+                <w:t xml:space="preserve">hal-04472102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'émergence des mythes gestionnaires : une déconstruction du Knowledge Management à travers la philosophie de Roland Barthes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moving towards appropriability of academic knowledge: a post-actionalist perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier De Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 14ème Conférence de l'AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Angers (FR), France</w:t>
+              <w:t xml:space="preserve">EURAM, Track n°28 : “Design, Collaboration and Relevance in Management Research”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472102v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation des compétences: paradoxes et faux-semblants d'une instrumentation</w:t>
               </w:r>
@@ -5238,77 +5238,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude de cas sur le partage des connaissances : la Direction des Systèmes d'Information d'un constructeur automobile face à l'évolution des TIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Castro Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Mounoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5687,252 +5687,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxes organisationnels : quelles stratégies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Management des paradoxes: Compétences, performances et outils de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brulhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Krohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 44 (274), pp.Juin-Juillet, 2018, Numéro spécial</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 44 (270), pp.65 - 69, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2018.00212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940542v1</w:t>
+                <w:t xml:space="preserve">hal-01905918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management des paradoxes: Compétences, performances et outils de gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Brulhart</w:t>
+                <w:t xml:space="preserve">Paradoxes organisationnels : quelles stratégies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 44 (270), pp.65 - 69, 2018, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 44 (274), pp.Juin-Juillet, 2018, Numéro spécial</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rfg.2018.00212⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01905918v1</w:t>
+                <w:t xml:space="preserve">hal-01940542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5976,51 +5976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coёtard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pihel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles recherches en Égalité, Diversité et Inclusion. Tendances contemporaines et sujets émergents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS éditions, pp.145-166, 2025, 978-2-38630-284-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6693,51 +6693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Oiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cerege &amp; Groupe Alpha. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6845,51 +6845,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D02E57DC"/>
+    <w:nsid w:val="82B8F672"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7076,51 +7076,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amaury-grimand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-2201-4612" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068862946" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321514v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aggoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Akdag" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Amaazoul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ataman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0171" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05067814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coetard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pihel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.74" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819084v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cucharero Atienza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.054.0004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Barlatier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burger-Helmchen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ayerbe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupou&#235;t" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.8888" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467914v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.303.105-124" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417311v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Anton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boespflug" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Becuwe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.091.0037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.070.0133" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03781542v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.191.0047" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.057.0179" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.107.0003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928995v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ragaigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2890" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J2G6RP2M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00265" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144743v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bossard-Pr&#233;choux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00155" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03694821v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Glaisner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Grevin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.172.0095" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.112.0173" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224530v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouricou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8551.12099" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LRQH6859-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940529v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.202.0009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131749v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandangeon-Derumez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sch&#228;fer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.240.133-148" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472322v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024520ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446291v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colomer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Fayolle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fleury" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.112.0004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153405v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bessire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.054.0053" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682039v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182831v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Castro Gon&#231;alves" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mounoud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2007.013380" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675773v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dechamp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Goy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.009.0181" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433307v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schafer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826373v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464592v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pihel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Roupnel-Fuentes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474074v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476555v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475671v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ndiaye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143513v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145763v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765040v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474481v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475746v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476347v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475792v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Martin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690940v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949075v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471529v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473832v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470547v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471819v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475392v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472078v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476524v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier De Vaujany" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472102v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468069v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475519v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475666v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Asquin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472799v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475794v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472196v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tannery" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940542v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905918v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brulhart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00212" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05413999v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Co&#1105;tard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472523v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Sustainability-Accounting-Management-Control-and-Reporting-A-European/Baret-Songini-Pistoni/p/book/9781032169507" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471503v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/philosophie-et-outils-de-gestion/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472572v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476039v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476397v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676027v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Levy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069358v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476353v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Malaquin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amaury-grimand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-2201-4612" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068862946" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321514v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aggoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Akdag" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Amaazoul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ataman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0171" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05067814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coetard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pihel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.74" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819084v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cucharero Atienza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.054.0004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Barlatier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burger-Helmchen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ayerbe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupou&#235;t" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.8888" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467914v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.303.105-124" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439385v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Anton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Becuwe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boespflug" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.070.0133" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417311v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.091.0037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03781542v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.191.0047" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.107.0003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928995v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ragaigne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2890" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J2G6RP2M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716177v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.057.0179" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00265" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03694821v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Glaisner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Grevin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.172.0095" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144743v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bossard-Pr&#233;choux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00155" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.112.0173" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224530v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouricou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8551.12099" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LRQH6859-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472322v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024520ar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131749v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandangeon-Derumez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sch&#228;fer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.240.133-148" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.202.0009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446291v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colomer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Fayolle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fleury" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.112.0004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153405v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bessire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.054.0053" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682039v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231070v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mounoud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Castro Gon&#231;alves" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182831v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2007.013380" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675773v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dechamp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Goy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.009.0181" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433307v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schafer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826373v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464592v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474074v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152842v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pihel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Roupnel-Fuentes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476555v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475671v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ndiaye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145763v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143513v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765040v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474481v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475792v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Martin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475746v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476347v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949075v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471529v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690940v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473832v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470547v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471819v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475392v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472078v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472102v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476524v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier De Vaujany" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468069v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475519v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475666v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Asquin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472799v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475794v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472196v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tannery" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905918v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brulhart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00212" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940542v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05413999v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Co&#1105;tard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472523v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Sustainability-Accounting-Management-Control-and-Reporting-A-European/Baret-Songini-Pistoni/p/book/9781032169507" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471503v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/philosophie-et-outils-de-gestion/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472572v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476039v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476397v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676027v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Levy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069358v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476353v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Malaquin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>