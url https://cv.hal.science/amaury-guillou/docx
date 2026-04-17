--- v0 (2026-03-16)
+++ v1 (2026-04-17)
@@ -294,295 +294,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring whole-body inflammation with gallium-68-labeled polydopamine iron oxide particles via hybrid immuno-PET-MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeted dual-modality imaging of inflammation using 18 F-radiolabeled iron oxide microparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swannie Pedron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Fillesoye</w:t>
+                <w:t xml:space="preserve">Nancy Alhaddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Jacqmarcq</w:t>
+                <w:t xml:space="preserve">Thomas Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Perrio</w:t>
+                <w:t xml:space="preserve">Sara Martinez de Lizarrondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (33), pp.30021-30033. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (46), pp.63213-63222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.5c04677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c18158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400159v1</w:t>
+                <w:t xml:space="preserve">hal-05391597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted dual-modality imaging of inflammation using 18 F-radiolabeled iron oxide microparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring whole-body inflammation with gallium-68-labeled polydopamine iron oxide particles via hybrid immuno-PET-MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swannie Pedron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Alhaddad</w:t>
+                <w:t xml:space="preserve">Fabien Fillesoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bonnard</w:t>
+                <w:t xml:space="preserve">Charlène Jacqmarcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Martinez de Lizarrondo</w:t>
+                <w:t xml:space="preserve">Cécile Perrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (46), pp.63213-63222. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (33), pp.30021-30033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c18158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.5c04677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391597v1</w:t>
+                <w:t xml:space="preserve">hal-05400159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioconjugated chelates based on (methylpyridinyl)tacn: synthesis, 64Cu labeling and in vitro evaluation for prostate cancer targeting</w:t>
               </w:r>
@@ -1431,51 +1431,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3DFA045"/>
+    <w:nsid w:val="2989F0E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1662,51 +1662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amaury-guillou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2455-9293" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491133v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guillou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joudiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fortin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gourand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mignion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5AN01102G" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400159v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swannie Pedron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fillesoye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Jacqmarcq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c04677" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391597v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Alhaddad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Martinez de Lizarrondo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c18158" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697656v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axia Marlin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Hierlmeier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bartholom&#228;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tripier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfac036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01997423v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M P Lima" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-G&#243;mez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03280" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142992v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Delgado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT01366K" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02436868v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs V&#225;radi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka Anna Gogol&#225;k" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2019.110978" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01618546v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M. P. Lima" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Roger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-Gomez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700176" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02110360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BRES0081" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amaury-guillou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2455-9293" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491133v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guillou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joudiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fortin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gourand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mignion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5AN01102G" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391597v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swannie Pedron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Alhaddad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Martinez de Lizarrondo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c18158" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400159v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fillesoye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Jacqmarcq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c04677" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697656v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axia Marlin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Hierlmeier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bartholom&#228;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tripier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfac036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01997423v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M P Lima" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-G&#243;mez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03280" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142992v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Delgado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT01366K" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02436868v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs V&#225;radi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka Anna Gogol&#225;k" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2019.110978" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01618546v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M. P. Lima" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Roger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-Gomez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700176" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02110360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BRES0081" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>