--- v1 (2026-04-17)
+++ v2 (2026-05-09)
@@ -294,295 +294,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted dual-modality imaging of inflammation using 18 F-radiolabeled iron oxide microparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring whole-body inflammation with gallium-68-labeled polydopamine iron oxide particles via hybrid immuno-PET-MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swannie Pedron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Alhaddad</w:t>
+                <w:t xml:space="preserve">Fabien Fillesoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bonnard</w:t>
+                <w:t xml:space="preserve">Charlène Jacqmarcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Martinez de Lizarrondo</w:t>
+                <w:t xml:space="preserve">Cécile Perrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (46), pp.63213-63222. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (33), pp.30021-30033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c18158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.5c04677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391597v1</w:t>
+                <w:t xml:space="preserve">hal-05400159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring whole-body inflammation with gallium-68-labeled polydopamine iron oxide particles via hybrid immuno-PET-MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeted dual-modality imaging of inflammation using 18 F-radiolabeled iron oxide microparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swannie Pedron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Fillesoye</w:t>
+                <w:t xml:space="preserve">Nancy Alhaddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Jacqmarcq</w:t>
+                <w:t xml:space="preserve">Thomas Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Perrio</w:t>
+                <w:t xml:space="preserve">Sara Martinez de Lizarrondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (33), pp.30021-30033. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (46), pp.63213-63222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.5c04677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c18158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400159v1</w:t>
+                <w:t xml:space="preserve">hal-05391597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioconjugated chelates based on (methylpyridinyl)tacn: synthesis, 64Cu labeling and in vitro evaluation for prostate cancer targeting</w:t>
               </w:r>
@@ -1431,51 +1431,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2989F0E3"/>
+    <w:nsid w:val="79B3A2A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1662,51 +1662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amaury-guillou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2455-9293" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491133v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guillou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joudiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fortin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gourand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mignion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5AN01102G" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391597v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swannie Pedron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Alhaddad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Martinez de Lizarrondo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c18158" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400159v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fillesoye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Jacqmarcq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c04677" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697656v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axia Marlin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Hierlmeier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bartholom&#228;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tripier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfac036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01997423v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M P Lima" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-G&#243;mez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03280" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142992v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Delgado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT01366K" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02436868v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs V&#225;radi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka Anna Gogol&#225;k" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2019.110978" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01618546v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M. P. Lima" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Roger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-Gomez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700176" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02110360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BRES0081" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amaury-guillou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2455-9293" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491133v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guillou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joudiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fortin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gourand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mignion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5AN01102G" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400159v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swannie Pedron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fillesoye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Jacqmarcq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c04677" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391597v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Alhaddad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Martinez de Lizarrondo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c18158" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697656v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axia Marlin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Hierlmeier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bartholom&#228;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tripier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfac036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01997423v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M P Lima" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-G&#243;mez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03280" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142992v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Delgado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT01366K" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02436868v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Galland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs V&#225;radi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka Anna Gogol&#225;k" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2019.110978" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01618546v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M. P. Lima" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Roger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-Gomez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700176" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02110360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BRES0081" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>