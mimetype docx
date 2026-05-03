--- v0 (2026-03-24)
+++ v1 (2026-05-03)
@@ -100,252 +100,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the theoretical limit of gradient descent for Simple Recurrent Neural Networks with finite precision</w:t>
+                <w:t xml:space="preserve">A General Framework for the Practical Disintegration of PAC-Bayesian Bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volodimir Mitarchuk</w:t>
+                <w:t xml:space="preserve">Paul Viallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Emonet</w:t>
+                <w:t xml:space="preserve">Pascal Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Eyraud</w:t>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Habrard</w:t>
+                <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 113 (2), pp.519-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10994-023-06391-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874202v1</w:t>
+                <w:t xml:space="preserve">hal-03143025v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Framework for the Practical Disintegration of PAC-Bayesian Bounds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the theoretical limit of gradient descent for Simple Recurrent Neural Networks with finite precision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Germain</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Volodimir Mitarchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143025v3</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scoring the predictions: a way to improve profiling side-channel attacks</w:t>
               </w:r>
@@ -357,51 +357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Robissout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -474,51 +474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -608,51 +608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Venelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -725,51 +725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongfeng Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -872,51 +872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -993,51 +993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1078,525 +1078,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency through Diversity in Ensemble Models applied to Side-Channel Attacks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Variational graph autoencoders for multiview canonical correlation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacouba Kaloga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Borgnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sundeep Prabhakar Chepuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Venelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46586/tches.v2021.i3.60-96⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 188, pp.108182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2021.108182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353850v1</w:t>
+                <w:t xml:space="preserve">hal-03436007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Deep Learning Networks for Profiled Side-channel Analysis Using Performance Improvement Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Robissout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Journal on Emerging Technologies in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (3), pp.1-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3453162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational graph autoencoders for multiview canonical correlation analysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Nearest Neighbor Algorithm for Imbalanced Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Viola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Metzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2021.108182⟩</w:t>
+              <w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (03), pp.2150013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218213021500135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436007v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646114v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nearest Neighbor Algorithm for Imbalanced Classification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Efficiency through Diversity in Ensemble Models applied to Side-Channel Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Venelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (03), pp.2150013. </w:t>
+              <w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.60-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218213021500135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46586/tches.v2021.i3.60-96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646114v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative multilinear optimization for planar model fitting under geometric constraints</w:t>
               </w:r>
@@ -1634,51 +1634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Fuster-Guillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Saval-Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7, pp.e691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1725,90 +1725,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical and Unsupervised Graph Representation Learning with Loukas’s Coarsening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Béthune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacouba Kaloga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (9), pp.206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1881,51 +1881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dassance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Venelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1985,64 +1985,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metric Learning from Imbalanced Data with Generalization Guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2089,90 +2089,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAC-Bayes and Domain Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laviolette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 379, pp.379-397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2232,51 +2232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Zaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Venelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2317,265 +2317,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Multi-Wasserstein Unsupervised Domain Adaptation</w:t>
+                <w:t xml:space="preserve">On the analysis of adaptability in multi-source domain adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tien-Nam Le</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ievgen Redko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 125, pp.249-255. </w:t>
+              <w:t xml:space="preserve">Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2019.04.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10994-019-05823-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114975v1</w:t>
+                <w:t xml:space="preserve">hal-02168941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the analysis of adaptability in multi-source domain adaptation</w:t>
+                <w:t xml:space="preserve">Deep Multi-Wasserstein Unsupervised Domain Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ievgen Redko</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tien-Nam Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125, pp.249-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10994-019-05823-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2019.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168941v1</w:t>
+                <w:t xml:space="preserve">hal-02114975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning maximum excluding ellipsoids from imbalanced data with theoretical guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Badiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2583,51 +2583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Belkasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 112, pp.310-316. </w:t>
@@ -2691,51 +2691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José F. Bernabeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2808,51 +2808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattias Gybels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (31), pp.1-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2871,278 +2871,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness and Generalization for Metric Learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A New Boosting Algorithm for Provably Accurate Unsupervised Domain Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Peyrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2014.09.044⟩</w:t>
+              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10115-015-0839-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075370v1</w:t>
+                <w:t xml:space="preserve">hal-01144896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Boosting Algorithm for Provably Accurate Unsupervised Domain Adaptation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Robustness and Generalization for Metric Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.1. </w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10115-015-0839-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2014.09.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144896v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning A Priori Constrained Weighted Majority Votes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3189,64 +3189,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative Self-labeling Domain Adaptation for Linear Structured Image Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Peyrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3293,64 +3293,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsimonious Unsupervised and Semi-Supervised Domain Adaptation with Good Similarity Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3410,51 +3410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Good edit similarity learning by loss minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3514,64 +3514,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Contextual Representations to Efficiently Learn Context-Free Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11, pp.2707-2744</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3622,51 +3622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3713,51 +3713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Irrelevant subtrees to improve probabilistic learning from tree-structured data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3866,51 +3866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Rahim Mezidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Patracone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Differentiable Systems and Scientific Machine Learning (DiffSys)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EurIPS, Dec 2025, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3948,64 +3948,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provably Accurate Adaptive Sampling for Collocation Points in Physics-informed Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Caradot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Rahim Mezidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4091,51 +4091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Porto (Portugal), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4173,77 +4173,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de quadrature pour les PINNs fondée théoriquement sur la hessienne des résiduels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Caradot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Rahim Mezidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4275,761 +4275,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bregman Proximal Viewpoint on Neural Operators</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decoding Ornaments: The Case of Marc-Michel Rey’s Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saverio Salzo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sayan Kumar Chaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ventresque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Pontil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Workshop on Methods for Micro- and Mesotypography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Johannes Gutenberg-Universität Mainz, Sep 2025, Wolfenbüttel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04584456v3</w:t>
+                <w:t xml:space="preserve">hal-05562838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding Ornaments: The Case of Marc-Michel Rey’s Database</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
+                <w:t xml:space="preserve">A Bregman Proximal Viewpoint on Neural Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Rahim Mezidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Patracone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gautrais</w:t>
+                <w:t xml:space="preserve">Saverio Salzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ventresque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amaury Habrard</w:t>
+                <w:t xml:space="preserve">Massimiliano Pontil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Methods for Micro- and Mesotypography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Johannes Gutenberg-Universität Mainz, Sep 2025, Wolfenbüttel, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05562838v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584456v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical benchmark Dataset for multiple computer vision tasks: Discuss limitations of different Machine Learning techniques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Advanced Traffic Engineering in WAN Using Graph Attention Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Marouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Bradai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermediality and Computational Humanities Hackathon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Vienna, Nov 2024, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">The 20th International Conference on Wireless and Mobile Computing, Networking and Communications, Wimob 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562771v1</w:t>
+                <w:t xml:space="preserve">hal-04698713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Traffic Engineering in WAN Using Graph Attention Networks</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Generative shape deformation with optimal transport using learned transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Azorin-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahuel Garcia-d'Urso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Fuster-Guillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Conference on Wireless and Mobile Computing, Networking and Communications, Wimob 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, YOKOHAMA, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698713v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative shape deformation with optimal transport using learned transformations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nahuel Garcia-d'Urso</w:t>
+                <w:t xml:space="preserve">A PAC-Bayes Analysis of Adversarial Robustness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Viallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Habrard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andres Fuster-Guillo</w:t>
+                <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thirty-fifth Conference on Neural Information Processing Systems (NeurIPS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NIPS: Neural Information Processing Systems Foundation, Dec 2021, Virtual-only Conference, Australia. 1105, pp. 14421 - 14433, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5555/3540261.3541366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628534v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145332v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PAC-Bayes Analysis of Adversarial Robustness</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Historical benchmark Dataset for multiple computer vision tasks: Discuss limitations of different Machine Learning techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayan Kumar Chaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ventresque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-fifth Conference on Neural Information Processing Systems (NeurIPS 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 Intermediality and Computational Humanities Hackathon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vienna, Nov 2024, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5555/3540261.3541366⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03145332v2</w:t>
+                <w:t xml:space="preserve">hal-05562771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the complexity behind laser-induced selforganized nanopatterns</w:t>
               </w:r>
@@ -5067,51 +5067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayad Ali Banna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Laser Ablation (COLA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Hersonissos, Greece</w:t>
@@ -5140,90 +5140,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging PAC-Bayes Theory and Gibbs Distributions for Generalization Bounds with Complexity Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Viallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Zantedeschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5274,90 +5274,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Theoretically Grounded Extension of Universal Attacks from the Attacker's Viewpoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Patracone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Viallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML PKDD 2024 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Vilnius, Lithuania. pp.1-27, </w:t>
@@ -5395,103 +5395,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Length Independent PAC-Bayes Bounds for Simple RNNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodimir Mitarchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lacroce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AISTATS 2024 - 27th International Conference on Artificial Intelligence and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Valence, Spain</w:t>
@@ -5533,64 +5533,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation Error of Sobolev Regular Functions with tanh Neural Networks: Theoretical Impact on PINNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Patracone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5641,90 +5641,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vignettes discovery in historical ornaments: Rey database and practices, limits and advances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayan Kumar Chaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5792,51 +5792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bouniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Loesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Audigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5922,51 +5922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Loesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLR 2023 - The Eleventh International Conference on Learning Representations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Kigali, Rwanda. https://openreview.net/forum?id=gm0VZ-h-hPy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6017,64 +6017,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Brandao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jacquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6119,579 +6119,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">optimized laser induced colors and image multiplexing on plasmonic quasi-random metasurfaces using deep learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Hébert</w:t>
+                <w:t xml:space="preserve">Stochasticity versus determinism in LIPSS formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Brandao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nakhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th international conference on metamaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, torremolinos, Spain</w:t>
+              <w:t xml:space="preserve">10th International Workshop LIPSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-03833360v1</w:t>
+                <w:t xml:space="preserve">ujm-03823762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Way to Learn Metrics Between Attributed Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre. Borgnat</w:t>
+                <w:t xml:space="preserve">Learning Stochastic Majority Votes by Minimizing a PAC-Bayes Generalization Bound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Zantedeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Viallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emilie Morvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the First Learning on Graphs Conference (LoG 2022),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Virtual Event (Republic of Korea), France</w:t>
+              <w:t xml:space="preserve">CAp 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227049v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Stochastic Majority Votes by Minimizing a PAC-Bayes Generalization Bound</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Simple Way to Learn Metrics Between Attributed Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacouba Kaloga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre. Borgnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAp 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Vannes, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the First Learning on Graphs Conference (LoG 2022),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Virtual Event (Republic of Korea), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703804v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochasticity versus determinism in LIPSS formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Garrelie</w:t>
+                <w:t xml:space="preserve">optimized laser induced colors and image multiplexing on plasmonic quasi-random metasurfaces using deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongfeng Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop LIPSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">12th international conference on metamaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, torremolinos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-03823762v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-03833360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt des bornes désintégrées pour la généralisation avec des mesures de complexité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Viallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Emonet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAp 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vannes, France</w:t>
@@ -6733,90 +6733,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving few-shot learning through multi-task representation learning theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bouniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ievgen Redko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Loesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Computer Vision – ECCV 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Tel Aviv, Israel. pp.435-452, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6850,90 +6850,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Bounding Majority Vote Learning Algorithms by the Direct Minimization of a Tight PAC-Bayesian C-Bound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Viallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML PKDD 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bilbao, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6967,103 +6967,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiview Variational Graph Autoencoders for Canonical Correlation Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacouba Kaloga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sundeep Prabhakar Chepuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2021 - 2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toronto, Canada. pp.5320-5324, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7110,90 +7110,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landmark-based Ensemble Learning with Random Fourier Features and Gradient Boosting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Metzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Ghent, Belgium. </w:t>
@@ -7244,90 +7244,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Stochastic Majority Votes by Minimizing a PAC-Bayes Generalization Bound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Zantedeschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Viallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Morvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Morvant</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online, France. </w:t>
@@ -7417,51 +7417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Constructive Side-Channel Analysis and Secure Design (COSADE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Lugano ( virtual ), Switzerland. pp.200-218, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7508,77 +7508,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from Few Positives: a Provably Accurate Metric Learning Algorithm to deal with Imbalanced Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7638,51 +7638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomaly Detection, Consider your Dataset First, An illustration on Fraud Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Alazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jacquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7772,77 +7772,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MLFP: Un algorithme d'apprentissage de métrique pour la classification de données déséquilibrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7932,51 +7932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Zaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d’hiver Francophone sur les Technologies de Conception des Systèmes embarqués Hétérogènes, FETCH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8014,90 +8014,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putting theory to work: from learning bounds to meta-learning algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bouniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ievgen Redko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Loesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Meta-Learn@NeurIPS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Vancouver (Virtual conference), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8135,64 +8135,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metric Learning from Imbalanced Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8252,51 +8252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Sequential Variational Autoencoders for Fraud Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Alazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jacquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8363,411 +8363,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Deep-Learning Side-Channel Attacks using Normalization layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+                <w:t xml:space="preserve">From Cost-Sensitive Classification to Tight F-measure Bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bascol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Randomness and Arithmetics for Cryptography on Hardware (WRAC’H)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Roscoff, France</w:t>
+              <w:t xml:space="preserve">AISTATS 2019 - 22nd International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Naha, Okinawa, Japan. pp.1245-1253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937847v1</w:t>
+                <w:t xml:space="preserve">hal-02049763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Cost-Sensitive Classification to Tight F-measure Bounds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An Adjusted Nearest Neighbor Algorithm Maximizing the F-Measure from Imbalanced Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Viola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Metzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISTATS 2019 - 22nd International Conference on Artificial Intelligence and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Portland, Oregon, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049763v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adjusted Nearest Neighbor Algorithm Maximizing the F-Measure from Imbalanced Data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Riou</w:t>
+                <w:t xml:space="preserve">Improved Deep-Learning Side-Channel Attacks using Normalization layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Robissout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Randomness and Arithmetics for Cryptography on Hardware (WRAC’H)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Roscoff, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02318868v1</w:t>
+                <w:t xml:space="preserve">hal-02937847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-lossless Binarization of Word Embeddings</w:t>
               </w:r>
@@ -8779,51 +8779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd AAAI Conference on Artificial Intelligence (AAAI-19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Honolulu, HI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8861,90 +8861,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une version corrigée de l’algorithme des plus proches voisins pour l’optimisation de la F-mesure dans un contexte déséquilibré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur l'Apprentissage automatique (CAp 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
@@ -8973,103 +8973,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting Neural Networks as Majority Votes through the PAC-Bayesian Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Viallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Emonet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Machine Learning with guarantees @ NeurIPS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9094,64 +9094,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentially Private Optimal Transport: Application to Domain Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Nam Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9211,90 +9211,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisite des &amp;quot;random Fourier features&amp;quot; basée sur l'apprentissage PAC-Bayésien via des points d'intérêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Letarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAp 2019 - Conférence sur l'Apprentissage automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
@@ -9323,103 +9323,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme de pondération de la F-Mesure par pondération des erreurs de classfication.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bascol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence pour l'Apprentissage Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint-Etienne du Rouvray, France</w:t>
@@ -9448,51 +9448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree-based Cost-Sensitive Methods for Fraud Detection in Imbalanced Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Badiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9500,51 +9500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Belkasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDA 2018 - 17th International Symposium on Intelligent Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, ‘s-Hertogenbosch, Netherlands. pp.213-224, </w:t>
@@ -9595,51 +9595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Non-Linear Gradient Boosting in Multi-Latent Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Frery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9716,64 +9716,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de métrique pour la classification supervisée de données déséquilibrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9805,178 +9805,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient top rank optimization with gradient boosting for supervised anomaly detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dict2vec : Learning Word Embeddings using Lexical Dictionaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Liyun He-Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning &amp; Principles and Practice of Knowledge Discovery in Databases (ECML/PKDD'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Skopje, Macedonia</w:t>
+              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing (EMNLP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Copenhague, Denmark. pp.254-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611346v2</w:t>
+                <w:t xml:space="preserve">ujm-01613953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de sphères maximales d’exclusion avec garanties théoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Badiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10051,165 +10025,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dict2vec : Learning Word Embeddings using Lexical Dictionaries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Efficient top rank optimization with gradient boosting for supervised anomaly detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Frery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun He-Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing (EMNLP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Copenhague, Denmark. pp.254-263</w:t>
+              <w:t xml:space="preserve">European Conference on Machine Learning &amp; Principles and Practice of Knowledge Discovery in Databases (ECML/PKDD'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Skopje, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01613953v1</w:t>
+                <w:t xml:space="preserve">hal-01611346v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Analysis of Domain Adaptation with Optimal Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ievgen Redko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10273,51 +10273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Flamary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rakotomamonjy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10355,90 +10355,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New PAC-Bayesian Perspective on Domain Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laviolette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Conference on Machine Learning (ICML 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, New York, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10476,51 +10476,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bornes en Généralisation à Convergence Rapide pour le Transfert d'Hypothèses en Apprentissage de Métriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence francophone sur l'Apprentissage Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10584,51 +10584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Flamary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Information Processing System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10679,51 +10679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolae Irina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10774,90 +10774,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New PAC-Bayesian View of Domain Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laviolette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NIPS 2015 Workshop on Transfer and Multi-Task Learning: Trends and New Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10895,51 +10895,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Theoretical Analysis of Metric Hypothesis Transfer Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10977,51 +10977,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regressive Virtual Metric Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11072,51 +11072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolae Irina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussier Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11157,368 +11157,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improvement to the Domain Adaptation Bound in a PAC-Bayesian context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Majority Vote of Diverse Classifiers for Late Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emilie Morvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilie Morvant</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS 2014 Workshop on Transfer and Multi-task learning: Theory Meets Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">IAPR Joint International Workshops on Statistical Techniques in Pattern Recognition and Structural and Syntactic Pattern Recignition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Joensuu, Finland. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01093565v2</w:t>
+                <w:t xml:space="preserve">hal-00985839v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majority Vote of Diverse Classifiers for Late Fusion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dimension-free Concentration Bounds on Hankel Matrices for Spectral Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattias Gybels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR Joint International Workshops on Statistical Techniques in Pattern Recognition and Structural and Syntactic Pattern Recignition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Joensuu, Finland. pp.20</w:t>
+              <w:t xml:space="preserve">The International Conference on Machine Learning (ICML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, China. pp.JMLR: W&amp;CP volume 32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985839v2</w:t>
+                <w:t xml:space="preserve">hal-01009395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimension-free Concentration Bounds on Hankel Matrices for Spectral Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mattias Gybels</w:t>
+                <w:t xml:space="preserve">An Improvement to the Domain Adaptation Bound in a PAC-Bayesian context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laviolette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Habrard</w:t>
+                <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Machine Learning (ICML)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, China. pp.JMLR: W&amp;CP volume 32</w:t>
+              <w:t xml:space="preserve">NIPS 2014 Workshop on Transfer and Multi-task learning: Theory Meets Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009395v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093565v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Perceptual Color Differences by Local Metric Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11582,51 +11582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de Distances Couleur Uniformes par Apprentissage de Métriques Locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Muselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11690,64 +11690,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some improvements of the spectral learning approach for probabilistic grammatical inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattias Gybels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 12th International Conference on Grammatical Inference (ICGI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Kyoto, Japan. pp.64-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11772,90 +11772,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse PAC-Bayésienne de l'adaptation de domaine et sa spécialisation aux classifieurs linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laviolette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur l'apprentissage automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Villeneuve d'Ascq, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11893,64 +11893,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vote de majorité a priori contraint pour la classification binaire : spécification au cas des plus proches voisins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12001,51 +12001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Visual Domain Adaptation Using Subspace Alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basura Fernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12096,90 +12096,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PAC-Bayesian Approach for Domain Adaptation with Specialization to Linear Classifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laviolette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Machine Learning 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Atlanta, United States. pp.738-746</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12230,51 +12230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattias Gybels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence d'Apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12299,64 +12299,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting for Unsupervised Domain Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Peyrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12388,433 +12388,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAC-Bayesian Learning and Domain Adaptation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Handwritten Digit Recognition using Edit Distance-Based KNN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilie Morvant</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multi-Trade-offs in Machine Learning, NIPS 2012 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lake Tahoe, United States</w:t>
+              <w:t xml:space="preserve">Teaching Machine Learning Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Edinburgh, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00749366v1</w:t>
+                <w:t xml:space="preserve">hal-00714509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de bonnes similarités pour la classification linéaire parcimonieuse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude de la généralisation de DASF à l'adaptation de domaine semi-supervisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emilie Morvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sebban</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique - CAp 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2012, Nancy, France. 16 p</w:t>
+              <w:t xml:space="preserve">, May 2012, Nancy, France. pp.111-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690242v1</w:t>
+                <w:t xml:space="preserve">hal-00685524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la généralisation de DASF à l'adaptation de domaine semi-supervisée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Apprentissage de bonnes similarités pour la classification linéaire parcimonieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ayache</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique - CAp 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2012, Nancy, France. pp.111-126</w:t>
+              <w:t xml:space="preserve">, May 2012, Nancy, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685524v1</w:t>
+                <w:t xml:space="preserve">hal-00690242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handwritten Digit Recognition using Edit Distance-Based KNN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisa Fromont</w:t>
+                <w:t xml:space="preserve">PAC-Bayesian Learning and Domain Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laviolette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Habrard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Sebban</w:t>
+                <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teaching Machine Learning Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Edinburgh, Scotland, United Kingdom</w:t>
+              <w:t xml:space="preserve">Multi-Trade-offs in Machine Learning, NIPS 2012 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lake Tahoe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714509v1</w:t>
+                <w:t xml:space="preserve">hal-00749366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speeding Up Syntactic Learning Using Contextual Information</w:t>
               </w:r>
@@ -12826,51 +12826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonor Becerra-Bonache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12921,64 +12921,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Cadre Formel de Boosting pour l'Adaptation de Domaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Peyrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13029,51 +13029,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similarity Learning for Provably Accurate Sparse Linear Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13105,303 +13105,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Domain Adaptation in Projection Spaces based on Good Similarity Functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">VideoSense at TRECVID 2011 : Semantic Indexing from Light Similarity Functions-based Domain Adaptation with Stacking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Redi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiu Tanase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Data Mining series (ICDM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Vancouver, Canada. pp.457-466</w:t>
+              <w:t xml:space="preserve">TRECVID 2011 - TREC Video Retrieval Evaluation workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Gaithersburg, MD, United States. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00629207v1</w:t>
+                <w:t xml:space="preserve">hal-00685530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VideoSense at TRECVID 2011 : Semantic Indexing from Light Similarity Functions-based Domain Adaptation with Stacking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sparse Domain Adaptation in Projection Spaces based on Good Similarity Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID 2011 - TREC Video Retrieval Evaluation workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Gaithersburg, MD, United States. 6p</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Data Mining series (ICDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Vancouver, Canada. pp.457-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685530v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de domaine parcimonieuse par pondération de bonnes fonctions de similarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Francophone d'Apprentissage (CAp)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Chambéry, France. pp.295-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13426,64 +13426,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Domain Adaptation in a Good Similarity-Based Projection Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13521,64 +13521,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Usefulness of Similarity Based Projection Spaces for Transfer Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13629,51 +13629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Good Edit Similarities with Generalization Guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13711,64 +13711,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain Adaptation with Good Edit Similarities: a Sparse Way to deal with Scaling and Rotation Problems in Image Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Peyrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13819,51 +13819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Study on Learning with Good Edit Similarity Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13914,64 +13914,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Spectral Approach for Probabilistic Grammatical Inference on Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Algorithmic Learning Theory (ALT 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Australia. pp.74-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14022,51 +14022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14130,64 +14130,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Polynomial Algorithm for the Inference of Context Free Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Colloquium on Grammatical Inference - ICGI 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, St Malo, France. p.29-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14238,51 +14238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Oncina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14359,51 +14359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïssal Ouardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14467,51 +14467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning String Edit Similarities using Constrained Finite State Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muhlenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14562,51 +14562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Recognition with Learned Edit Distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Manuel Inesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14670,64 +14670,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning rational stochastic tree languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 18th International Conference on Algorithmic Learning Theory (ALT'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Japan. p.242-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14765,51 +14765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Probability Distributions for Trees: Representations, Inference and Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14886,51 +14886,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Metrics between Tree Structured Data: Application to Image Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14962,247 +14962,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Pseudo-Stochastic Rational Languages in Probabilistic Grammatical Inference</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Learning Multipicity Tree Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Esposito</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Oncina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Colloquium on Grammatical Inference (ICGI'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Japan. p.112-124</w:t>
+              <w:t xml:space="preserve">ICGI 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, TOkyo, Japan. p.268-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085176v2</w:t>
+                <w:t xml:space="preserve">hal-00192410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Multipicity Tree Automata</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Using Pseudo-Stochastic Rational Languages in Probabilistic Grammatical Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose Oncina</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Esposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICGI 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, TOkyo, Japan. p.268-280</w:t>
+              <w:t xml:space="preserve">8th International Colloquium on Grammatical Inference (ICGI'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Japan. p.112-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00192410v1</w:t>
+                <w:t xml:space="preserve">hal-00085176v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Stochastic Tree Edit Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15240,51 +15240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction of Uniformly Noisy Distributions to Improve Probabilistic Grammatical Inference Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15367,77 +15367,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Domain Adaptation Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ievgen Redko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15503,51 +15503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metric Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
@@ -15622,51 +15622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15742,64 +15742,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basura Fernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahaf Aljundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15895,77 +15895,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Landmark-Based Ensembles with Random Fourier Features and Gradient Boosting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16026,51 +16026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattias Gybels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16088,64 +16088,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible Domain Adaptation for Multimedia Indexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16202,51 +16202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16309,77 +16309,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Users Feedback as a Source of Knowledge for Feature Selection in Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loujain Liekah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Soare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hubert Curien Laboratory, UMR 5516 CNRS. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16397,90 +16397,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAC-Bayesian Theorems for Domain Adaptation with Specialization to Linear Classifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laviolette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université Jean Monnet, Saint-Étienne (42); Département d'Informatique et de Génie Logiciel, Université Laval (Québec); ENS Paris; IST Austria. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16502,90 +16502,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New PAC-Bayesian Perspective on Domain Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laviolette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Univ Lyon, UJM-Saint-Etienne, CNRS, Laboratoire Hubert Curien UMR 5516, F-42023 Saint-Etienne, France; Département d'informatique et de génie logiciel, Université Laval (Québec); INRIA - Sierra Project-Team, Ecole Normale Sup´erieure, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16620,51 +16620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey on Metric Learning for Feature Vectors and Structured Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16699,64 +16699,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAC-Bayesian Majority Vote for Late Classifier Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16960,51 +16960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodimir Mitarchuk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eyraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143025v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Viallard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Germain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Morvant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-023-06391-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538242v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Robissout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-024-00346-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04157829v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Brandao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nakhoul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.130.226201" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500182v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Zaid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carbone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Venelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2023.i2.310-357" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03833058v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongfeng Ma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dalloz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sterl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c02235" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03823722v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colombier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24081096" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Viola" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gautheron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2022.07.019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353850v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2021.i3.60-96" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438972v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3453162" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436007v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Kaloga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundeep Prabhakar Chepuri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108182" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646114v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Metzler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Riou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213021500135" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375056v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Azorin-Lopez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fuster-Guillo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Saval-Calvo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.691" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955666v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis B&#233;thune" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13090206" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271977v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dassance" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2021.i1.25-55" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868492v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.03.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563152v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laviolette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2019.10.105" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937817v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tches.v2020.i1.1-36" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114975v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Nam Le" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.04.025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168941v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Redko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-019-05823-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878830v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Badiche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Belkasmi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.08.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330492v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F. Bernabeu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.06.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306915v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Gybels" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075370v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2014.09.044" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144896v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Peyrache" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-015-0839-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009578v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-014-5462-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869404v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213013600051" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686205v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-012-0516-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-012-5293-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607098v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Clark" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224992v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.01.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05343823v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahim Mezidi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Patracone" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017201v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caradot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06096-9_2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Girardin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Destouches" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128227v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04584456v3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Salzo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Pontil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562838v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Kumar Chaki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vial-Bonacci" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautrais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ventresque" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562771v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698713v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Marouani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jeudy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bradai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628534v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Garcia-d'Urso" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145332v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vidot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3540261.3541366" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04881596v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayad Ali Banna" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473777v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Zantedeschi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615461v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70359-1_17" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488664v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lacroce" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04518335v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562685v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Emonet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahier-Porte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04044305v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bouniot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Loesch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Audigier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV56688.2023.00016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04041965v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231405v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquenet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43415-0_11" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03833360v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227049v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre. Borgnat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703804v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03823762v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703811v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04041943v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20044-1_25" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208948v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86520-7_11" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435998v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414466" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900044v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67664-3_9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03278470v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3540261.3540296" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937872v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Colombier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68773-1_10" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611586v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/298" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331113v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alazizi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyun He-Guelton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Obl&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00188" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868502v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937837v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03251827v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Loesch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276288v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ictai.2019.00131" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900252v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Oble" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44584-3_2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937847v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049763v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bascol" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318868v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00042" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02010043v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tissier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868516v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335762v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124877v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/395" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148600v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Letarte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803183v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895967v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01768-2_18" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889994v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Frery" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caelen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888672v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611346v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581550v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01613953v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613564v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620589v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307045v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382217v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perrot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376970v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223411v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Irina" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaussier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223164v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175610v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220665v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204642v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaussier Eric" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23528-837" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093565v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985839v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009395v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Denis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009610v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Muselet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016472v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075979v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850242v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850241v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869417v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basura Fernando" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinne Tuytelaars" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822685v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00870081v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869394v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749366v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690242v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685524v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714509v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717809v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Becerra-Bonache" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Perrot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745487v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708401v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629207v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685530v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Tanase" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630300v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654227v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628991v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608631v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618757v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618706v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607096v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bailly" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485560v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pellerin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348673v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295148v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Esposito" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Oncina" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293511v3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gilbert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;ssal Ouardi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369444v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muhlenbach" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322432v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Manuel Inesta" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rizo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192401v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00294636v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilleron" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gilbert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165954v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085176v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192410v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00109696v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378062v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286281v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bennani" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/advances-in-domain-adaptation-theory/redko/978-1-78548-236-6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121733v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.morganclaypool.com/doi/abs/10.2200/S00626ED1V01Y201501AIM030" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S00626ED1V01Y201501AIM030" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357561v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613051v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahaf Aljundi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58347-1_4" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148618v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957470v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634881v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019161v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277019v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loujain Liekah" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Soare" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134246v3" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163722v3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666935v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714483v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143025v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Viallard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Germain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Morvant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-023-06391-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874202v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodimir Mitarchuk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eyraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538242v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Robissout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-024-00346-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04157829v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Brandao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nakhoul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.130.226201" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500182v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Zaid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carbone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Venelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2023.i2.310-357" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03833058v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongfeng Ma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dalloz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sterl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c02235" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03823722v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colombier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24081096" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Viola" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gautheron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2022.07.019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436007v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Kaloga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundeep Prabhakar Chepuri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108182" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438972v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3453162" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646114v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Metzler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Riou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213021500135" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353850v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2021.i3.60-96" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375056v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Azorin-Lopez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fuster-Guillo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Saval-Calvo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.691" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955666v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis B&#233;thune" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13090206" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271977v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dassance" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2021.i1.25-55" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868492v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.03.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563152v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laviolette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2019.10.105" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937817v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tches.v2020.i1.1-36" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168941v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Redko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-019-05823-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114975v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Nam Le" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.04.025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878830v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Badiche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Belkasmi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.08.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330492v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F. Bernabeu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.06.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306915v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Gybels" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144896v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Peyrache" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-015-0839-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075370v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2014.09.044" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009578v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-014-5462-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869404v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213013600051" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686205v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-012-0516-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-012-5293-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607098v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Clark" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224992v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.01.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05343823v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahim Mezidi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Patracone" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017201v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caradot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06096-9_2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Girardin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Destouches" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128227v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562838v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Kumar Chaki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vial-Bonacci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautrais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ventresque" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04584456v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Salzo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Pontil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698713v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Marouani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jeudy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bradai" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628534v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Garcia-d'Urso" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145332v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vidot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3540261.3541366" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562771v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04881596v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayad Ali Banna" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473777v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Zantedeschi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615461v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70359-1_17" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488664v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lacroce" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04518335v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562685v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Emonet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahier-Porte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04044305v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bouniot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Loesch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Audigier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV56688.2023.00016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04041965v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231405v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquenet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43415-0_11" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03823762v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703804v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227049v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre. Borgnat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03833360v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703811v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04041943v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20044-1_25" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208948v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86520-7_11" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435998v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414466" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900044v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67664-3_9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03278470v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3540261.3540296" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937872v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Colombier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68773-1_10" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611586v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/298" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331113v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alazizi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyun He-Guelton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Obl&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00188" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868502v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937837v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03251827v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Loesch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276288v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ictai.2019.00131" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900252v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Oble" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44584-3_2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049763v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bascol" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318868v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00042" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937847v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02010043v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tissier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868516v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335762v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124877v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/395" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148600v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Letarte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803183v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895967v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01768-2_18" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889994v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Frery" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caelen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888672v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01613953v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581550v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611346v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613564v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620589v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307045v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382217v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perrot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376970v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223411v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Irina" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaussier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223164v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175610v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220665v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204642v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaussier Eric" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23528-837" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985839v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009395v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Denis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093565v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009610v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Muselet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016472v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075979v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850242v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850241v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869417v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basura Fernando" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinne Tuytelaars" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822685v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00870081v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869394v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714509v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685524v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690242v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749366v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717809v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Becerra-Bonache" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Perrot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745487v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708401v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685530v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Tanase" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629207v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630300v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654227v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628991v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608631v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618757v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618706v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607096v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bailly" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485560v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pellerin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348673v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295148v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Esposito" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Oncina" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293511v3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gilbert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;ssal Ouardi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369444v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muhlenbach" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322432v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Manuel Inesta" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rizo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192401v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00294636v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilleron" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gilbert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165954v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192410v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085176v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00109696v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378062v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286281v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bennani" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/advances-in-domain-adaptation-theory/redko/978-1-78548-236-6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121733v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.morganclaypool.com/doi/abs/10.2200/S00626ED1V01Y201501AIM030" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S00626ED1V01Y201501AIM030" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357561v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613051v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahaf Aljundi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58347-1_4" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148618v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957470v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634881v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019161v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277019v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loujain Liekah" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Soare" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134246v3" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163722v3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666935v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714483v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>