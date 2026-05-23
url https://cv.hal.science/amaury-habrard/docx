--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -100,356 +100,356 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Framework for the Practical Disintegration of PAC-Bayesian Bounds</w:t>
+                <w:t xml:space="preserve">Scoring the predictions: a way to improve profiling side-channel attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Viallard</w:t>
+                <w:t xml:space="preserve">Damien Robissout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Germain</w:t>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10994-023-06391-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13389-024-00346-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143025v3</w:t>
+                <w:t xml:space="preserve">hal-04538242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the theoretical limit of gradient descent for Simple Recurrent Neural Networks with finite precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodimir Mitarchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volodimir Mitarchuk</w:t>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scoring the predictions: a way to improve profiling side-channel attacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A General Framework for the Practical Disintegration of PAC-Bayesian Bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Viallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Robissout</w:t>
+                <w:t xml:space="preserve">Pascal Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Bossuet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amaury Habrard</w:t>
+                <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 113 (2), pp.519-604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13389-024-00346-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10994-023-06391-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538242v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143025v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Complexity to Guide Light-Induced Self-Organized Nanopatterns</w:t>
               </w:r>
@@ -474,51 +474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -582,51 +582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional Variational AutoEncoder based on Stochastic Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Zaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -693,910 +693,910 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Laser-Induced Colors of Random Plasmonic Metasurfaces and Optimizing Image Multiplexing Using Deep Learning</w:t>
+                <w:t xml:space="preserve">MetaAP: a meta-tree-based ranking algorithm optimizing the average precision from imbalanced data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongfeng Ma</w:t>
+                <w:t xml:space="preserve">Rémi Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dalloz</w:t>
+                <w:t xml:space="preserve">Léo Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.2c02235⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 161, pp.161-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2022.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-03833058v1</w:t>
+                <w:t xml:space="preserve">hal-03826066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning PDE to Model Self-Organization of Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Brandao</w:t>
+                <w:t xml:space="preserve">Predicting Laser-Induced Colors of Random Plasmonic Metasurfaces and Optimizing Image Multiplexing Using Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongfeng Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Garrelie</w:t>
+                <w:t xml:space="preserve">Nicolas Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sterl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e24081096⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (6), pp.9410-9419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.2c02235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-03823722v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-03833058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaAP: a meta-tree-based ranking algorithm optimizing the average precision from imbalanced data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Viola</w:t>
+                <w:t xml:space="preserve">Learning PDE to Model Self-Organization of Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Brandao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Gautheron</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Duffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 161, pp.161-167. </w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2022.07.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/e24081096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826066v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-03823722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational graph autoencoders for multiview canonical correlation analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Abry</w:t>
+                <w:t xml:space="preserve">Efficiency through Diversity in Ensemble Models applied to Side-Channel Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Venelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2021.108182⟩</w:t>
+              <w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.60-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46586/tches.v2021.i3.60-96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436007v1</w:t>
+                <w:t xml:space="preserve">hal-03353850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Deep Learning Networks for Profiled Side-channel Analysis Using Performance Improvement Techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+                <w:t xml:space="preserve">Variational graph autoencoders for multiview canonical correlation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacouba Kaloga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Borgnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sundeep Prabhakar Chepuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Journal on Emerging Technologies in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3453162⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 188, pp.108182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2021.108182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438972v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nearest Neighbor Algorithm for Imbalanced Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Metzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (03), pp.2150013. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218213021500135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646114v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency through Diversity in Ensemble Models applied to Side-Channel Attacks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Improving Deep Learning Networks for Profiled Side-channel Analysis Using Performance Improvement Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Robissout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Venelli</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.60-96. </w:t>
+              <w:t xml:space="preserve">ACM Journal on Emerging Technologies in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (3), pp.1-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46586/tches.v2021.i3.60-96⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3453162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353850v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative multilinear optimization for planar model fitting under geometric constraints</w:t>
               </w:r>
@@ -1706,876 +1706,876 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical and Unsupervised Graph Representation Learning with Loukas’s Coarsening</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Garivier</w:t>
+                <w:t xml:space="preserve">Methodology for Efficient CNN Architectures in Profiling Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Venelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/a13090206⟩</w:t>
+              <w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (1), pp.1-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13154/tches.v2020.i1.1-36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955666v1</w:t>
+                <w:t xml:space="preserve">hal-02937817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking Loss: Maximizing the Success Rate in Deep Learning Side-Channel Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Dassance</w:t>
+                <w:t xml:space="preserve">Hierarchical and Unsupervised Graph Representation Learning with Loukas’s Coarsening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Béthune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacouba Kaloga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Borgnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Venelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46586/tches.v2021.i1.25-55⟩</w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (9), pp.206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/a13090206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271977v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metric Learning from Imbalanced Data with Generalization Guarantees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Gautheron</w:t>
+                <w:t xml:space="preserve">Ranking Loss: Maximizing the Success Rate in Deep Learning Side-Channel Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dassance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Sebban</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Venelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 133, pp.298-304. </w:t>
+              <w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.25-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2020.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46586/tches.v2021.i1.25-55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868492v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAC-Bayes and Domain Adaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Germain</w:t>
+                <w:t xml:space="preserve">Metric Learning from Imbalanced Data with Generalization Guarantees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2019.10.105⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133, pp.298-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2020.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563152v3</w:t>
+                <w:t xml:space="preserve">hal-02868492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for Efficient CNN Architectures in Profiling Attacks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Zaid</w:t>
+                <w:t xml:space="preserve">PAC-Bayes and Domain Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laviolette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Bossuet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Venelli</w:t>
+                <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020 (1), pp.1-36. </w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 379, pp.379-397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13154/tches.v2020.i1.1-36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2019.10.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937817v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563152v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the analysis of adaptability in multi-source domain adaptation</w:t>
+                <w:t xml:space="preserve">Deep Multi-Wasserstein Unsupervised Domain Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ievgen Redko</w:t>
+                <w:t xml:space="preserve">Tien-Nam Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125, pp.249-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10994-019-05823-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2019.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168941v1</w:t>
+                <w:t xml:space="preserve">hal-02114975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Multi-Wasserstein Unsupervised Domain Adaptation</w:t>
+                <w:t xml:space="preserve">On the analysis of adaptability in multi-source domain adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tien-Nam Le</w:t>
+                <w:t xml:space="preserve">Ievgen Redko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 125, pp.249-255. </w:t>
+              <w:t xml:space="preserve">Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2019.04.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10994-019-05823-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114975v1</w:t>
+                <w:t xml:space="preserve">hal-02168941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning maximum excluding ellipsoids from imbalanced data with theoretical guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Badiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2871,222 +2871,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Boosting Algorithm for Provably Accurate Unsupervised Domain Adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robustness and Generalization for Metric Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10115-015-0839-2⟩</w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2014.09.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01144896v1</w:t>
+                <w:t xml:space="preserve">hal-01075370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness and Generalization for Metric Learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Boosting Algorithm for Provably Accurate Unsupervised Domain Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Peyrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.16. </w:t>
+              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2014.09.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10115-015-0839-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075370v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning A Priori Constrained Weighted Majority Votes</w:t>
               </w:r>
@@ -3098,51 +3098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3202,51 +3202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative Self-labeling Domain Adaptation for Linear Structured Image Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Peyrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3293,51 +3293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsimonious Unsupervised and Semi-Supervised Domain Adaptation with Good Similarity Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3514,51 +3514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Contextual Representations to Efficiently Learn Context-Free Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3834,1953 +3834,1953 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas-Rachford Splitting for Hybrid Differentiable Models</w:t>
+                <w:t xml:space="preserve">Méthode de quadrature pour les PINNs fondée théoriquement sur la hessienne des résiduels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Caradot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abdel-Rahim Mezidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Differentiable Systems and Scientific Machine Learning (DiffSys)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EurIPS, Dec 2025, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">30ème Colloque sur le traitement du signal et des images GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343823v1</w:t>
+                <w:t xml:space="preserve">hal-05128227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provably Accurate Adaptive Sampling for Collocation Points in Physics-informed Neural Networks</w:t>
+                <w:t xml:space="preserve">Decoding Ornaments: The Case of Marc-Michel Rey’s Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Caradot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Emonet</w:t>
+                <w:t xml:space="preserve">Sayan Kumar Chaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ventresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Methods for Micro- and Mesotypography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Johannes Gutenberg-Universität Mainz, Sep 2025, Wolfenbüttel, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017201v3</w:t>
+                <w:t xml:space="preserve">hal-05562838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual Hypernetwork for Adaptive Prediction of Laser-Induced Colors on Quasi-Random Plasmonic Metasurfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+                <w:t xml:space="preserve">A Bregman Proximal Viewpoint on Neural Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Rahim Mezidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Patracone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio Salzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Pontil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Porto (Portugal), France</w:t>
+              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05271900v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584456v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de quadrature pour les PINNs fondée théoriquement sur la hessienne des résiduels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Douglas-Rachford Splitting for Hybrid Differentiable Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Rahim Mezidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Patracone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Colloque sur le traitement du signal et des images GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Workshop on Differentiable Systems and Scientific Machine Learning (DiffSys)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EurIPS, Dec 2025, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128227v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding Ornaments: The Case of Marc-Michel Rey’s Database</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ventresque</w:t>
+                <w:t xml:space="preserve">Provably Accurate Adaptive Sampling for Collocation Points in Physics-informed Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Caradot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Rahim Mezidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Methods for Micro- and Mesotypography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. pp.19-37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-06096-9_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05562838v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017201v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bregman Proximal Viewpoint on Neural Operators</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contextual Hypernetwork for Adaptive Prediction of Laser-Induced Colors on Quasi-Random Plasmonic Metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saverio Salzo</w:t>
+                <w:t xml:space="preserve">Thibault Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto (Portugal), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04584456v3</w:t>
+                <w:t xml:space="preserve">hal-05271900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Traffic Engineering in WAN Using Graph Attention Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vignettes discovery in historical ornaments: Rey database and practices, limits and advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayan Kumar Chaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Marouani</w:t>
+                <w:t xml:space="preserve">Remi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Singh</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Conference on Wireless and Mobile Computing, Networking and Communications, Wimob 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop "Computing the Page in Early-Modern Europe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Visual Geometry Group, Mar 2024, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698713v1</w:t>
+                <w:t xml:space="preserve">hal-05562685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative shape deformation with optimal transport using learned transformations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nahuel Garcia-d'Urso</w:t>
+                <w:t xml:space="preserve">Historical benchmark Dataset for multiple computer vision tasks: Discuss limitations of different Machine Learning techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayan Kumar Chaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ventresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, YOKOHAMA, Japan</w:t>
+              <w:t xml:space="preserve">2024 Intermediality and Computational Humanities Hackathon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vienna, Nov 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628534v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PAC-Bayes Analysis of Adversarial Robustness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vidot</w:t>
+                <w:t xml:space="preserve">Generative shape deformation with optimal transport using learned transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Azorin-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahuel Garcia-d'Urso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Morvant</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Fuster-Guillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-fifth Conference on Neural Information Processing Systems (NeurIPS 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, YOKOHAMA, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145332v2</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical benchmark Dataset for multiple computer vision tasks: Discuss limitations of different Machine Learning techniques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ventresque</w:t>
+                <w:t xml:space="preserve">A PAC-Bayes Analysis of Adversarial Robustness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Viallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Morvant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Intermediality and Computational Humanities Hackathon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thirty-fifth Conference on Neural Information Processing Systems (NeurIPS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NIPS: Neural Information Processing Systems Foundation, Dec 2021, Virtual-only Conference, Australia. 1105, pp. 14421 - 14433, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5555/3540261.3541366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05562771v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145332v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the complexity behind laser-induced selforganized nanopatterns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Nakhoul</w:t>
+                <w:t xml:space="preserve">Advanced Traffic Engineering in WAN Using Graph Attention Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Marouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayad Ali Banna</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Baptiste Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Bradai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Laser Ablation (COLA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">The 20th International Conference on Wireless and Mobile Computing, Networking and Communications, Wimob 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-04881596v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging PAC-Bayes Theory and Gibbs Distributions for Generalization Bounds with Complexity Measures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Deciphering the complexity behind laser-induced selforganized nanopatterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Brandao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nakhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayad Ali Banna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISTATS 2024 - 27th International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">17th International Conference on Laser Ablation (COLA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473777v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-04881596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Theoretically Grounded Extension of Universal Attacks from the Attacker's Viewpoint</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Leveraging PAC-Bayes Theory and Gibbs Distributions for Generalization Bounds with Complexity Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Viallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Zantedeschi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML PKDD 2024 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AISTATS 2024 - 27th International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Valencia, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615461v3</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length Independent PAC-Bayes Bounds for Simple RNNs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Volodimir Mitarchuk</w:t>
+                <w:t xml:space="preserve">A Theoretically Grounded Extension of Universal Attacks from the Attacker's Viewpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Patracone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Viallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Lacroce</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémi Emonet</w:t>
+                <w:t xml:space="preserve">Gilles Gasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISTATS 2024 - 27th International Conference on Artificial Intelligence and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECML PKDD 2024 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vilnius, Lithuania. pp.1-27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70359-1_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04488664v1</w:t>
+                <w:t xml:space="preserve">hal-03615461v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation Error of Sobolev Regular Functions with tanh Neural Networks: Theoretical Impact on PINNs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Girault</w:t>
+                <w:t xml:space="preserve">Length Independent PAC-Bayes Bounds for Simple RNNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodimir Mitarchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lacroce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rémi Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML PKDD 2024 - Joint European Conference on Machine Learning and Knowledge Discovery in Databases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">AISTATS 2024 - 27th International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04518335v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vignettes discovery in historical ornaments: Rey database and practices, limits and advances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Vial-Bonacci</w:t>
+                <w:t xml:space="preserve">Approximation Error of Sobolev Regular Functions with tanh Neural Networks: Theoretical Impact on PINNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Patracone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Computing the Page in Early-Modern Europe"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Visual Geometry Group, Mar 2024, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">ECML PKDD 2024 - Joint European Conference on Machine Learning and Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05562685v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518335v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards few-annotation learning for object detection: are transformer-based models more efficient ?</w:t>
               </w:r>
@@ -5877,821 +5877,821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04044305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal-contrastive pretraining for object detection from fewer data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angélique Loesch</w:t>
+                <w:t xml:space="preserve">Is My Neural Net Driven by the MDL Principle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Brandao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Duffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jacquenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2023 - The Eleventh International Conference on Learning Representations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, France. pp.173-189, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43415-0_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04041965v1</w:t>
+                <w:t xml:space="preserve">hal-04231405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is My Neural Net Driven by the MDL Principle?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Emonet</w:t>
+                <w:t xml:space="preserve">Proposal-contrastive pretraining for object detection from fewer data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bouniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Loesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICLR 2023 - The Eleventh International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Kigali, Rwanda. https://openreview.net/forum?id=gm0VZ-h-hPy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-43415-0_11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04231405v1</w:t>
+                <w:t xml:space="preserve">cea-04041965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochasticity versus determinism in LIPSS formation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Learning Stochastic Majority Votes by Minimizing a PAC-Bayes Generalization Bound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Zantedeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Viallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Morvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Garrelie</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop LIPSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">CAp 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-03823762v1</w:t>
+                <w:t xml:space="preserve">hal-03703804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Stochastic Majority Votes by Minimizing a PAC-Bayes Generalization Bound</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Emonet</w:t>
+                <w:t xml:space="preserve">A Simple Way to Learn Metrics Between Attributed Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacouba Kaloga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre. Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAp 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Vannes, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the First Learning on Graphs Conference (LoG 2022),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Virtual Event (Republic of Korea), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703804v1</w:t>
+                <w:t xml:space="preserve">hal-04227049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Way to Learn Metrics Between Attributed Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre. Borgnat</w:t>
+                <w:t xml:space="preserve">optimized laser induced colors and image multiplexing on plasmonic quasi-random metasurfaces using deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongfeng Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the First Learning on Graphs Conference (LoG 2022),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Virtual Event (Republic of Korea), France</w:t>
+              <w:t xml:space="preserve">12th international conference on metamaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, torremolinos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227049v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-03833360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">optimized laser induced colors and image multiplexing on plasmonic quasi-random metasurfaces using deep learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Hébert</w:t>
+                <w:t xml:space="preserve">Stochasticity versus determinism in LIPSS formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Brandao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nakhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th international conference on metamaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, torremolinos, Spain</w:t>
+              <w:t xml:space="preserve">10th International Workshop LIPSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-03833360v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-03823762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt des bornes désintégrées pour la généralisation avec des mesures de complexité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Viallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAp 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vannes, France</w:t>
@@ -6733,51 +6733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving few-shot learning through multi-task representation learning theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bouniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ievgen Redko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6844,1628 +6844,1628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04041943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Bounding Majority Vote Learning Algorithms by the Direct Minimization of a Tight PAC-Bayesian C-Bound</w:t>
+                <w:t xml:space="preserve">Online Performance Evaluation of Deep Learning Networks for Profiled Side-Channel Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Viallard</w:t>
+                <w:t xml:space="preserve">Damien Robissout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Germain</w:t>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML PKDD 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86520-7_11⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Constructive Side-Channel Analysis and Secure Design (COSADE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Lugano ( virtual ), Switzerland. pp.200-218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-68773-1_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208948v2</w:t>
+                <w:t xml:space="preserve">hal-02937872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiview Variational Graph Autoencoders for Canonical Correlation Analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Abry</w:t>
+                <w:t xml:space="preserve">Self-Bounding Majority Vote Learning Algorithms by the Direct Minimization of a Tight PAC-Bayesian C-Bound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Viallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2021 - 2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECML PKDD 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bilbao, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86520-7_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414466⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03435998v1</w:t>
+                <w:t xml:space="preserve">hal-03208948v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landmark-based Ensemble Learning with Random Fourier Features and Gradient Boosting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Germain</w:t>
+                <w:t xml:space="preserve">Multiview Variational Graph Autoencoders for Canonical Correlation Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacouba Kaloga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Borgnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sundeep Prabhakar Chepuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2021 - 2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toronto, Canada. pp.5320-5324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-67664-3_9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02900044v1</w:t>
+                <w:t xml:space="preserve">hal-03435998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Stochastic Majority Votes by Minimizing a PAC-Bayes Generalization Bound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Zantedeschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Viallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5555/3540261.3540296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Performance Evaluation of Deep Learning Networks for Profiled Side-Channel Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landmark-based Ensemble Learning with Random Fourier Features and Gradient Boosting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Robissout</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brice Colombier</w:t>
+                <w:t xml:space="preserve">Pascal Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Bossuet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Morvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Constructive Side-Channel Analysis and Secure Design (COSADE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Lugano ( virtual ), Switzerland. pp.200-218, </w:t>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Ghent, Belgium. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-68773-1_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-67664-3_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937872v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from Few Positives: a Provably Accurate Metric Learning Algorithm to deal with Imbalanced Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Emonet</w:t>
+                <w:t xml:space="preserve">Putting theory to work: from learning bounds to meta-learning algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bouniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ievgen Redko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Loesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI 2020, the 29th International Joint Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop Meta-Learn@NeurIPS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Vancouver (Virtual conference), Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611586v1</w:t>
+                <w:t xml:space="preserve">cea-03251827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly Detection, Consider your Dataset First, An illustration on Fraud Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayman Alazizi</w:t>
+                <w:t xml:space="preserve">Metric Learning from Imbalanced Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00188⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Portland, Oregon, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ictai.2019.00131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331113v1</w:t>
+                <w:t xml:space="preserve">hal-02276288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MLFP: Un algorithme d'apprentissage de métrique pour la classification de données déséquilibrées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Emonet</w:t>
+                <w:t xml:space="preserve">Dual Sequential Variational Autoencoders for Fraud Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Alazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Sebban</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jacquenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun He-Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Oble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur l'Apprentissage automatique (CAp 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Symposium on Intelligent Data Analysis (IDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Konstanz, Germany. pp.14-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-44584-3_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868502v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage profond pour les attaques par analyse de canaux auxiliaires des implémentations de fonctions cryptographiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+                <w:t xml:space="preserve">Learning from Few Positives: a Provably Accurate Metric Learning Algorithm to deal with Imbalanced Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Viola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Metzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d’hiver Francophone sur les Technologies de Conception des Systèmes embarqués Hétérogènes, FETCH</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJCAI 2020, the 29th International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Yokohama, Japan. pp.2155-2161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2020/298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937837v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putting theory to work: from learning bounds to meta-learning algorithms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Angelique Loesch</w:t>
+                <w:t xml:space="preserve">Anomaly Detection, Consider your Dataset First, An illustration on Fraud Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Alazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jacquenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun He-Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Oblé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Meta-Learn@NeurIPS 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Portland, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03251827v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metric Learning from Imbalanced Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Morvant</w:t>
+                <w:t xml:space="preserve">MLFP: Un algorithme d'apprentissage de métrique pour la classification de données déséquilibrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Viola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence sur l'Apprentissage automatique (CAp 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Vannes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276288v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Sequential Variational Autoencoders for Fraud Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayman Alazizi</w:t>
+                <w:t xml:space="preserve">Apprentissage profond pour les attaques par analyse de canaux auxiliaires des implémentations de fonctions cryptographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Robissout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Oble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Intelligent Data Analysis (IDA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecole d’hiver Francophone sur les Technologies de Conception des Systèmes embarqués Hétérogènes, FETCH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-44584-3_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02900252v1</w:t>
+                <w:t xml:space="preserve">hal-02937837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Cost-Sensitive Classification to Tight F-measure Bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bascol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AISTATS 2019 - 22nd International Conference on Artificial Intelligence and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Naha, Okinawa, Japan. pp.1245-1253</w:t>
@@ -8494,103 +8494,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Adjusted Nearest Neighbor Algorithm Maximizing the F-Measure from Imbalanced Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Metzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Portland, Oregon, United States. </w:t>
@@ -8622,329 +8622,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Deep-Learning Side-Channel Attacks using Normalization layers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-lossless Binarization of Word Embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Randomness and Arithmetics for Cryptography on Hardware (WRAC’H)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Roscoff, France</w:t>
+              <w:t xml:space="preserve">33rd AAAI Conference on Artificial Intelligence (AAAI-19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Honolulu, HI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937847v1</w:t>
+                <w:t xml:space="preserve">ujm-02010043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-lossless Binarization of Word Embeddings</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improved Deep-Learning Side-Channel Attacks using Normalization layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Robissout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd AAAI Conference on Artificial Intelligence (AAAI-19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Honolulu, HI, United States</w:t>
+              <w:t xml:space="preserve">Workshop on Randomness and Arithmetics for Cryptography on Hardware (WRAC’H)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-02010043v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une version corrigée de l’algorithme des plus proches voisins pour l’optimisation de la F-mesure dans un contexte déséquilibré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Metzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur l'Apprentissage automatique (CAp 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
@@ -8973,103 +8973,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting Neural Networks as Majority Votes through the PAC-Bayesian Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Viallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Machine Learning with guarantees @ NeurIPS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9088,1534 +9088,1534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentially Private Optimal Transport: Application to Domain Adaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tien-Nam Le</w:t>
+                <w:t xml:space="preserve">Revisite des &amp;quot;random Fourier features&amp;quot; basée sur l'apprentissage PAC-Bayésien via des points d'intérêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Letarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Morvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CAp 2019 - Conférence sur l'Apprentissage automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124877v1</w:t>
+                <w:t xml:space="preserve">hal-02148600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisite des &amp;quot;random Fourier features&amp;quot; basée sur l'apprentissage PAC-Bayésien via des points d'intérêts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Germain</w:t>
+                <w:t xml:space="preserve">Differentially Private Optimal Transport: Application to Domain Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Nam Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAp 2019 - Conférence sur l'Apprentissage automatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJCAI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Macao, China. pp.2852-2858, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2019/395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148600v1</w:t>
+                <w:t xml:space="preserve">hal-02124877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme de pondération de la F-Mesure par pondération des erreurs de classfication.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisa Fromont</w:t>
+                <w:t xml:space="preserve">Apprentissage de métrique pour la classification supervisée de données déséquilibrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Morvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence pour l'Apprentissage Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint-Etienne du Rouvray, France</w:t>
+              <w:t xml:space="preserve">Conférence sur l'Apprentissage Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803183v1</w:t>
+                <w:t xml:space="preserve">hal-01888672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree-based Cost-Sensitive Methods for Fraud Detection in Imbalanced Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Un algorithme de pondération de la F-Mesure par pondération des erreurs de classfication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bascol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Metzler</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDA 2018 - 17th International Symposium on Intelligent Data Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence pour l'Apprentissage Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Etienne du Rouvray, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895967v1</w:t>
+                <w:t xml:space="preserve">hal-01803183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Non-Linear Gradient Boosting in Multi-Latent Spaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordan Frery</w:t>
+                <w:t xml:space="preserve">Tree-based Cost-Sensitive Methods for Fraud Detection in Imbalanced Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Metzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Badiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Belkasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Intelligent Data Analysis (IDA'18)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDA 2018 - 17th International Symposium on Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, ‘s-Hertogenbosch, Netherlands. pp.213-224, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01768-2_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889994v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de métrique pour la classification supervisée de données déséquilibrées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Gautheron</w:t>
+                <w:t xml:space="preserve">Online Non-Linear Gradient Boosting in Multi-Latent Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Frery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun He-Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur l'Apprentissage Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Intelligent Data Analysis (IDA'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, s-Hertogenbosch, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888672v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dict2vec : Learning Word Embeddings using Lexical Dictionaries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gravier</w:t>
+                <w:t xml:space="preserve">Joint distribution optimal transportation for domain adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Flamary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rakotomamonjy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing (EMNLP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Copenhague, Denmark. pp.254-263</w:t>
+              <w:t xml:space="preserve">NIPS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01613953v1</w:t>
+                <w:t xml:space="preserve">hal-01620589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de sphères maximales d’exclusion avec garanties théoriques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient top rank optimization with gradient boosting for supervised anomaly detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Frery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyun He-Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur l'Apprentissage Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">European Conference on Machine Learning &amp; Principles and Practice of Knowledge Discovery in Databases (ECML/PKDD'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Skopje, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581550v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611346v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient top rank optimization with gradient boosting for supervised anomaly detection</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apprentissage de sphères maximales d’exclusion avec garanties théoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Metzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Badiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Belkasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning &amp; Principles and Practice of Knowledge Discovery in Databases (ECML/PKDD'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Skopje, Macedonia</w:t>
+              <w:t xml:space="preserve">Conférence sur l'Apprentissage Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611346v2</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Analysis of Domain Adaptation with Optimal Transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ievgen Redko</w:t>
+                <w:t xml:space="preserve">Dict2vec : Learning Word Embeddings using Lexical Dictionaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML PKDD 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Skopje, Macedonia</w:t>
+              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing (EMNLP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Copenhague, Denmark. pp.254-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613564v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01613953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint distribution optimal transportation for domain adaptation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Flamary</w:t>
+                <w:t xml:space="preserve">Theoretical Analysis of Domain Adaptation with Optimal Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ievgen Redko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Rakotomamonjy</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">ECML PKDD 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Skopje, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620589v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New PAC-Bayesian Perspective on Domain Adaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Germain</w:t>
+                <w:t xml:space="preserve">Bornes en Généralisation à Convergence Rapide pour le Transfert d'Hypothèses en Apprentissage de Métriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Conference on Machine Learning (ICML 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, New York, NY, United States</w:t>
+              <w:t xml:space="preserve">Conférence francophone sur l'Apprentissage Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307045v1</w:t>
+                <w:t xml:space="preserve">hal-01382217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bornes en Généralisation à Convergence Rapide pour le Transfert d'Hypothèses en Apprentissage de Métriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Perrot</w:t>
+                <w:t xml:space="preserve">A New PAC-Bayesian Perspective on Domain Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laviolette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone sur l'Apprentissage Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">33rd International Conference on Machine Learning (ICML 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, New York, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382217v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Estimation for Discrete Optimal Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Flamary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10774,90 +10774,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New PAC-Bayesian View of Domain Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laviolette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NIPS 2015 Workshop on Transfer and Multi-Task Learning: Trends and New Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10882,51 +10882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Theoretical Analysis of Metric Hypothesis Transfer Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10964,51 +10964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regressive Virtual Metric Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11157,355 +11157,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majority Vote of Diverse Classifiers for Late Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Morvant</w:t>
+                <w:t xml:space="preserve">Some improvements of the spectral learning approach for probabilistic grammatical inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattias Gybels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR Joint International Workshops on Statistical Techniques in Pattern Recognition and Structural and Syntactic Pattern Recignition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Joensuu, Finland. pp.20</w:t>
+              <w:t xml:space="preserve">Proceedings of the 12th International Conference on Grammatical Inference (ICGI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Kyoto, Japan. pp.64-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985839v2</w:t>
+                <w:t xml:space="preserve">hal-01075979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimension-free Concentration Bounds on Hankel Matrices for Spectral Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mattias Gybels</w:t>
+                <w:t xml:space="preserve">Majority Vote of Diverse Classifiers for Late Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Machine Learning (ICML)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, China. pp.JMLR: W&amp;CP volume 32</w:t>
+              <w:t xml:space="preserve">IAPR Joint International Workshops on Statistical Techniques in Pattern Recognition and Structural and Syntactic Pattern Recignition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Joensuu, Finland. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009395v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985839v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improvement to the Domain Adaptation Bound in a PAC-Bayesian context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Germain</w:t>
+                <w:t xml:space="preserve">Dimension-free Concentration Bounds on Hankel Matrices for Spectral Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattias Gybels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS 2014 Workshop on Transfer and Multi-task learning: Theory Meets Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">The International Conference on Machine Learning (ICML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, China. pp.JMLR: W&amp;CP volume 32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01093565v2</w:t>
+                <w:t xml:space="preserve">hal-01009395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Perceptual Color Differences by Local Metric Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11563,338 +11550,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de Distances Couleur Uniformes par Apprentissage de Métriques Locales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Perrot</w:t>
+                <w:t xml:space="preserve">An Improvement to the Domain Adaptation Bound in a PAC-Bayesian context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Sebban</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laviolette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAp'2014 : Conférence d'Apprentissage Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">NIPS 2014 Workshop on Transfer and Multi-task learning: Theory Meets Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016472v1</w:t>
+                <w:t xml:space="preserve">hal-01093565v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some improvements of the spectral learning approach for probabilistic grammatical inference</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Denis</w:t>
+                <w:t xml:space="preserve">Modélisation de Distances Couleur Uniformes par Apprentissage de Métriques Locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Muselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 12th International Conference on Grammatical Inference (ICGI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Kyoto, Japan. pp.64-78</w:t>
+              <w:t xml:space="preserve">CAp'2014 : Conférence d'Apprentissage Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075979v1</w:t>
+                <w:t xml:space="preserve">hal-01016472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse PAC-Bayésienne de l'adaptation de domaine et sa spécialisation aux classifieurs linéaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boosting for Unsupervised Domain Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilie Morvant</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Peyrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur l'apprentissage automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Villeneuve d'Ascq, France. pp.3</w:t>
+              <w:t xml:space="preserve">ECML PKDD 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. pp.433-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850242v1</w:t>
+                <w:t xml:space="preserve">hal-00869394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vote de majorité a priori contraint pour la classification binaire : spécification au cas des plus proches voisins</w:t>
               </w:r>
@@ -11906,51 +11893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11982,571 +11969,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Visual Domain Adaptation Using Subspace Alignment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Basura Fernando</w:t>
+                <w:t xml:space="preserve">Une analyse PAC-Bayésienne de l'adaptation de domaine et sa spécialisation aux classifieurs linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tinne Tuytelaars</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laviolette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCV 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Sydney, Australia. pp.2960-2967</w:t>
+              <w:t xml:space="preserve">Conférence sur l'apprentissage automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Villeneuve d'Ascq, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869417v1</w:t>
+                <w:t xml:space="preserve">hal-00850242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PAC-Bayesian Approach for Domain Adaptation with Specialization to Linear Classifiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Germain</w:t>
+                <w:t xml:space="preserve">Unsupervised Visual Domain Adaptation Using Subspace Alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basura Fernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilie Morvant</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinne Tuytelaars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Atlanta, United States. pp.738-746</w:t>
+              <w:t xml:space="preserve">ICCV 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Sydney, Australia. pp.2960-2967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822685v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de matrices de Hankel non bornées pour l'apprentissage spectral de langages stochastiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Denis</w:t>
+                <w:t xml:space="preserve">A PAC-Bayesian Approach for Domain Adaptation with Specialization to Linear Classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laviolette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d'Apprentissage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, France</w:t>
+              <w:t xml:space="preserve">International Conference on Machine Learning 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Atlanta, United States. pp.738-746</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00870081v1</w:t>
+                <w:t xml:space="preserve">hal-00822685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting for Unsupervised Domain Adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de matrices de Hankel non bornées pour l'apprentissage spectral de langages stochastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattias Gybels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML PKDD 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. pp.433-448</w:t>
+              <w:t xml:space="preserve">Conférence d'Apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869394v1</w:t>
+                <w:t xml:space="preserve">ujm-00870081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handwritten Digit Recognition using Edit Distance-Based KNN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisa Fromont</w:t>
+                <w:t xml:space="preserve">Similarity Learning for Provably Accurate Sparse Linear Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teaching Machine Learning Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Edinburgh, Scotland, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714509v1</w:t>
+                <w:t xml:space="preserve">hal-00708401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la généralisation de DASF à l'adaptation de domaine semi-supervisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12692,90 +12679,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAC-Bayesian Learning and Domain Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laviolette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-Trade-offs in Machine Learning, NIPS 2012 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lake Tahoe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12794,683 +12781,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speeding Up Syntactic Learning Using Contextual Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonor Becerra-Bonache</w:t>
+                <w:t xml:space="preserve">Handwritten Digit Recognition using Edit Distance-Based KNN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Grammatical Inference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, United States. pp.49-53</w:t>
+              <w:t xml:space="preserve">Teaching Machine Learning Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Edinburgh, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717809v1</w:t>
+                <w:t xml:space="preserve">hal-00714509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Cadre Formel de Boosting pour l'Adaptation de Domaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speeding Up Syntactic Learning Using Contextual Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonor Becerra-Bonache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Peyrache</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique - CAp 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurent Bougrain, May 2012, Nancy, France. 16 p</w:t>
+              <w:t xml:space="preserve">International Conference on Grammatical Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, United States. pp.49-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745487v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarity Learning for Provably Accurate Sparse Linear Classification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un Cadre Formel de Boosting pour l'Adaptation de Domaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Peyrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique - CAp 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Bougrain, May 2012, Nancy, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708401v1</w:t>
+                <w:t xml:space="preserve">hal-00745487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VideoSense at TRECVID 2011 : Semantic Indexing from Light Similarity Functions-based Domain Adaptation with Stacking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Adaptation de domaine parcimonieuse par pondération de bonnes fonctions de similarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID 2011 - TREC Video Retrieval Evaluation workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Gaithersburg, MD, United States. 6p</w:t>
+              <w:t xml:space="preserve">Conférence Francophone d'Apprentissage (CAp)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Chambéry, France. pp.295-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685530v1</w:t>
+                <w:t xml:space="preserve">hal-00630300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Domain Adaptation in Projection Spaces based on Good Similarity Functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">VideoSense at TRECVID 2011 : Semantic Indexing from Light Similarity Functions-based Domain Adaptation with Stacking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Redi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiu Tanase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Data Mining series (ICDM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Vancouver, Canada. pp.457-466</w:t>
+              <w:t xml:space="preserve">TRECVID 2011 - TREC Video Retrieval Evaluation workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Gaithersburg, MD, United States. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00629207v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de domaine parcimonieuse par pondération de bonnes fonctions de similarité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sparse Domain Adaptation in Projection Spaces based on Good Similarity Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ayache</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone d'Apprentissage (CAp)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Chambéry, France. pp.295-310</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Data Mining series (ICDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Vancouver, Canada. pp.457-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630300v1</w:t>
+                <w:t xml:space="preserve">hal-00629207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Domain Adaptation in a Good Similarity-Based Projection Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13521,51 +13521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Usefulness of Similarity Based Projection Spaces for Transfer Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13724,51 +13724,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain Adaptation with Good Edit Similarities: a Sparse Way to deal with Scaling and Rotation Problems in Image Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Peyrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13927,51 +13927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Algorithmic Learning Theory (ALT 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Australia. pp.74-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14111,243 +14111,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Polynomial Algorithm for the Inference of Context Free Languages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Eyraud</w:t>
+                <w:t xml:space="preserve">SEDiL: Software for Edit Distance Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Oncina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Colloquium on Grammatical Inference - ICGI 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, St Malo, France. p.29-42</w:t>
+              <w:t xml:space="preserve">European Conference on Machine Learning (ECML 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Belgium. pp.672-677</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348673v1</w:t>
+                <w:t xml:space="preserve">hal-00295148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEDiL: Software for Edit Distance Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Esposito</w:t>
+                <w:t xml:space="preserve">A Polynomial Algorithm for the Inference of Context Free Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning (ECML 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Belgium. pp.672-677</w:t>
+              <w:t xml:space="preserve">9th International Colloquium on Grammatical Inference - ICGI 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, St Malo, France. p.29-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00295148v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevant Representations for the Inference of Rational Stochastic Tree Languages</w:t>
               </w:r>
@@ -14448,718 +14448,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00293511v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning String Edit Similarities using Constrained Finite State Machines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Melody Recognition with Learned Edit Distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Muhlenbach</w:t>
+                <w:t xml:space="preserve">Jose-Manuel Inesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAp'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Porquerolles, France. pp.37-52</w:t>
+              <w:t xml:space="preserve">Structural, Syntactic, and Statistical Pattern Recognition, Joint IAPR International Workshops, SSPR 2008 and SPR 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Orlando, United States. pp.86-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369444v1</w:t>
+                <w:t xml:space="preserve">hal-00322432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melody Recognition with Learned Edit Distances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning String Edit Similarities using Constrained Finite State Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rizo</w:t>
+                <w:t xml:space="preserve">Fabrice Muhlenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural, Syntactic, and Statistical Pattern Recognition, Joint IAPR International Workshops, SSPR 2008 and SPR 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Orlando, United States. pp.86-96</w:t>
+              <w:t xml:space="preserve">CAp'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Porquerolles, France. pp.37-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322432v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning rational stochastic tree languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Denis</w:t>
+                <w:t xml:space="preserve">Learning Metrics between Tree Structured Data: Application to Image Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 18th International Conference on Algorithmic Learning Theory (ALT'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Japan. p.242-256</w:t>
+              <w:t xml:space="preserve">18th European Conference on Machine Learning (ECML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Warsaw, Poland. pp.54-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00192401v2</w:t>
+                <w:t xml:space="preserve">hal-00165954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Probability Distributions for Trees: Representations, Inference and Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Denis</w:t>
+                <w:t xml:space="preserve">Learning rational stochastic tree languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Édouard Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS Workshop on Representations and Inference on Probability Distributions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Whistler, Canada</w:t>
+              <w:t xml:space="preserve">Proceedings of the 18th International Conference on Algorithmic Learning Theory (ALT'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Japan. p.242-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00294636v1</w:t>
+                <w:t xml:space="preserve">hal-00192401v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Metrics between Tree Structured Data: Application to Image Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boyer</w:t>
+                <w:t xml:space="preserve">On Probability Distributions for Trees: Representations, Inference and Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Sebban</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Machine Learning (ECML)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Warsaw, Poland. pp.54-66</w:t>
+              <w:t xml:space="preserve">NIPS Workshop on Representations and Inference on Probability Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Whistler, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165954v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00294636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Multipicity Tree Automata</w:t>
+                <w:t xml:space="preserve">Using Pseudo-Stochastic Rational Languages in Probabilistic Grammatical Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose Oncina</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Esposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICGI 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, TOkyo, Japan. p.268-280</w:t>
+              <w:t xml:space="preserve">8th International Colloquium on Grammatical Inference (ICGI'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Japan. p.112-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00192410v1</w:t>
+                <w:t xml:space="preserve">hal-00085176v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Pseudo-Stochastic Rational Languages in Probabilistic Grammatical Inference</w:t>
+                <w:t xml:space="preserve">Learning Multipicity Tree Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Esposito</w:t>
+                <w:t xml:space="preserve">Jose Oncina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Colloquium on Grammatical Inference (ICGI'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Japan. p.112-124</w:t>
+              <w:t xml:space="preserve">ICGI 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, TOkyo, Japan. p.268-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085176v2</w:t>
+                <w:t xml:space="preserve">hal-00192410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Stochastic Tree Edit Distance</w:t>
               </w:r>
@@ -15367,64 +15367,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Domain Adaptation Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ievgen Redko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15716,77 +15716,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Domain Adaptation Based on Subspace Alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basura Fernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahaf Aljundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15882,90 +15882,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Landmark-Based Ensembles with Random Fourier Features and Gradient Boosting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16088,51 +16088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible Domain Adaptation for Multimedia Indexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16189,51 +16189,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning rational stochastic languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16309,51 +16309,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Users Feedback as a Source of Knowledge for Feature Selection in Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loujain Liekah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Soare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16397,90 +16397,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAC-Bayesian Theorems for Domain Adaptation with Specialization to Linear Classifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laviolette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université Jean Monnet, Saint-Étienne (42); Département d'Informatique et de Génie Logiciel, Université Laval (Québec); ENS Paris; IST Austria. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16502,90 +16502,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New PAC-Bayesian Perspective on Domain Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laviolette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Univ Lyon, UJM-Saint-Etienne, CNRS, Laboratoire Hubert Curien UMR 5516, F-42023 Saint-Etienne, France; Département d'informatique et de génie logiciel, Université Laval (Québec); INRIA - Sierra Project-Team, Ecole Normale Sup´erieure, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16699,51 +16699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAC-Bayesian Majority Vote for Late Classifier Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Morvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16960,51 +16960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143025v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Viallard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Germain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Morvant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-023-06391-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874202v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodimir Mitarchuk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eyraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538242v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Robissout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-024-00346-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04157829v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Brandao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nakhoul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.130.226201" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500182v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Zaid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carbone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Venelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2023.i2.310-357" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03833058v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongfeng Ma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dalloz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sterl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c02235" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03823722v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colombier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24081096" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Viola" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gautheron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2022.07.019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436007v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Kaloga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundeep Prabhakar Chepuri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108182" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438972v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3453162" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646114v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Metzler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Riou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213021500135" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353850v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2021.i3.60-96" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375056v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Azorin-Lopez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fuster-Guillo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Saval-Calvo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.691" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955666v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis B&#233;thune" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13090206" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271977v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dassance" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2021.i1.25-55" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868492v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.03.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563152v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laviolette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2019.10.105" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937817v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tches.v2020.i1.1-36" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168941v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Redko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-019-05823-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114975v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Nam Le" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.04.025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878830v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Badiche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Belkasmi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.08.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330492v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F. Bernabeu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.06.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306915v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Gybels" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144896v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Peyrache" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-015-0839-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075370v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2014.09.044" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009578v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-014-5462-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869404v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213013600051" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686205v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-012-0516-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-012-5293-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607098v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Clark" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224992v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.01.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05343823v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahim Mezidi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Patracone" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017201v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caradot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06096-9_2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271900v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Girardin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Destouches" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128227v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562838v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Kumar Chaki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vial-Bonacci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautrais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ventresque" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04584456v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Salzo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Pontil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698713v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Marouani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jeudy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bradai" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628534v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Garcia-d'Urso" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145332v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vidot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3540261.3541366" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562771v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04881596v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayad Ali Banna" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473777v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Zantedeschi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615461v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70359-1_17" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488664v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lacroce" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04518335v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562685v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Emonet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahier-Porte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04044305v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bouniot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Loesch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Audigier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV56688.2023.00016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04041965v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231405v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquenet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43415-0_11" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03823762v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703804v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227049v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre. Borgnat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03833360v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703811v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04041943v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20044-1_25" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208948v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86520-7_11" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435998v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414466" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900044v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67664-3_9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03278470v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3540261.3540296" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937872v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Colombier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68773-1_10" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611586v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/298" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331113v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alazizi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyun He-Guelton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Obl&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00188" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868502v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937837v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03251827v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Loesch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276288v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ictai.2019.00131" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900252v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Oble" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44584-3_2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049763v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bascol" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318868v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00042" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937847v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02010043v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tissier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868516v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335762v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124877v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/395" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148600v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Letarte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803183v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895967v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01768-2_18" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889994v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Frery" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caelen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888672v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01613953v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581550v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611346v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613564v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620589v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307045v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382217v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perrot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376970v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223411v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Irina" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaussier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223164v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175610v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220665v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204642v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaussier Eric" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23528-837" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985839v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009395v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Denis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093565v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009610v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Muselet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016472v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075979v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850242v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850241v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869417v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basura Fernando" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinne Tuytelaars" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822685v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00870081v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869394v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714509v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685524v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690242v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749366v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717809v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Becerra-Bonache" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Perrot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745487v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708401v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685530v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Tanase" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629207v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630300v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654227v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628991v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608631v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618757v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618706v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607096v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bailly" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485560v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pellerin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348673v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295148v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Esposito" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Oncina" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293511v3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gilbert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;ssal Ouardi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369444v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muhlenbach" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322432v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Manuel Inesta" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rizo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192401v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00294636v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilleron" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gilbert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165954v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192410v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085176v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00109696v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378062v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286281v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bennani" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/advances-in-domain-adaptation-theory/redko/978-1-78548-236-6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121733v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.morganclaypool.com/doi/abs/10.2200/S00626ED1V01Y201501AIM030" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S00626ED1V01Y201501AIM030" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357561v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613051v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahaf Aljundi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58347-1_4" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148618v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957470v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634881v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019161v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277019v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loujain Liekah" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Soare" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134246v3" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163722v3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666935v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714483v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Robissout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-024-00346-4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874202v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodimir Mitarchuk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eyraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143025v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Viallard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Germain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Morvant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-023-06391-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04157829v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Brandao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nakhoul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.130.226201" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500182v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Zaid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carbone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Venelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2023.i2.310-357" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826066v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Viola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gautheron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2022.07.019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03833058v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongfeng Ma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dalloz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sterl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c02235" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03823722v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colombier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24081096" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353850v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2021.i3.60-96" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Kaloga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundeep Prabhakar Chepuri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108182" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646114v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Metzler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Riou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213021500135" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438972v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3453162" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375056v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Azorin-Lopez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fuster-Guillo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Saval-Calvo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.691" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937817v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tches.v2020.i1.1-36" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955666v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis B&#233;thune" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13090206" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271977v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dassance" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2021.i1.25-55" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868492v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.03.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563152v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laviolette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2019.10.105" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114975v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Nam Le" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.04.025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168941v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Redko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-019-05823-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878830v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Badiche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Belkasmi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.08.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330492v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F. Bernabeu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.06.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306915v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Gybels" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075370v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2014.09.044" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144896v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Peyrache" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-015-0839-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009578v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-014-5462-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869404v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213013600051" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686205v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ayache" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-012-0516-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-012-5293-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607098v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Clark" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224992v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.01.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128227v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caradot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahim Mezidi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562838v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Kumar Chaki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vial-Bonacci" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautrais" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ventresque" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04584456v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Patracone" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Salzo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Pontil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05343823v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017201v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06096-9_2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271900v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Girardin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Destouches" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562685v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Emonet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahier-Porte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562771v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628534v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahuel Garcia-d'Urso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145332v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vidot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3540261.3541366" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698713v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Marouani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jeudy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bradai" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04881596v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayad Ali Banna" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473777v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Zantedeschi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615461v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gasso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70359-1_17" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488664v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lacroce" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04518335v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04044305v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bouniot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Loesch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Audigier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV56688.2023.00016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231405v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquenet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43415-0_11" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04041965v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703804v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227049v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre. Borgnat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03833360v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03823762v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703811v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04041943v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20044-1_25" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937872v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Colombier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68773-1_10" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208948v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86520-7_11" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435998v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414466" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03278470v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3540261.3540296" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900044v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67664-3_9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03251827v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Loesch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276288v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ictai.2019.00131" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900252v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alazizi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyun He-Guelton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Oble" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44584-3_2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611586v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/298" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331113v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Obl&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00188" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868502v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937837v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049763v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bascol" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318868v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00042" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02010043v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tissier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937847v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868516v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335762v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148600v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Letarte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124877v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/395" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888672v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803183v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895967v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01768-2_18" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889994v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Frery" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caelen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620589v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611346v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581550v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01613953v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613564v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382217v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perrot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307045v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376970v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223411v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Irina" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaussier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223164v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175610v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220665v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204642v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaussier Eric" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23528-837" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075979v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Denis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985839v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009395v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009610v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Muselet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093565v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016472v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869394v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850241v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850242v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869417v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basura Fernando" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinne Tuytelaars" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822685v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00870081v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708401v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685524v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690242v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749366v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714509v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717809v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Becerra-Bonache" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Perrot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745487v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630300v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685530v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Tanase" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629207v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654227v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628991v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608631v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618757v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618706v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607096v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bailly" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485560v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pellerin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295148v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Esposito" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Oncina" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348673v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293511v3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gilbert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;ssal Ouardi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322432v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Manuel Inesta" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rizo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369444v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muhlenbach" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165954v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192401v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00294636v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilleron" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Gilbert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085176v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192410v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00109696v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00378062v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286281v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Bennani" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/advances-in-domain-adaptation-theory/redko/978-1-78548-236-6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121733v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.morganclaypool.com/doi/abs/10.2200/S00626ED1V01Y201501AIM030" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S00626ED1V01Y201501AIM030" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357561v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613051v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahaf Aljundi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58347-1_4" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148618v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957470v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634881v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019161v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277019v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loujain Liekah" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Soare" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134246v3" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163722v3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666935v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714483v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>